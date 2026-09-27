--- v2 (2026-05-22)
+++ v3 (2026-09-27)
@@ -159,65 +159,65 @@
     <t>https://cprc-clasp.ngo/index.php/policies/cqc31-465197-2014-cqc-mark-certification-double-capped-led-lamps-designed-retrofit-linear</t>
   </si>
   <si>
     <t>http://www.cqc.com.cn/www/chinese/rootfiles/2014/11/02/1414876321132078-1414876321176625.pdf</t>
   </si>
   <si>
     <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
 It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
-    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
-[...7 lines deleted...]
-  <si>
     <t>GB/T29293
 ,   
                     GB/T3901</t>
   </si>
   <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
   </si>
   <si>
     <t>GB19043-2013 Minimum allowable values of energy efficiency grades of double-capped fluorescent lamps for general lighting service</t>
   </si>
   <si>
     <t>Applies to non-directional self-ballasted LED lamps with the rated rated power of 2W-60W; rated voltage of 220V; frequency 50Hz</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb19043-2013-minimum-allowable-values-energy-efficiency-grades-double-capped-fluorescent</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E6C0D3A7E05397BE0A0AB82A</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -789,153 +789,153 @@
       </c>
       <c r="D5" t="s">
         <v>44</v>
       </c>
       <c r="E5" t="s">
         <v>45</v>
       </c>
       <c r="F5" t="s">
         <v>46</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
         <v>2013</v>
       </c>
       <c r="I5">
         <v>2026</v>
       </c>
       <c r="J5" t="s">
         <v>47</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
-      <c r="L5"/>
+      <c r="L5" t="s">
+        <v>48</v>
+      </c>
       <c r="M5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>44</v>
       </c>
       <c r="E6" t="s">
         <v>45</v>
       </c>
       <c r="F6" t="s">
         <v>46</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
         <v>2013</v>
       </c>
       <c r="I6">
         <v>2026</v>
       </c>
       <c r="J6" t="s">
         <v>47</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
-      <c r="L6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L6"/>
       <c r="M6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
         <v>52</v>
       </c>
       <c r="P6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>53</v>
       </c>
       <c r="B7" t="s">
         <v>54</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>45</v>
       </c>
       <c r="F7" t="s">
         <v>46</v>
       </c>
       <c r="G7" t="s">
         <v>38</v>
       </c>
       <c r="H7">
         <v>2003</v>
       </c>
       <c r="I7">
         <v>2013</v>
       </c>
       <c r="J7" t="s">
         <v>32</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
         <v>33</v>
       </c>
       <c r="M7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
         <v>55</v>
       </c>
       <c r="P7" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>