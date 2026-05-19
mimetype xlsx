--- v2 (2026-02-02)
+++ v3 (2026-05-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -135,50 +135,53 @@
     <t>Voluntary</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>China Quality Certification Center (CQC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/cqc62-448121-2013-cqc-mark-certification-electric-washing-machines</t>
   </si>
   <si>
     <t>https://www.cqc.com.cn/www/chinese/c/2019-06-21/492565.shtml</t>
   </si>
   <si>
     <t>GB 12021.4-2013 The maximum allowable values of the energy water consumption and grades for household electric washing machines</t>
   </si>
   <si>
     <t>Applies to household electric washing machines with washing capacity no larger than 13kg. Does NOT apply to washing machines with rated wash capacity below 1.0kg or single tub washing machines without centrifugal drying functions; Does NOT apply to agitator-type washing machines. For washing and drying machines; only washing functions will be assessed.</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised, To Be Superseded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-120214-2013-maximum-allowable-values-energy-water-consumption-and-grades-household</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E6BED3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB/T 23118-2024 Household and Similar Tumble Dryer and Washer-Dryer</t>
   </si>
   <si>
     <t>This standard applies to tumble dryers and washer-dryer machines with a rated drying capacity greater than 1kg, designed for non-professional users in households and similar environments. Standard Specifications:
 - Drying Performance
 - Energy Consumption
 - Water Usage
 - Program Time
 - Drying Uniformity
 - Condensation Efficiency
 - Noise Level
 - Off/Standby Power
 - Fluffiness Performance
 - Wrinkle Removal Performance
 - Washing Performance for Washer-Dryer Combo Machines
 - Washing-Drying Performance
 - Grading for Indicators: Energy Consumption, Water Usage, Noise, and Other Relevant Factors</t>
@@ -569,51 +572,51 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="157.961" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="418.755" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="136.681" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="150.963" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="274.79" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -751,174 +754,174 @@
       </c>
       <c r="P3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>40</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H4">
         <v>1989</v>
       </c>
       <c r="I4">
         <v>2013</v>
       </c>
       <c r="J4" t="s">
         <v>34</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4" t="s">
         <v>25</v>
       </c>
       <c r="M4" t="s">
         <v>26</v>
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="P4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E5" t="s">
         <v>32</v>
       </c>
       <c r="F5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
         <v>2008</v>
       </c>
       <c r="I5">
         <v>2024</v>
       </c>
       <c r="J5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E6" t="s">
         <v>32</v>
       </c>
       <c r="F6" t="s">
         <v>33</v>
       </c>
       <c r="G6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H6">
         <v>2021</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">