--- v1 (2025-12-06)
+++ v2 (2026-07-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="294">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="295">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -824,50 +824,53 @@
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=A70340E7DF558CC8E05397BE0A0A829B</t>
   </si>
   <si>
     <t>GB 24848-2010 Minimum allowable values of energy efficiency and energy efficiency grades for heaters of petroleum industry</t>
   </si>
   <si>
     <t>This policy covers heaters of the petroleum industry.</t>
   </si>
   <si>
     <t>SY/T 0540; SY/T 6381</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-24848-2010-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7D36FD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
+  </si>
+  <si>
+    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 29540-2013 Minimum allowable values of the energy efficiency and energy efficiency grades for lithium bromide absorption chillers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-29540-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E7D9D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30721-2014 Minimum allowable values of energy efficiency and energy efficiency grades for water-source -ground-source- heat pumps</t>
   </si>
   <si>
     <t>Applies to water-source; ground-source; heat pumps with electrical and mechanical compression systems</t>
   </si>
@@ -1287,51 +1290,51 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="208.663" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="805.66" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="136.681" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="369.196" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -3439,414 +3442,414 @@
       </c>
       <c r="P43" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>258</v>
       </c>
       <c r="B44" t="s">
         <v>259</v>
       </c>
       <c r="C44" t="s">
         <v>18</v>
       </c>
       <c r="D44" t="s">
         <v>83</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
         <v>206</v>
       </c>
       <c r="G44" t="s">
-        <v>22</v>
+        <v>260</v>
       </c>
       <c r="H44">
         <v>2012</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
         <v>23</v>
       </c>
       <c r="K44" t="s">
         <v>24</v>
       </c>
       <c r="L44" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="M44" t="s">
         <v>255</v>
       </c>
       <c r="N44" t="s">
         <v>85</v>
       </c>
       <c r="O44" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="P44" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B45" t="s">
         <v>31</v>
       </c>
       <c r="C45" t="s">
         <v>18</v>
       </c>
       <c r="D45" t="s">
         <v>38</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
         <v>206</v>
       </c>
       <c r="G45" t="s">
         <v>22</v>
       </c>
       <c r="H45">
         <v>2013</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
         <v>23</v>
       </c>
       <c r="K45" t="s">
         <v>24</v>
       </c>
       <c r="L45" t="s">
         <v>33</v>
       </c>
       <c r="M45" t="s">
         <v>255</v>
       </c>
       <c r="N45" t="s">
         <v>27</v>
       </c>
       <c r="O45" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="P45" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B46" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C46" t="s">
         <v>18</v>
       </c>
       <c r="D46" t="s">
         <v>59</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
         <v>206</v>
       </c>
       <c r="G46" t="s">
         <v>45</v>
       </c>
       <c r="H46">
         <v>2008</v>
       </c>
       <c r="I46">
         <v>2015</v>
       </c>
       <c r="J46" t="s">
         <v>32</v>
       </c>
       <c r="K46" t="s">
         <v>24</v>
       </c>
       <c r="L46" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="M46" t="s">
         <v>26</v>
       </c>
       <c r="N46" t="s">
         <v>27</v>
       </c>
       <c r="O46" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="P46" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B47" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C47" t="s">
         <v>18</v>
       </c>
       <c r="D47" t="s">
         <v>53</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
         <v>206</v>
       </c>
       <c r="G47" t="s">
         <v>22</v>
       </c>
       <c r="H47">
         <v>2016</v>
       </c>
       <c r="I47"/>
       <c r="J47" t="s">
         <v>32</v>
       </c>
       <c r="K47" t="s">
         <v>24</v>
       </c>
       <c r="L47" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="M47" t="s">
         <v>255</v>
       </c>
       <c r="N47" t="s">
         <v>27</v>
       </c>
       <c r="O47" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="P47" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B48" t="s">
         <v>17</v>
       </c>
       <c r="C48" t="s">
         <v>18</v>
       </c>
       <c r="D48" t="s">
         <v>19</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
         <v>206</v>
       </c>
       <c r="G48" t="s">
         <v>22</v>
       </c>
       <c r="H48">
         <v>2020</v>
       </c>
       <c r="I48"/>
       <c r="J48" t="s">
         <v>23</v>
       </c>
       <c r="K48" t="s">
         <v>24</v>
       </c>
       <c r="L48" t="s">
         <v>25</v>
       </c>
       <c r="M48" t="s">
         <v>255</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="P48" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B49" t="s">
         <v>58</v>
       </c>
       <c r="C49" t="s">
         <v>18</v>
       </c>
       <c r="D49" t="s">
         <v>59</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
         <v>206</v>
       </c>
       <c r="G49" t="s">
         <v>22</v>
       </c>
       <c r="H49">
         <v>2020</v>
       </c>
       <c r="I49"/>
       <c r="J49" t="s">
         <v>23</v>
       </c>
       <c r="K49" t="s">
         <v>24</v>
       </c>
       <c r="L49" t="s">
         <v>60</v>
       </c>
       <c r="M49" t="s">
         <v>255</v>
       </c>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="P49" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B50" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C50" t="s">
         <v>18</v>
       </c>
       <c r="D50" t="s">
         <v>102</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
         <v>206</v>
       </c>
       <c r="G50" t="s">
         <v>22</v>
       </c>
       <c r="H50">
         <v>2020</v>
       </c>
       <c r="I50"/>
       <c r="J50" t="s">
         <v>23</v>
       </c>
       <c r="K50" t="s">
         <v>24</v>
       </c>
       <c r="L50" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="M50" t="s">
         <v>255</v>
       </c>
       <c r="N50" t="s">
         <v>85</v>
       </c>
       <c r="O50" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="P50" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B51" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C51" t="s">
         <v>18</v>
       </c>
       <c r="D51" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E51" t="s">
         <v>103</v>
       </c>
       <c r="F51" t="s">
         <v>104</v>
       </c>
       <c r="G51" t="s">
         <v>22</v>
       </c>
       <c r="H51">
         <v>2021</v>
       </c>
       <c r="I51"/>
       <c r="J51" t="s">
         <v>46</v>
       </c>
       <c r="K51" t="s">
         <v>24</v>
       </c>
       <c r="L51" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="M51" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="N51" t="s">
         <v>27</v>
       </c>
       <c r="O51" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="P51" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">