--- v2 (2026-02-03)
+++ v3 (2026-05-17)
@@ -1609,51 +1609,51 @@
     <t>This guide outlines the minimum energy performance standard (MEPS) and energy efficiency label for air conditioners with the following criteria:
 (a) single-phase;
 (b) non-ducted;
 (c) single-split wall mounted;
 (d) vapor compression air conditioners; and
 (e) with a cooling capacity of up to 7.1 kW</t>
   </si>
   <si>
     <t>Asia and Pacific, Malaysia</t>
   </si>
   <si>
     <t>March 2025</t>
   </si>
   <si>
     <t>MS ISO 5151:2012
 ,   
                     ISO 5151:2010</t>
   </si>
   <si>
     <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gpstno502024-guidelines-energy-using-product-air-conditioner</t>
   </si>
   <si>
-    <t>https://www.st.gov.my/contents/2025/EECA/07-20250415%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
+    <t>https://united4efficiency.org/wp-content/uploads/2024/03/20240107-GUIDELINES-ON-ENERGY-USING-PRODUCT.pdf</t>
   </si>
   <si>
     <t>Green Building Reach Codes for Home Renovation</t>
   </si>
   <si>
     <t>This policy defines electrification requirements for home renovations and new construction (residential and office buildings) in the city of San Mateo, California.</t>
   </si>
   <si>
     <t>California</t>
   </si>
   <si>
     <t>Heat Pumps, Air Conditioning, Water Heating</t>
   </si>
   <si>
     <t>City of San Mateo</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/green-building-reach-codes-home-renovation</t>
   </si>
   <si>
     <t>https://www.cityofsanmateo.org/3363/Reach-Codes</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (Air Conditioners above 65kW) Determination) 2022</t>
   </si>