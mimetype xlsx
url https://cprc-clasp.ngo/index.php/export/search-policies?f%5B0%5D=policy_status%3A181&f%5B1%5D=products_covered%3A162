--- v1 (2026-02-03)
+++ v2 (2026-09-27)
@@ -1337,51 +1337,51 @@
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>National Institute of Metrology, Quality, and Technology (INMETRO)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-17-14-january-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-17-de-14-de-janeiro-de-2022-374166541</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
   </si>
   <si>
     <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-69-16-february-2022</t>
   </si>
   <si>
-    <t>https://www.in.gov.br/en/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>INTE E12-1 2015</t>
   </si>
   <si>
     <t>This standard establishes the minimum efficiency limits for compact and circular fluorescent lamps -CFL. This national standard applies to compact fluorescent lamps without enclosures; with enclosures and with integrated reflectors of T5 diameter or smaller; with integrated electromagnetic or electronic ballast; with the following characteristics:  Nominal power up to 110 W inclusive; rated network voltage for compact and circular fluorescent lamps with 120 V or 240 V ballast; at a frequency of 60 Hz; edison; bayonet; G; and any other type.</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
     <t>September 2018</t>
   </si>
   <si>
     <t>ISO 3951-1</t>
   </si>
   <si>
     <t>Institute of Technical Standards of Costa Rica</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inte-e12-1-2015</t>
   </si>
   <si>
     <t>https://www.inteco.org/shop/product/inte-e12-1-2015-eficiencia-energetica-lamparas-fluorescentes-compactas-y-circulares-lfc-requisitos-1285?search=INTE+28</t>
   </si>
@@ -6215,51 +6215,51 @@
       <c r="L64"/>
       <c r="M64" t="s">
         <v>412</v>
       </c>
       <c r="N64" t="s">
         <v>27</v>
       </c>
       <c r="O64" t="s">
         <v>413</v>
       </c>
       <c r="P64" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>415</v>
       </c>
       <c r="B65" t="s">
         <v>416</v>
       </c>
       <c r="C65" t="s">
         <v>410</v>
       </c>
       <c r="D65" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="E65" t="s">
         <v>20</v>
       </c>
       <c r="F65" t="s">
         <v>44</v>
       </c>
       <c r="G65" t="s">
         <v>22</v>
       </c>
       <c r="H65">
         <v>2015</v>
       </c>
       <c r="I65">
         <v>2022</v>
       </c>
       <c r="J65" t="s">
         <v>411</v>
       </c>
       <c r="K65" t="s">
         <v>36</v>
       </c>
       <c r="L65" t="s">
         <v>417</v>
       </c>