--- v0 (2026-02-03)
+++ v1 (2026-08-31)
@@ -2217,51 +2217,51 @@
   <si>
     <t>Brazil</t>
   </si>
   <si>
     <t>National Institute of Metrology, Quality, and Technology (INMETRO)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-17-14-january-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-17-de-14-de-janeiro-de-2022-374166541</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
   </si>
   <si>
     <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-69-16-february-2022</t>
   </si>
   <si>
-    <t>https://www.in.gov.br/en/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>INTE E12-1 2015</t>
   </si>
   <si>
     <t>This standard establishes the minimum efficiency limits for compact and circular fluorescent lamps -CFL. This national standard applies to compact fluorescent lamps without enclosures; with enclosures and with integrated reflectors of T5 diameter or smaller; with integrated electromagnetic or electronic ballast; with the following characteristics:  Nominal power up to 110 W inclusive; rated network voltage for compact and circular fluorescent lamps with 120 V or 240 V ballast; at a frequency of 60 Hz; edison; bayonet; G; and any other type.</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
     <t>September 2018</t>
   </si>
   <si>
     <t>ISO 3951-1</t>
   </si>
   <si>
     <t>Institute of Technical Standards of Costa Rica</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inte-e12-1-2015</t>
   </si>
   <si>
     <t>https://www.inteco.org/shop/product/inte-e12-1-2015-eficiencia-energetica-lamparas-fluorescentes-compactas-y-circulares-lfc-requisitos-1285?search=INTE+28</t>
   </si>
@@ -10976,51 +10976,51 @@
       <c r="L121"/>
       <c r="M121" t="s">
         <v>696</v>
       </c>
       <c r="N121" t="s">
         <v>27</v>
       </c>
       <c r="O121" t="s">
         <v>697</v>
       </c>
       <c r="P121" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>699</v>
       </c>
       <c r="B122" t="s">
         <v>700</v>
       </c>
       <c r="C122" t="s">
         <v>695</v>
       </c>
       <c r="D122" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="E122" t="s">
         <v>20</v>
       </c>
       <c r="F122" t="s">
         <v>52</v>
       </c>
       <c r="G122" t="s">
         <v>22</v>
       </c>
       <c r="H122">
         <v>2015</v>
       </c>
       <c r="I122">
         <v>2022</v>
       </c>
       <c r="J122" t="s">
         <v>472</v>
       </c>
       <c r="K122" t="s">
         <v>34</v>
       </c>
       <c r="L122" t="s">
         <v>701</v>
       </c>