--- v1 (2026-02-03)
+++ v2 (2026-07-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -101,160 +101,120 @@
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>Ministry of Trade, Energy Division</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/bns-5-part-8-2013-labelling-energy-labelling-household-appliances-and-products</t>
   </si>
   <si>
     <t>https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf , http://www.oas.org/en/sedi/dsd/Energy/03_CROSQ_Fulgence_StPrix.pdf----https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf</t>
   </si>
   <si>
-    <t>Commission Regulation (EU) 2023/2533 of 17 November 2023 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble dryers</t>
-[...6 lines deleted...]
-    <t>European Union</t>
+    <t>labeling for clothes dryers</t>
+  </si>
+  <si>
+    <t>New Zealand</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
   </si>
   <si>
+    <t>August 2018</t>
+  </si>
+  <si>
+    <t>AS/NZS 2442.2:2000</t>
+  </si>
+  <si>
+    <t>Energy Efficiency and Conservation Authority (EECA)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/labeling-clothes-dryers</t>
+  </si>
+  <si>
+    <t>https://www.eeca.govt.nz/assets/Resources-EECA/standards-ratings-labels/product-factsheets/clothes-dryers-factsheet.pdf</t>
+  </si>
+  <si>
+    <t>MS: 207: 2013 Energy efficiency and labelling requirements-Household Tumble driers</t>
+  </si>
+  <si>
+    <t>This standard covers the energy efficiency and labelling requirement for household tumble driers</t>
+  </si>
+  <si>
+    <t>Mauritius</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
-    <t>February 2024</t>
+    <t>MS 207</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Management Office</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ms-207-2013-energy-efficiency-and-labelling-requirements-household-tumble-driers</t>
+  </si>
+  <si>
+    <t>http://mauritianstandards.com/import-std-681/</t>
+  </si>
+  <si>
+    <t>Nordic Ecolabel 003 White Goods</t>
+  </si>
+  <si>
+    <t>This product group covers electric, mains powered washing machines within the scope of EU Ecodesign Regulation 1015-2010-EC and Energy Labelling Regulation 1061-2010-EC.</t>
+  </si>
+  <si>
+    <t>Sweden</t>
+  </si>
+  <si>
+    <t>Clothes Dryers, Washing Machines</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>October 2015</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
-  </si>
-[...88 lines deleted...]
-    <t>October 2015</t>
   </si>
   <si>
     <t>Ecolabelling Sweden</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/nordic-ecolabel-003-white-goods-0</t>
   </si>
   <si>
     <t>http://www.svanen.se/en/Criteria/Nordic-Ecolabel-criteria/Criteria/?productGroupID=2</t>
   </si>
   <si>
     <t>Regulations on the Operation of Energy-Efficient Equipment, Maximum Energy Efficiency Standards and Label for Clothing Care Appliances</t>
   </si>
   <si>
     <t>This regulation mandates the maximum energy efficiency standards and labels for clothing car appliances. It applies to clothing care appliances that can perform functions such as drying, wrinkle removal, and deodorizing of textile products as specified in the regulations of KS K 0891. However, the following are excluded from this regulation: 
 a) Appliances that do not simultaneously have wrinkle removal and deodorizing functions
 b) Appliances that do not have the ability to collect moisture from the appliance interior as condensate water
 c) Appliances that the user assembles, disassembles, or can carry by themselves</t>
   </si>
   <si>
     <t>Asia and Pacific, Republic of Korea</t>
   </si>
   <si>
     <t>Clothes Dryers, Washer and Dryers</t>
   </si>
@@ -336,60 +296,91 @@
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/supreme-decree-no-004-2016-em-measures-efficient-use-energy</t>
   </si>
   <si>
     <t>http://busquedas.elperuano.com.pe/normaslegales/decreto-supremo-que-aprueba-medidas-para-el-uso-eficiente-de-decreto-supremo-n-004-2016-em-1344833-2/</t>
   </si>
   <si>
     <t>Supreme Decree No. 009-2017-EM Technical Regulation on the Labeling of Energy Efficiency to Energy Products.</t>
   </si>
   <si>
     <t>This decree specifies labeling requirements for lamps for domestic use, ballasts for fluorescent lamps, refrigeration appliances, boilers, electric motors, clothes washers, drum dryers, air conditioning equipment, calculation method for air conditioners, gas and electric storage water heaters, and gas and electric instantaneous water heaters.</t>
   </si>
   <si>
     <t>Clothes Dryers, Washer and Dryers, Washing Machines, Tubular Lamps, Non-Directional lamps, Directional Lamps, Fluorescent and HID Lighting, Boilers and Furnaces, Room ACs - Stationary ACs, Instantaneous Water Heaters, Storage Water Heaters, Wine Chillers, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/supreme-decree-no-009-2017-em-technical-regulation-labeling-energy-efficiency-energy</t>
   </si>
   <si>
     <t>http://www.minem.gob.pe/_legislacionM.php?idSector=12&amp;idLegislacion=11301Panama</t>
   </si>
   <si>
+    <t>The Ecodesign for Energy-Related Products and Energy Information (Household Tumble Dryers) Regulations 2026</t>
+  </si>
+  <si>
+    <t>4.—(1) These Regulations apply to electric mains-operated and gas-fired household tumble dryers including—
+(a)built-in household tumble dryers,
+(b)multi-drum household tumble dryers, and
+(c)electric mains-operated household tumble dryers that can also be powered by batteries.
+(2) These Regulations do not apply to—
+(a)household spin-extractors and household washer-dryers,
+(b)tumble dryers within the scope of the Supply of Machinery (Safety) Regulations 2008(1), and
+(c)battery-operated household tumble-dryers that can be connected to the electric mains through an AC/DC converter purchased separately.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>July 2026</t>
+  </si>
+  <si>
+    <t>BS EN 61121:2013+A12:2025</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ecodesign-energy-related-products-and-energy-information-household-tumble-dryers</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/uksi/2026/318/contents</t>
+  </si>
+  <si>
     <t>UAE.S 5010-2:2013 – Labeling – Energy efficiency label for electrical appliances Part 2: Washing Machines and Dryers</t>
   </si>
   <si>
     <t>This regulation deals with methods for measuring the energy and water consumption of clothes washing machines for household use, with or without heating devices and for cold and/or hot water supply. It also deals with appliances for water extraction by centrifugal force and is applicable to appliances for both washing and drying textiles (washer-dryers). This standard also applies to household electric tumble dryers, automatic and non-automatic type, with or without a cold water supply and incorporating a heating device.</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
-  </si>
-[...1 lines deleted...]
-    <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>August 2019</t>
   </si>
   <si>
     <t>IEC 60456 /2010</t>
   </si>
   <si>
     <t>Emirates Authority For Standardization &amp; Metrology</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/uaes-5010-22013-labeling-energy-efficiency-label-electrical-appliances-part-2-washing</t>
   </si>
   <si>
     <t>http://www.puntofocal.gov.ar/notific_otros_miembros/are119_t.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -708,71 +699,71 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P12"/>
+  <dimension ref="A1:P11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="240.513" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="159.104" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="621.563" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="346.773" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="43.561" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="83.694" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="154.391" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="287.787" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -835,513 +826,469 @@
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2"/>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
       <c r="O2" t="s">
         <v>27</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
         <v>30</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="G3" t="s">
         <v>22</v>
       </c>
       <c r="H3">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>1990</v>
+      </c>
+      <c r="I3"/>
       <c r="J3" t="s">
+        <v>32</v>
+      </c>
+      <c r="K3" t="s">
+        <v>24</v>
+      </c>
+      <c r="L3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M3" t="s">
         <v>34</v>
-      </c>
-[...5 lines deleted...]
-        <v>36</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
       <c r="O3" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P3" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C4" t="s">
         <v>39</v>
       </c>
-      <c r="B4" t="s">
+      <c r="D4" t="s">
+        <v>31</v>
+      </c>
+      <c r="E4" t="s">
         <v>40</v>
       </c>
-      <c r="C4" t="s">
+      <c r="F4" t="s">
         <v>41</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
       <c r="G4" t="s">
         <v>22</v>
       </c>
       <c r="H4">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
+        <v>23</v>
+      </c>
+      <c r="K4" t="s">
+        <v>24</v>
+      </c>
+      <c r="L4" t="s">
         <v>42</v>
       </c>
-      <c r="K4" t="s">
-[...3 lines deleted...]
-      <c r="M4"/>
+      <c r="M4" t="s">
+        <v>43</v>
+      </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
       <c r="O4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C5" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D5" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="E5" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F5" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="G5" t="s">
         <v>22</v>
       </c>
       <c r="H5">
-        <v>1990</v>
+        <v>2014</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="K5" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="L5"/>
       <c r="M5" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
       <c r="O5" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="P5" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B6" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="C6" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="D6" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="E6" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="H6">
-        <v>2013</v>
+        <v>2024</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="M6" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
       <c r="O6" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="P6" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="B7" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="C7" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="D7" t="s">
-        <v>63</v>
+        <v>31</v>
       </c>
       <c r="E7" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="K7" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="L7"/>
+        <v>24</v>
+      </c>
+      <c r="L7" t="s">
+        <v>71</v>
+      </c>
       <c r="M7" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
       <c r="O7" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="P7" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="B8" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="C8" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="D8" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>73</v>
+        <v>41</v>
       </c>
       <c r="G8" t="s">
-        <v>74</v>
+        <v>22</v>
       </c>
       <c r="H8">
-        <v>2024</v>
+        <v>2016</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
-      <c r="L8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L8"/>
       <c r="M8" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
       <c r="O8" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="P8" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B9" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C9" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="D9" t="s">
-        <v>32</v>
+        <v>85</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
       <c r="H9">
         <v>2017</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="K9" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="L9"/>
       <c r="M9" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="N9" t="s">
-        <v>26</v>
+        <v>86</v>
       </c>
       <c r="O9" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P9" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B10" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C10" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D10" t="s">
-        <v>91</v>
+        <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>33</v>
+        <v>92</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10">
-        <v>2016</v>
+        <v>2026</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="K10" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L10"/>
+        <v>52</v>
+      </c>
+      <c r="L10" t="s">
+        <v>94</v>
+      </c>
       <c r="M10" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
       <c r="O10" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="P10" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B11" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C11" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="D11" t="s">
-        <v>98</v>
+        <v>49</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>21</v>
+        <v>92</v>
       </c>
       <c r="G11" t="s">
         <v>22</v>
       </c>
       <c r="H11">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="K11" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="L11"/>
+        <v>24</v>
+      </c>
+      <c r="L11" t="s">
+        <v>102</v>
+      </c>
       <c r="M11" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="N11" t="s">
-        <v>99</v>
+        <v>26</v>
       </c>
       <c r="O11" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="P11" t="s">
-        <v>101</v>
-[...18 lines deleted...]
-      <c r="F12" t="s">
         <v>105</v>
-      </c>
-[...26 lines deleted...]
-        <v>110</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">