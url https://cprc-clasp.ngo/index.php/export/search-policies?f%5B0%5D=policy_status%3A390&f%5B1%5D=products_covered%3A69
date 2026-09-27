--- v2 (2026-02-03)
+++ v3 (2026-09-27)
@@ -12,203 +12,221 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>7820 / 2023 Energy efficiency of household and similar electrical appliances - Methods for measuring and calculating energy consumption of residential dishwashers</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7820-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14008</t>
+  </si>
+  <si>
     <t>BNS 5: Part 8: 2013 Labelling – Energy labelling of household appliances and products - Requirements</t>
   </si>
   <si>
     <t>This standard Specifies the terms and conditions under which major household appliances shall be labelled. It identifies the information which consumers shall receive on the energy label of major household appliances.</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
     <t>Televisions, DVD|Blu-Ray Players, Ovens, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washing Machines, Directional Lamps, 3-Phase Motors, Portable Fans, Room ACs - Stationary ACs, Evaporative Coolers, Storage Water Heaters, Pumps Other, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
-    <t>Electricity</t>
-[...1 lines deleted...]
-  <si>
     <t>Ministry of Trade, Energy Division</t>
   </si>
   <si>
-    <t>Energy Efficiency</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/bns-5-part-8-2013-labelling-energy-labelling-household-appliances-and-products</t>
   </si>
   <si>
     <t>https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf , http://www.oas.org/en/sedi/dsd/Energy/03_CROSQ_Fulgence_StPrix.pdf----https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf</t>
   </si>
   <si>
     <t>CQC62-448120-2020. Energy and Water Conservation  Certification Rules for Dishwashers</t>
   </si>
   <si>
     <t>Apply to dishwashers</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
-    <t>Dishwashers</t>
-[...1 lines deleted...]
-  <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>May 2021</t>
   </si>
   <si>
     <t>GB 38383-2019</t>
   </si>
   <si>
     <t>China Quality Certification Center (CQC)</t>
   </si>
   <si>
     <t>Energy Efficiency, Water Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/cqc62-448120-2020-energy-and-water-conservation-certification-rules-dishwashers</t>
   </si>
   <si>
     <t>https://www.cqc.com.cn/www/chinese/c/2021-03-22/556507.shtml</t>
   </si>
   <si>
     <t>Energy Efficiency of Household and Similar Electrical Appliances</t>
   </si>
   <si>
     <t>This standard identifies the methods of measuring and calculating energy efficiency and sets a maximum limit to the values of energy consumption. The standard aims to reduce the consumption of electric power.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Kitchen, Dishwashers</t>
   </si>
   <si>
-    <t>Minimum Performance Standard</t>
-[...1 lines deleted...]
-  <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>IEC60436:2004, A1:2009, A2:2012</t>
   </si>
   <si>
     <t>Egyptian Organisation for Standards and Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-and-similar-electrical-appliances</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14008</t>
   </si>
   <si>
     <t>GB 38383-2019 The minimum allowable values of the energy, water consumption, and grades for dishwashers</t>
   </si>
   <si>
     <t>This policy covers dishwashers.</t>
   </si>
   <si>
     <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>Electricity, Water</t>
   </si>
   <si>
     <t>GB/T 20290-2016; QB/T 1520-2013</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-38383-2019-minimum-allowable-values-energy-water-consumption-and-grades-dishwashers</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9A0A4FA998CCD4A5E05397BE0A0AD02D</t>
   </si>
@@ -811,71 +829,71 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P17"/>
+  <dimension ref="A1:P18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="123.827" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="192.239" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="327.92" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="101.404" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="74.268" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -891,800 +909,846 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H2">
-        <v>2013</v>
+        <v>2023</v>
       </c>
       <c r="I2"/>
       <c r="J2" t="s">
+        <v>22</v>
+      </c>
+      <c r="K2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
       <c r="O2" t="s">
         <v>27</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
         <v>31</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
         <v>33</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3" t="s">
         <v>34</v>
       </c>
-      <c r="G3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H3">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
         <v>35</v>
       </c>
       <c r="K3" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L3" t="s">
+        <v>23</v>
+      </c>
+      <c r="L3"/>
+      <c r="M3" t="s">
         <v>36</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
+        <v>26</v>
+      </c>
+      <c r="O3" t="s">
         <v>37</v>
       </c>
-      <c r="N3" t="s">
+      <c r="P3" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C4" t="s">
         <v>41</v>
       </c>
-      <c r="B4" t="s">
+      <c r="D4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" t="s">
         <v>42</v>
       </c>
-      <c r="C4" t="s">
+      <c r="F4" t="s">
         <v>43</v>
       </c>
-      <c r="D4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H4">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
+        <v>44</v>
+      </c>
+      <c r="K4" t="s">
+        <v>23</v>
+      </c>
+      <c r="L4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M4" t="s">
         <v>46</v>
       </c>
-      <c r="K4" t="s">
-[...2 lines deleted...]
-      <c r="L4" t="s">
+      <c r="N4" t="s">
         <v>47</v>
       </c>
-      <c r="M4" t="s">
+      <c r="O4" t="s">
         <v>48</v>
       </c>
-      <c r="N4" t="s">
-[...2 lines deleted...]
-      <c r="O4" t="s">
+      <c r="P4" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B5" t="s">
         <v>51</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" t="s">
         <v>52</v>
       </c>
-      <c r="C5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
         <v>20</v>
       </c>
-      <c r="F5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G5" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="H5">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="K5" t="s">
+        <v>23</v>
+      </c>
+      <c r="L5" t="s">
         <v>54</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>55</v>
       </c>
-      <c r="M5" t="s">
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+      <c r="O5" t="s">
         <v>56</v>
       </c>
-      <c r="N5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B6" t="s">
+        <v>58</v>
+      </c>
+      <c r="C6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G6" t="s">
         <v>59</v>
       </c>
-      <c r="B6" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H6">
-        <v>1987</v>
+        <v>2021</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
+        <v>44</v>
+      </c>
+      <c r="K6" t="s">
+        <v>60</v>
+      </c>
+      <c r="L6" t="s">
+        <v>61</v>
+      </c>
+      <c r="M6" t="s">
         <v>62</v>
       </c>
-      <c r="K6" t="s">
-[...3 lines deleted...]
-      <c r="M6" t="s">
+      <c r="N6" t="s">
+        <v>47</v>
+      </c>
+      <c r="O6" t="s">
         <v>63</v>
       </c>
-      <c r="N6" t="s">
-[...2 lines deleted...]
-      <c r="O6" t="s">
+      <c r="P6" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B7" t="s">
         <v>66</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>67</v>
       </c>
-      <c r="C7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
+        <v>42</v>
+      </c>
+      <c r="F7" t="s">
         <v>20</v>
       </c>
-      <c r="F7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H7">
-        <v>2013</v>
+        <v>1987</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="K7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
       <c r="O7" t="s">
+        <v>70</v>
+      </c>
+      <c r="P7" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>72</v>
+      </c>
+      <c r="B8" t="s">
         <v>73</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>74</v>
       </c>
-      <c r="C8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" t="s">
         <v>20</v>
       </c>
-      <c r="F8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H8">
-        <v>1987</v>
+        <v>2013</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="K8" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L8" t="s">
+        <v>23</v>
+      </c>
+      <c r="L8"/>
+      <c r="M8" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
       <c r="O8" t="s">
+        <v>77</v>
+      </c>
+      <c r="P8" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B9" t="s">
         <v>80</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>81</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" t="s">
-        <v>82</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" t="s">
         <v>33</v>
       </c>
-      <c r="F9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H9">
-        <v>2012</v>
+        <v>1987</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="K9" t="s">
+        <v>23</v>
+      </c>
+      <c r="L9" t="s">
+        <v>82</v>
+      </c>
+      <c r="M9" t="s">
         <v>83</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
       <c r="O9" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="P9" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>86</v>
+      </c>
+      <c r="B10" t="s">
+        <v>87</v>
+      </c>
+      <c r="C10" t="s">
+        <v>67</v>
+      </c>
+      <c r="D10" t="s">
         <v>88</v>
       </c>
-      <c r="B10" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F10" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H10">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="K10" t="s">
-        <v>24</v>
+        <v>89</v>
       </c>
       <c r="L10" t="s">
+        <v>90</v>
+      </c>
+      <c r="M10" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
       <c r="O10" t="s">
+        <v>92</v>
+      </c>
+      <c r="P10" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>94</v>
+      </c>
+      <c r="B11" t="s">
         <v>95</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>96</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E11" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F11" t="s">
+        <v>20</v>
+      </c>
+      <c r="G11" t="s">
         <v>34</v>
       </c>
-      <c r="G11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H11">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
+        <v>35</v>
+      </c>
+      <c r="K11" t="s">
+        <v>23</v>
+      </c>
+      <c r="L11" t="s">
+        <v>97</v>
+      </c>
+      <c r="M11" t="s">
         <v>98</v>
-      </c>
-[...5 lines deleted...]
-        <v>99</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
       <c r="O11" t="s">
+        <v>99</v>
+      </c>
+      <c r="P11" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>101</v>
+      </c>
+      <c r="B12" t="s">
         <v>102</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>103</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" t="s">
+        <v>42</v>
+      </c>
+      <c r="F12" t="s">
+        <v>43</v>
+      </c>
+      <c r="G12" t="s">
+        <v>34</v>
+      </c>
+      <c r="H12">
+        <v>2014</v>
+      </c>
+      <c r="I12"/>
+      <c r="J12" t="s">
         <v>104</v>
       </c>
-      <c r="D12" t="s">
-[...17 lines deleted...]
-      <c r="J12" t="s">
+      <c r="K12" t="s">
+        <v>23</v>
+      </c>
+      <c r="L12"/>
+      <c r="M12" t="s">
         <v>105</v>
-      </c>
-[...7 lines deleted...]
-        <v>107</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
       <c r="O12" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="P12" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>108</v>
+      </c>
+      <c r="B13" t="s">
+        <v>109</v>
+      </c>
+      <c r="C13" t="s">
         <v>110</v>
       </c>
-      <c r="B13" t="s">
+      <c r="D13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" t="s">
+        <v>33</v>
+      </c>
+      <c r="G13" t="s">
+        <v>34</v>
+      </c>
+      <c r="H13">
+        <v>2019</v>
+      </c>
+      <c r="I13">
+        <v>2020</v>
+      </c>
+      <c r="J13" t="s">
         <v>111</v>
       </c>
-      <c r="C13" t="s">
+      <c r="K13" t="s">
+        <v>23</v>
+      </c>
+      <c r="L13" t="s">
         <v>112</v>
       </c>
-      <c r="D13" t="s">
-[...21 lines deleted...]
-      <c r="L13" t="s">
+      <c r="M13" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
       <c r="O13" t="s">
+        <v>114</v>
+      </c>
+      <c r="P13" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>116</v>
+      </c>
+      <c r="B14" t="s">
         <v>117</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>118</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E14" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" t="s">
         <v>33</v>
       </c>
-      <c r="F14" t="s">
+      <c r="G14" t="s">
         <v>34</v>
       </c>
-      <c r="G14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H14">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="K14" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L14"/>
+        <v>23</v>
+      </c>
+      <c r="L14" t="s">
+        <v>119</v>
+      </c>
       <c r="M14" t="s">
         <v>120</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
       <c r="O14" t="s">
         <v>121</v>
       </c>
       <c r="P14" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>123</v>
       </c>
       <c r="B15" t="s">
         <v>124</v>
       </c>
       <c r="C15" t="s">
         <v>125</v>
       </c>
       <c r="D15" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E15" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="F15" t="s">
+        <v>43</v>
+      </c>
+      <c r="G15" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H15">
         <v>2013</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
+        <v>75</v>
+      </c>
+      <c r="K15" t="s">
+        <v>23</v>
+      </c>
+      <c r="L15"/>
+      <c r="M15" t="s">
         <v>126</v>
-      </c>
-[...7 lines deleted...]
-        <v>128</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
       <c r="O15" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="P15" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>129</v>
+      </c>
+      <c r="B16" t="s">
+        <v>130</v>
+      </c>
+      <c r="C16" t="s">
         <v>131</v>
       </c>
-      <c r="B16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F16" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H16">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
+        <v>132</v>
+      </c>
+      <c r="K16" t="s">
+        <v>23</v>
+      </c>
+      <c r="L16" t="s">
+        <v>133</v>
+      </c>
+      <c r="M16" t="s">
         <v>134</v>
       </c>
-      <c r="K16" t="s">
-[...3 lines deleted...]
-      <c r="M16"/>
       <c r="N16" t="s">
         <v>26</v>
       </c>
       <c r="O16" t="s">
         <v>135</v>
       </c>
       <c r="P16" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>137</v>
       </c>
       <c r="B17" t="s">
         <v>138</v>
       </c>
       <c r="C17" t="s">
         <v>139</v>
       </c>
       <c r="D17" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E17" t="s">
+        <v>19</v>
+      </c>
+      <c r="F17" t="s">
         <v>20</v>
       </c>
-      <c r="F17" t="s">
+      <c r="G17" t="s">
+        <v>34</v>
+      </c>
+      <c r="H17">
+        <v>2021</v>
+      </c>
+      <c r="I17"/>
+      <c r="J17" t="s">
         <v>140</v>
       </c>
-      <c r="G17" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K17" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="L17"/>
-      <c r="M17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M17"/>
       <c r="N17" t="s">
         <v>26</v>
       </c>
       <c r="O17" t="s">
+        <v>141</v>
+      </c>
+      <c r="P17" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" t="s">
         <v>143</v>
       </c>
-      <c r="P17" t="s">
+      <c r="B18" t="s">
         <v>144</v>
+      </c>
+      <c r="C18" t="s">
+        <v>145</v>
+      </c>
+      <c r="D18" t="s">
+        <v>18</v>
+      </c>
+      <c r="E18" t="s">
+        <v>19</v>
+      </c>
+      <c r="F18" t="s">
+        <v>146</v>
+      </c>
+      <c r="G18" t="s">
+        <v>34</v>
+      </c>
+      <c r="H18">
+        <v>2016</v>
+      </c>
+      <c r="I18">
+        <v>2018</v>
+      </c>
+      <c r="J18" t="s">
+        <v>147</v>
+      </c>
+      <c r="K18" t="s">
+        <v>23</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18" t="s">
+        <v>148</v>
+      </c>
+      <c r="N18" t="s">
+        <v>26</v>
+      </c>
+      <c r="O18" t="s">
+        <v>149</v>
+      </c>
+      <c r="P18" t="s">
+        <v>150</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">