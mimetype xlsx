--- v1 (2026-02-02)
+++ v2 (2026-05-19)
@@ -405,117 +405,117 @@
     <t>Entered into force, Revised, To Be Superseded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20191782-1-october-2019-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=uriserv%3AOJ.L_.2019.272.01.0095.01.ENG&amp;toc=OJ%3AL%3A2019%3A272%3ATOC</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/2021 of 1 October 2019 laying down ecodesign requirements for electronic displays</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of televisions.  In addition to the definitions set out in Directive 2005-32-EC; the following definitions shall apply: 1. 'Television' means a television set or a television monitor; 2. ‘television set’ means a product designed primarily for the display and reception of audiovisual signals which is placed on the market under one model or system designation; and which consists of: a display;  one or more tuner or receiver  and optional additional functions for data storage and/or display such as DVD; hard disk drive  or videocassette recorder; either in a single unit combined with the display; or in one or more separate units.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2027.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20192021-1-october-2019-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2021-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/424 of 15 March 2019 laying down ecodesign requirements for servers and data storage products</t>
   </si>
   <si>
-    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.  
-[...11 lines deleted...]
-  <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.
 This Policy is under review with research underway by the UK government.</t>
   </si>
   <si>
+    <t>Computers, Servers</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/617/2020-01-31</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.  
+This Policy is under review by the European Commission and is expected to be revised in 2026.</t>
+  </si>
+  <si>
+    <t>Servers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-servers</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R0424-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/826 of 17 April 2023 laying down ecodesign requirements for off mode, standby mode, and networked standby energy consumption of electrical and electronic household and office equipment</t>
   </si>
   <si>
     <t>Power management requirements for household or non-tertiary coffee machines -- ecodesign requirements for standby; off mode electric power consumption of electrical and electronic household and office equipment.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>Stand-by and networked devices, Televisions, Coffee Machines</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-2023826-17-april-2023-laying-down-ecodesign-requirements-mode</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32023R0826&amp;qid=1681803866374</t>
   </si>
   <si>
     <t>CQC31-045201-2012. CQC Mark Certification - Computers</t>
   </si>
   <si>
     <t>Applies to ordinary desktop PC and laptops also to equipment of similar hardware structure</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>CCEC-T22-2003 CQC 3114-2015</t>
   </si>
   <si>
     <t>China Quality Certification Center (CQC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/cqc31-045201-2012-cqc-mark-certification-computers</t>
   </si>
   <si>
     <t>http://www.cqc.com.cn/www/chinese/c/2011-08-02/492784.shtml</t>
   </si>
   <si>
     <t>CQC31-452421-2011. CQC Mark Certification - Server</t>
   </si>
   <si>
     <t>Applies to tower or rack-mounted servers with 1 and 2 processor sockets. Does NOT apply to Bladed Server or Multi-node Systems</t>
-  </si>
-[...1 lines deleted...]
-    <t>Servers</t>
   </si>
   <si>
     <t>CQC3135-2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/cqc31-452421-2011-cqc-mark-certification-server</t>
   </si>
   <si>
     <t>http://www.cqc.com.cn/www/chinese/c/2011-08-02/492857.shtml</t>
   </si>
   <si>
     <t>CQC31-452611-2011. CQC Mark Certification - Scanners</t>
   </si>
   <si>
     <t>Applies to drum scanners; flatbed scanners; and scanners for film or transparent media.</t>
   </si>
   <si>
     <t>CQC 3134-2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/cqc31-452611-2011-cqc-mark-certification-scanners</t>
   </si>
   <si>
     <t>https://www.cqc.com.cn/www/chinese/c/2019-04-04/492776.shtml</t>
   </si>
@@ -4127,473 +4127,473 @@
       <c r="K18" t="s">
         <v>47</v>
       </c>
       <c r="L18"/>
       <c r="M18" t="s">
         <v>108</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
         <v>126</v>
       </c>
       <c r="P18" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>128</v>
       </c>
       <c r="B19" t="s">
         <v>129</v>
       </c>
       <c r="C19" t="s">
-        <v>43</v>
+        <v>112</v>
       </c>
       <c r="D19" t="s">
         <v>130</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
         <v>2014</v>
       </c>
       <c r="I19">
         <v>2019</v>
       </c>
       <c r="J19" t="s">
-        <v>101</v>
+        <v>113</v>
       </c>
       <c r="K19" t="s">
         <v>47</v>
       </c>
       <c r="L19"/>
-      <c r="M19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M19"/>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
         <v>131</v>
       </c>
       <c r="P19" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>128</v>
       </c>
       <c r="B20" t="s">
         <v>133</v>
       </c>
       <c r="C20" t="s">
-        <v>112</v>
+        <v>43</v>
       </c>
       <c r="D20" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
         <v>2014</v>
       </c>
       <c r="I20">
         <v>2019</v>
       </c>
       <c r="J20" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="K20" t="s">
         <v>47</v>
       </c>
       <c r="L20"/>
-      <c r="M20"/>
+      <c r="M20" t="s">
+        <v>108</v>
+      </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="P20" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B21" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
         <v>2013</v>
       </c>
       <c r="I21">
         <v>2023</v>
       </c>
       <c r="J21" t="s">
         <v>101</v>
       </c>
       <c r="K21" t="s">
         <v>47</v>
       </c>
       <c r="L21"/>
       <c r="M21" t="s">
         <v>108</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="P21" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B22" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C22" t="s">
         <v>68</v>
       </c>
       <c r="D22" t="s">
         <v>54</v>
       </c>
       <c r="E22" t="s">
         <v>33</v>
       </c>
       <c r="F22" t="s">
         <v>45</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
         <v>2003</v>
       </c>
       <c r="I22">
         <v>2012</v>
       </c>
       <c r="J22" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K22" t="s">
         <v>47</v>
       </c>
       <c r="L22" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="M22" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="P22" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C23" t="s">
         <v>68</v>
       </c>
       <c r="D23" t="s">
-        <v>150</v>
+        <v>134</v>
       </c>
       <c r="E23" t="s">
         <v>33</v>
       </c>
       <c r="F23" t="s">
         <v>45</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
         <v>2011</v>
       </c>
       <c r="I23">
         <v>2011</v>
       </c>
       <c r="J23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K23" t="s">
         <v>47</v>
       </c>
       <c r="L23" t="s">
         <v>151</v>
       </c>
       <c r="M23" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
         <v>152</v>
       </c>
       <c r="P23" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>154</v>
       </c>
       <c r="B24" t="s">
         <v>155</v>
       </c>
       <c r="C24" t="s">
         <v>68</v>
       </c>
       <c r="D24" t="s">
         <v>95</v>
       </c>
       <c r="E24" t="s">
         <v>33</v>
       </c>
       <c r="F24" t="s">
         <v>45</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
         <v>2003</v>
       </c>
       <c r="I24">
         <v>2011</v>
       </c>
       <c r="J24" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K24" t="s">
         <v>47</v>
       </c>
       <c r="L24" t="s">
         <v>156</v>
       </c>
       <c r="M24" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
         <v>157</v>
       </c>
       <c r="P24" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>159</v>
       </c>
       <c r="B25" t="s">
         <v>160</v>
       </c>
       <c r="C25" t="s">
         <v>68</v>
       </c>
       <c r="D25" t="s">
         <v>95</v>
       </c>
       <c r="E25" t="s">
         <v>33</v>
       </c>
       <c r="F25" t="s">
         <v>45</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
         <v>2003</v>
       </c>
       <c r="I25">
         <v>2015</v>
       </c>
       <c r="J25" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K25" t="s">
         <v>47</v>
       </c>
       <c r="L25" t="s">
         <v>161</v>
       </c>
       <c r="M25" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
         <v>162</v>
       </c>
       <c r="P25" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>164</v>
       </c>
       <c r="B26" t="s">
         <v>165</v>
       </c>
       <c r="C26" t="s">
         <v>68</v>
       </c>
       <c r="D26" t="s">
         <v>166</v>
       </c>
       <c r="E26" t="s">
         <v>33</v>
       </c>
       <c r="F26" t="s">
         <v>45</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
         <v>2003</v>
       </c>
       <c r="I26">
         <v>2016</v>
       </c>
       <c r="J26" t="s">
         <v>89</v>
       </c>
       <c r="K26" t="s">
         <v>47</v>
       </c>
       <c r="L26" t="s">
         <v>167</v>
       </c>
       <c r="M26" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
         <v>168</v>
       </c>
       <c r="P26" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>170</v>
       </c>
       <c r="B27" t="s">
         <v>171</v>
       </c>
       <c r="C27" t="s">
         <v>68</v>
       </c>
       <c r="D27" t="s">
         <v>44</v>
       </c>
       <c r="E27" t="s">
         <v>33</v>
       </c>
       <c r="F27" t="s">
         <v>45</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
         <v>2002</v>
       </c>
       <c r="I27">
         <v>2013</v>
       </c>
       <c r="J27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K27" t="s">
         <v>47</v>
       </c>
       <c r="L27" t="s">
         <v>69</v>
       </c>
       <c r="M27" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
         <v>172</v>
       </c>
       <c r="P27" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>174</v>
       </c>
       <c r="B28" t="s">
         <v>175</v>
       </c>
       <c r="C28" t="s">
         <v>68</v>
       </c>
       <c r="D28" t="s">
         <v>176</v>
       </c>
       <c r="E28" t="s">
@@ -4640,210 +4640,210 @@
       <c r="B29" t="s">
         <v>182</v>
       </c>
       <c r="C29" t="s">
         <v>68</v>
       </c>
       <c r="D29" t="s">
         <v>166</v>
       </c>
       <c r="E29" t="s">
         <v>33</v>
       </c>
       <c r="F29" t="s">
         <v>45</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>2003</v>
       </c>
       <c r="I29">
         <v>2016</v>
       </c>
       <c r="J29" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K29" t="s">
         <v>47</v>
       </c>
       <c r="L29" t="s">
         <v>183</v>
       </c>
       <c r="M29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
         <v>184</v>
       </c>
       <c r="P29" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>186</v>
       </c>
       <c r="B30" t="s">
         <v>187</v>
       </c>
       <c r="C30" t="s">
         <v>68</v>
       </c>
       <c r="D30" t="s">
         <v>166</v>
       </c>
       <c r="E30" t="s">
         <v>33</v>
       </c>
       <c r="F30" t="s">
         <v>45</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
         <v>2003</v>
       </c>
       <c r="I30">
         <v>2017</v>
       </c>
       <c r="J30" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K30" t="s">
         <v>47</v>
       </c>
       <c r="L30" t="s">
         <v>188</v>
       </c>
       <c r="M30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
         <v>189</v>
       </c>
       <c r="P30" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>191</v>
       </c>
       <c r="B31" t="s">
         <v>192</v>
       </c>
       <c r="C31" t="s">
         <v>68</v>
       </c>
       <c r="D31" t="s">
         <v>193</v>
       </c>
       <c r="E31" t="s">
         <v>33</v>
       </c>
       <c r="F31" t="s">
         <v>45</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
         <v>2005</v>
       </c>
       <c r="I31">
         <v>2014</v>
       </c>
       <c r="J31" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K31" t="s">
         <v>47</v>
       </c>
       <c r="L31" t="s">
         <v>194</v>
       </c>
       <c r="M31" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
         <v>195</v>
       </c>
       <c r="P31" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>197</v>
       </c>
       <c r="B32" t="s">
         <v>198</v>
       </c>
       <c r="C32" t="s">
         <v>68</v>
       </c>
       <c r="D32" t="s">
         <v>118</v>
       </c>
       <c r="E32" t="s">
         <v>33</v>
       </c>
       <c r="F32" t="s">
         <v>45</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
         <v>2005</v>
       </c>
       <c r="I32">
         <v>2014</v>
       </c>
       <c r="J32" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K32" t="s">
         <v>47</v>
       </c>
       <c r="L32" t="s">
         <v>199</v>
       </c>
       <c r="M32" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
         <v>200</v>
       </c>
       <c r="P32" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>202</v>
       </c>
       <c r="B33" t="s">
         <v>203</v>
       </c>
       <c r="C33" t="s">
         <v>68</v>
       </c>
       <c r="D33" t="s">
         <v>204</v>
       </c>
       <c r="E33" t="s">
@@ -4890,310 +4890,310 @@
       <c r="B34" t="s">
         <v>209</v>
       </c>
       <c r="C34" t="s">
         <v>68</v>
       </c>
       <c r="D34" t="s">
         <v>210</v>
       </c>
       <c r="E34" t="s">
         <v>33</v>
       </c>
       <c r="F34" t="s">
         <v>45</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
         <v>2010</v>
       </c>
       <c r="I34">
         <v>2010</v>
       </c>
       <c r="J34" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K34" t="s">
         <v>47</v>
       </c>
       <c r="L34" t="s">
         <v>211</v>
       </c>
       <c r="M34" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
         <v>212</v>
       </c>
       <c r="P34" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>214</v>
       </c>
       <c r="B35" t="s">
         <v>215</v>
       </c>
       <c r="C35" t="s">
         <v>68</v>
       </c>
       <c r="D35" t="s">
         <v>216</v>
       </c>
       <c r="E35" t="s">
         <v>33</v>
       </c>
       <c r="F35" t="s">
         <v>45</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
         <v>2011</v>
       </c>
       <c r="I35">
         <v>2017</v>
       </c>
       <c r="J35" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K35" t="s">
         <v>47</v>
       </c>
       <c r="L35" t="s">
         <v>217</v>
       </c>
       <c r="M35" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
         <v>218</v>
       </c>
       <c r="P35" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>220</v>
       </c>
       <c r="B36" t="s">
         <v>221</v>
       </c>
       <c r="C36" t="s">
         <v>68</v>
       </c>
       <c r="D36" t="s">
         <v>222</v>
       </c>
       <c r="E36" t="s">
         <v>33</v>
       </c>
       <c r="F36" t="s">
         <v>45</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
         <v>2014</v>
       </c>
       <c r="I36">
         <v>2017</v>
       </c>
       <c r="J36" t="s">
         <v>223</v>
       </c>
       <c r="K36" t="s">
         <v>47</v>
       </c>
       <c r="L36" t="s">
         <v>224</v>
       </c>
       <c r="M36" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
         <v>225</v>
       </c>
       <c r="P36" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>227</v>
       </c>
       <c r="B37" t="s">
         <v>228</v>
       </c>
       <c r="C37" t="s">
         <v>68</v>
       </c>
       <c r="D37" t="s">
         <v>229</v>
       </c>
       <c r="E37" t="s">
         <v>33</v>
       </c>
       <c r="F37" t="s">
         <v>45</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
         <v>2014</v>
       </c>
       <c r="I37">
         <v>2018</v>
       </c>
       <c r="J37" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K37" t="s">
         <v>47</v>
       </c>
       <c r="L37" t="s">
         <v>230</v>
       </c>
       <c r="M37" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
         <v>231</v>
       </c>
       <c r="P37" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>233</v>
       </c>
       <c r="B38" t="s">
         <v>234</v>
       </c>
       <c r="C38" t="s">
         <v>68</v>
       </c>
       <c r="D38" t="s">
         <v>222</v>
       </c>
       <c r="E38" t="s">
         <v>33</v>
       </c>
       <c r="F38" t="s">
         <v>45</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
         <v>2014</v>
       </c>
       <c r="I38">
         <v>2015</v>
       </c>
       <c r="J38" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K38" t="s">
         <v>47</v>
       </c>
       <c r="L38" t="s">
         <v>235</v>
       </c>
       <c r="M38" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
         <v>236</v>
       </c>
       <c r="P38" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>238</v>
       </c>
       <c r="B39" t="s">
         <v>239</v>
       </c>
       <c r="C39" t="s">
         <v>68</v>
       </c>
       <c r="D39" t="s">
         <v>216</v>
       </c>
       <c r="E39" t="s">
         <v>33</v>
       </c>
       <c r="F39" t="s">
         <v>45</v>
       </c>
       <c r="G39" t="s">
         <v>22</v>
       </c>
       <c r="H39">
         <v>2008</v>
       </c>
       <c r="I39">
         <v>2018</v>
       </c>
       <c r="J39" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K39" t="s">
         <v>47</v>
       </c>
       <c r="L39" t="s">
         <v>240</v>
       </c>
       <c r="M39" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
         <v>241</v>
       </c>
       <c r="P39" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>243</v>
       </c>
       <c r="B40" t="s">
         <v>244</v>
       </c>
       <c r="C40" t="s">
         <v>245</v>
       </c>
       <c r="D40" t="s">
         <v>246</v>
       </c>
       <c r="E40" t="s">
@@ -6448,619 +6448,619 @@
       </c>
       <c r="M65" t="s">
         <v>393</v>
       </c>
       <c r="N65" t="s">
         <v>27</v>
       </c>
       <c r="O65" t="s">
         <v>394</v>
       </c>
       <c r="P65" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>396</v>
       </c>
       <c r="B66" t="s">
         <v>397</v>
       </c>
       <c r="C66" t="s">
         <v>398</v>
       </c>
       <c r="D66" t="s">
-        <v>150</v>
+        <v>134</v>
       </c>
       <c r="E66" t="s">
         <v>33</v>
       </c>
       <c r="F66" t="s">
         <v>45</v>
       </c>
       <c r="G66" t="s">
         <v>22</v>
       </c>
       <c r="H66">
         <v>2013</v>
       </c>
       <c r="I66">
         <v>2020</v>
       </c>
       <c r="J66" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K66" t="s">
         <v>47</v>
       </c>
       <c r="L66" t="s">
         <v>399</v>
       </c>
       <c r="M66" t="s">
         <v>393</v>
       </c>
       <c r="N66" t="s">
         <v>27</v>
       </c>
       <c r="O66" t="s">
         <v>400</v>
       </c>
       <c r="P66" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>402</v>
       </c>
       <c r="B67" t="s">
         <v>403</v>
       </c>
       <c r="C67" t="s">
         <v>404</v>
       </c>
       <c r="D67" t="s">
         <v>54</v>
       </c>
       <c r="E67" t="s">
         <v>33</v>
       </c>
       <c r="F67" t="s">
         <v>45</v>
       </c>
       <c r="G67" t="s">
         <v>22</v>
       </c>
       <c r="H67">
         <v>1994</v>
       </c>
       <c r="I67">
         <v>2020</v>
       </c>
       <c r="J67" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K67" t="s">
         <v>47</v>
       </c>
       <c r="L67" t="s">
         <v>405</v>
       </c>
       <c r="M67" t="s">
         <v>393</v>
       </c>
       <c r="N67" t="s">
         <v>27</v>
       </c>
       <c r="O67" t="s">
         <v>406</v>
       </c>
       <c r="P67" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>408</v>
       </c>
       <c r="B68" t="s">
         <v>409</v>
       </c>
       <c r="C68" t="s">
         <v>410</v>
       </c>
       <c r="D68" t="s">
-        <v>150</v>
+        <v>134</v>
       </c>
       <c r="E68" t="s">
         <v>33</v>
       </c>
       <c r="F68" t="s">
         <v>45</v>
       </c>
       <c r="G68" t="s">
         <v>22</v>
       </c>
       <c r="H68">
         <v>2009</v>
       </c>
       <c r="I68">
         <v>2018</v>
       </c>
       <c r="J68" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K68" t="s">
         <v>47</v>
       </c>
       <c r="L68" t="s">
         <v>411</v>
       </c>
       <c r="M68" t="s">
         <v>393</v>
       </c>
       <c r="N68" t="s">
         <v>27</v>
       </c>
       <c r="O68" t="s">
         <v>412</v>
       </c>
       <c r="P68" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>414</v>
       </c>
       <c r="B69" t="s">
         <v>415</v>
       </c>
       <c r="C69" t="s">
         <v>410</v>
       </c>
       <c r="D69" t="s">
         <v>229</v>
       </c>
       <c r="E69" t="s">
         <v>33</v>
       </c>
       <c r="F69" t="s">
         <v>45</v>
       </c>
       <c r="G69" t="s">
         <v>22</v>
       </c>
       <c r="H69">
         <v>2012</v>
       </c>
       <c r="I69">
         <v>2019</v>
       </c>
       <c r="J69" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K69" t="s">
         <v>47</v>
       </c>
       <c r="L69" t="s">
         <v>416</v>
       </c>
       <c r="M69" t="s">
         <v>393</v>
       </c>
       <c r="N69" t="s">
         <v>27</v>
       </c>
       <c r="O69" t="s">
         <v>417</v>
       </c>
       <c r="P69" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>419</v>
       </c>
       <c r="B70" t="s">
         <v>420</v>
       </c>
       <c r="C70" t="s">
         <v>421</v>
       </c>
       <c r="D70" t="s">
         <v>166</v>
       </c>
       <c r="E70" t="s">
         <v>33</v>
       </c>
       <c r="F70" t="s">
         <v>45</v>
       </c>
       <c r="G70" t="s">
         <v>22</v>
       </c>
       <c r="H70">
         <v>1992</v>
       </c>
       <c r="I70">
         <v>2020</v>
       </c>
       <c r="J70" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K70" t="s">
         <v>47</v>
       </c>
       <c r="L70" t="s">
         <v>422</v>
       </c>
       <c r="M70" t="s">
         <v>393</v>
       </c>
       <c r="N70" t="s">
         <v>27</v>
       </c>
       <c r="O70" t="s">
         <v>423</v>
       </c>
       <c r="P70" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>425</v>
       </c>
       <c r="B71" t="s">
         <v>426</v>
       </c>
       <c r="C71" t="s">
         <v>404</v>
       </c>
       <c r="D71" t="s">
         <v>95</v>
       </c>
       <c r="E71" t="s">
         <v>33</v>
       </c>
       <c r="F71" t="s">
         <v>45</v>
       </c>
       <c r="G71" t="s">
         <v>22</v>
       </c>
       <c r="H71">
         <v>2001</v>
       </c>
       <c r="I71">
         <v>2019</v>
       </c>
       <c r="J71" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K71" t="s">
         <v>47</v>
       </c>
       <c r="L71" t="s">
         <v>427</v>
       </c>
       <c r="M71" t="s">
         <v>393</v>
       </c>
       <c r="N71" t="s">
         <v>27</v>
       </c>
       <c r="O71" t="s">
         <v>428</v>
       </c>
       <c r="P71" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>430</v>
       </c>
       <c r="B72" t="s">
         <v>431</v>
       </c>
       <c r="C72" t="s">
         <v>410</v>
       </c>
       <c r="D72" t="s">
         <v>432</v>
       </c>
       <c r="E72" t="s">
         <v>33</v>
       </c>
       <c r="F72" t="s">
         <v>45</v>
       </c>
       <c r="G72" t="s">
         <v>22</v>
       </c>
       <c r="H72">
         <v>2016</v>
       </c>
       <c r="I72">
         <v>2016</v>
       </c>
       <c r="J72" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K72" t="s">
         <v>47</v>
       </c>
       <c r="L72" t="s">
         <v>433</v>
       </c>
       <c r="M72" t="s">
         <v>393</v>
       </c>
       <c r="N72" t="s">
         <v>27</v>
       </c>
       <c r="O72" t="s">
         <v>434</v>
       </c>
       <c r="P72" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>436</v>
       </c>
       <c r="B73" t="s">
         <v>437</v>
       </c>
       <c r="C73" t="s">
         <v>410</v>
       </c>
       <c r="D73" t="s">
         <v>222</v>
       </c>
       <c r="E73" t="s">
         <v>33</v>
       </c>
       <c r="F73" t="s">
         <v>45</v>
       </c>
       <c r="G73" t="s">
         <v>22</v>
       </c>
       <c r="H73">
         <v>2004</v>
       </c>
       <c r="I73">
         <v>2020</v>
       </c>
       <c r="J73" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K73" t="s">
         <v>47</v>
       </c>
       <c r="L73" t="s">
         <v>438</v>
       </c>
       <c r="M73" t="s">
         <v>393</v>
       </c>
       <c r="N73" t="s">
         <v>27</v>
       </c>
       <c r="O73" t="s">
         <v>439</v>
       </c>
       <c r="P73" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>441</v>
       </c>
       <c r="B74" t="s">
         <v>442</v>
       </c>
       <c r="C74" t="s">
         <v>410</v>
       </c>
       <c r="D74" t="s">
         <v>443</v>
       </c>
       <c r="E74" t="s">
         <v>33</v>
       </c>
       <c r="F74" t="s">
         <v>45</v>
       </c>
       <c r="G74" t="s">
         <v>22</v>
       </c>
       <c r="H74">
         <v>2001</v>
       </c>
       <c r="I74">
         <v>2018</v>
       </c>
       <c r="J74" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K74" t="s">
         <v>47</v>
       </c>
       <c r="L74" t="s">
         <v>444</v>
       </c>
       <c r="M74" t="s">
         <v>393</v>
       </c>
       <c r="N74" t="s">
         <v>27</v>
       </c>
       <c r="O74" t="s">
         <v>445</v>
       </c>
       <c r="P74" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>447</v>
       </c>
       <c r="B75" t="s">
         <v>448</v>
       </c>
       <c r="C75" t="s">
         <v>410</v>
       </c>
       <c r="D75" t="s">
         <v>266</v>
       </c>
       <c r="E75" t="s">
         <v>33</v>
       </c>
       <c r="F75" t="s">
         <v>45</v>
       </c>
       <c r="G75" t="s">
         <v>22</v>
       </c>
       <c r="H75">
         <v>2004</v>
       </c>
       <c r="I75">
         <v>2014</v>
       </c>
       <c r="J75" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K75" t="s">
         <v>47</v>
       </c>
       <c r="L75" t="s">
         <v>449</v>
       </c>
       <c r="M75" t="s">
         <v>393</v>
       </c>
       <c r="N75" t="s">
         <v>27</v>
       </c>
       <c r="O75" t="s">
         <v>450</v>
       </c>
       <c r="P75" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>452</v>
       </c>
       <c r="B76" t="s">
         <v>453</v>
       </c>
       <c r="C76" t="s">
         <v>410</v>
       </c>
       <c r="D76" t="s">
         <v>44</v>
       </c>
       <c r="E76" t="s">
         <v>33</v>
       </c>
       <c r="F76" t="s">
         <v>45</v>
       </c>
       <c r="G76" t="s">
         <v>22</v>
       </c>
       <c r="H76">
         <v>1998</v>
       </c>
       <c r="I76">
         <v>2019</v>
       </c>
       <c r="J76" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K76" t="s">
         <v>47</v>
       </c>
       <c r="L76" t="s">
         <v>454</v>
       </c>
       <c r="M76" t="s">
         <v>393</v>
       </c>
       <c r="N76" t="s">
         <v>27</v>
       </c>
       <c r="O76" t="s">
         <v>455</v>
       </c>
       <c r="P76" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>457</v>
       </c>
       <c r="B77" t="s">
         <v>458</v>
       </c>
       <c r="C77" t="s">
         <v>410</v>
       </c>
       <c r="D77" t="s">
         <v>459</v>
       </c>
       <c r="E77" t="s">
         <v>33</v>
       </c>
       <c r="F77" t="s">
         <v>45</v>
       </c>
       <c r="G77" t="s">
         <v>22</v>
       </c>
       <c r="H77">
         <v>2012</v>
       </c>
       <c r="I77">
         <v>2019</v>
       </c>
       <c r="J77" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K77" t="s">
         <v>47</v>
       </c>
       <c r="L77" t="s">
         <v>460</v>
       </c>
       <c r="M77" t="s">
         <v>393</v>
       </c>
       <c r="N77" t="s">
         <v>27</v>
       </c>
       <c r="O77" t="s">
         <v>461</v>
       </c>
       <c r="P77" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>463</v>
       </c>
       <c r="B78" t="s">
@@ -7210,51 +7210,51 @@
       <c r="B81" t="s">
         <v>477</v>
       </c>
       <c r="C81" t="s">
         <v>68</v>
       </c>
       <c r="D81" t="s">
         <v>118</v>
       </c>
       <c r="E81" t="s">
         <v>20</v>
       </c>
       <c r="F81" t="s">
         <v>21</v>
       </c>
       <c r="G81" t="s">
         <v>478</v>
       </c>
       <c r="H81">
         <v>2007</v>
       </c>
       <c r="I81">
         <v>2013</v>
       </c>
       <c r="J81" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K81" t="s">
         <v>47</v>
       </c>
       <c r="L81" t="s">
         <v>199</v>
       </c>
       <c r="M81" t="s">
         <v>84</v>
       </c>
       <c r="N81" t="s">
         <v>479</v>
       </c>
       <c r="O81" t="s">
         <v>480</v>
       </c>
       <c r="P81" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>482</v>
       </c>
       <c r="B82" t="s">
@@ -7310,201 +7310,201 @@
       <c r="B83" t="s">
         <v>491</v>
       </c>
       <c r="C83" t="s">
         <v>68</v>
       </c>
       <c r="D83" t="s">
         <v>492</v>
       </c>
       <c r="E83" t="s">
         <v>20</v>
       </c>
       <c r="F83" t="s">
         <v>21</v>
       </c>
       <c r="G83" t="s">
         <v>22</v>
       </c>
       <c r="H83">
         <v>2008</v>
       </c>
       <c r="I83">
         <v>2008</v>
       </c>
       <c r="J83" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K83" t="s">
         <v>47</v>
       </c>
       <c r="L83" t="s">
         <v>493</v>
       </c>
       <c r="M83" t="s">
         <v>84</v>
       </c>
       <c r="N83" t="s">
         <v>479</v>
       </c>
       <c r="O83" t="s">
         <v>494</v>
       </c>
       <c r="P83" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>496</v>
       </c>
       <c r="B84" t="s">
         <v>497</v>
       </c>
       <c r="C84" t="s">
         <v>68</v>
       </c>
       <c r="D84" t="s">
         <v>166</v>
       </c>
       <c r="E84" t="s">
         <v>20</v>
       </c>
       <c r="F84" t="s">
         <v>21</v>
       </c>
       <c r="G84" t="s">
         <v>22</v>
       </c>
       <c r="H84">
         <v>2008</v>
       </c>
       <c r="I84">
         <v>2016</v>
       </c>
       <c r="J84" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K84" t="s">
         <v>47</v>
       </c>
       <c r="L84" t="s">
         <v>498</v>
       </c>
       <c r="M84" t="s">
         <v>84</v>
       </c>
       <c r="N84" t="s">
         <v>27</v>
       </c>
       <c r="O84" t="s">
         <v>499</v>
       </c>
       <c r="P84" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>501</v>
       </c>
       <c r="B85" t="s">
         <v>501</v>
       </c>
       <c r="C85" t="s">
         <v>68</v>
       </c>
       <c r="D85" t="s">
         <v>95</v>
       </c>
       <c r="E85" t="s">
         <v>20</v>
       </c>
       <c r="F85" t="s">
         <v>21</v>
       </c>
       <c r="G85" t="s">
         <v>22</v>
       </c>
       <c r="H85">
         <v>2010</v>
       </c>
       <c r="I85">
         <v>2015</v>
       </c>
       <c r="J85" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K85" t="s">
         <v>47</v>
       </c>
       <c r="L85" t="s">
         <v>96</v>
       </c>
       <c r="M85" t="s">
         <v>84</v>
       </c>
       <c r="N85" t="s">
         <v>27</v>
       </c>
       <c r="O85" t="s">
         <v>502</v>
       </c>
       <c r="P85" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>504</v>
       </c>
       <c r="B86" t="s">
         <v>505</v>
       </c>
       <c r="C86" t="s">
         <v>68</v>
       </c>
       <c r="D86" t="s">
         <v>44</v>
       </c>
       <c r="E86" t="s">
         <v>20</v>
       </c>
       <c r="F86" t="s">
         <v>21</v>
       </c>
       <c r="G86" t="s">
         <v>22</v>
       </c>
       <c r="H86">
         <v>1989</v>
       </c>
       <c r="I86">
         <v>2016</v>
       </c>
       <c r="J86" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K86" t="s">
         <v>47</v>
       </c>
       <c r="L86" t="s">
         <v>69</v>
       </c>
       <c r="M86" t="s">
         <v>84</v>
       </c>
       <c r="N86" t="s">
         <v>27</v>
       </c>
       <c r="O86" t="s">
         <v>506</v>
       </c>
       <c r="P86" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>508</v>
       </c>
       <c r="B87" t="s">
@@ -7560,101 +7560,101 @@
       <c r="B88" t="s">
         <v>515</v>
       </c>
       <c r="C88" t="s">
         <v>68</v>
       </c>
       <c r="D88" t="s">
         <v>443</v>
       </c>
       <c r="E88" t="s">
         <v>20</v>
       </c>
       <c r="F88" t="s">
         <v>21</v>
       </c>
       <c r="G88" t="s">
         <v>22</v>
       </c>
       <c r="H88">
         <v>2011</v>
       </c>
       <c r="I88">
         <v>2016</v>
       </c>
       <c r="J88" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K88" t="s">
         <v>47</v>
       </c>
       <c r="L88" t="s">
         <v>516</v>
       </c>
       <c r="M88" t="s">
         <v>84</v>
       </c>
       <c r="N88" t="s">
         <v>27</v>
       </c>
       <c r="O88" t="s">
         <v>517</v>
       </c>
       <c r="P88" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>519</v>
       </c>
       <c r="B89" t="s">
         <v>520</v>
       </c>
       <c r="C89" t="s">
         <v>68</v>
       </c>
       <c r="D89" t="s">
         <v>54</v>
       </c>
       <c r="E89" t="s">
         <v>20</v>
       </c>
       <c r="F89" t="s">
         <v>21</v>
       </c>
       <c r="G89" t="s">
         <v>22</v>
       </c>
       <c r="H89">
         <v>2012</v>
       </c>
       <c r="I89">
         <v>2016</v>
       </c>
       <c r="J89" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K89" t="s">
         <v>47</v>
       </c>
       <c r="L89" t="s">
         <v>521</v>
       </c>
       <c r="M89" t="s">
         <v>84</v>
       </c>
       <c r="N89" t="s">
         <v>27</v>
       </c>
       <c r="O89" t="s">
         <v>522</v>
       </c>
       <c r="P89" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>524</v>
       </c>
       <c r="B90" t="s">
@@ -9134,251 +9134,251 @@
       <c r="B120" t="s">
         <v>677</v>
       </c>
       <c r="C120" t="s">
         <v>678</v>
       </c>
       <c r="D120" t="s">
         <v>106</v>
       </c>
       <c r="E120" t="s">
         <v>20</v>
       </c>
       <c r="F120" t="s">
         <v>34</v>
       </c>
       <c r="G120" t="s">
         <v>22</v>
       </c>
       <c r="H120">
         <v>2013</v>
       </c>
       <c r="I120">
         <v>2014</v>
       </c>
       <c r="J120" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K120" t="s">
         <v>47</v>
       </c>
       <c r="L120" t="s">
         <v>679</v>
       </c>
       <c r="M120" t="s">
         <v>680</v>
       </c>
       <c r="N120" t="s">
         <v>27</v>
       </c>
       <c r="O120" t="s">
         <v>681</v>
       </c>
       <c r="P120" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>683</v>
       </c>
       <c r="B121" t="s">
         <v>684</v>
       </c>
       <c r="C121" t="s">
         <v>678</v>
       </c>
       <c r="D121" t="s">
         <v>106</v>
       </c>
       <c r="E121" t="s">
         <v>20</v>
       </c>
       <c r="F121" t="s">
         <v>21</v>
       </c>
       <c r="G121" t="s">
         <v>22</v>
       </c>
       <c r="H121">
         <v>2013</v>
       </c>
       <c r="I121">
         <v>2014</v>
       </c>
       <c r="J121" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K121" t="s">
         <v>47</v>
       </c>
       <c r="L121" t="s">
         <v>685</v>
       </c>
       <c r="M121" t="s">
         <v>680</v>
       </c>
       <c r="N121" t="s">
         <v>27</v>
       </c>
       <c r="O121" t="s">
         <v>686</v>
       </c>
       <c r="P121" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>688</v>
       </c>
       <c r="B122" t="s">
         <v>689</v>
       </c>
       <c r="C122" t="s">
         <v>678</v>
       </c>
       <c r="D122" t="s">
         <v>443</v>
       </c>
       <c r="E122" t="s">
         <v>20</v>
       </c>
       <c r="F122" t="s">
         <v>21</v>
       </c>
       <c r="G122" t="s">
         <v>22</v>
       </c>
       <c r="H122">
         <v>2013</v>
       </c>
       <c r="I122">
         <v>2014</v>
       </c>
       <c r="J122" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K122" t="s">
         <v>47</v>
       </c>
       <c r="L122" t="s">
         <v>690</v>
       </c>
       <c r="M122" t="s">
         <v>680</v>
       </c>
       <c r="N122" t="s">
         <v>27</v>
       </c>
       <c r="O122" t="s">
         <v>691</v>
       </c>
       <c r="P122" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>693</v>
       </c>
       <c r="B123" t="s">
         <v>694</v>
       </c>
       <c r="C123" t="s">
         <v>678</v>
       </c>
       <c r="D123" t="s">
         <v>118</v>
       </c>
       <c r="E123" t="s">
         <v>20</v>
       </c>
       <c r="F123" t="s">
         <v>21</v>
       </c>
       <c r="G123" t="s">
         <v>22</v>
       </c>
       <c r="H123">
         <v>2013</v>
       </c>
       <c r="I123">
         <v>2014</v>
       </c>
       <c r="J123" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K123" t="s">
         <v>47</v>
       </c>
       <c r="L123" t="s">
         <v>695</v>
       </c>
       <c r="M123" t="s">
         <v>680</v>
       </c>
       <c r="N123" t="s">
         <v>27</v>
       </c>
       <c r="O123" t="s">
         <v>696</v>
       </c>
       <c r="P123" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>698</v>
       </c>
       <c r="B124" t="s">
         <v>699</v>
       </c>
       <c r="C124" t="s">
         <v>678</v>
       </c>
       <c r="D124" t="s">
         <v>700</v>
       </c>
       <c r="E124" t="s">
         <v>20</v>
       </c>
       <c r="F124" t="s">
         <v>21</v>
       </c>
       <c r="G124" t="s">
         <v>22</v>
       </c>
       <c r="H124">
         <v>2012</v>
       </c>
       <c r="I124">
         <v>2013</v>
       </c>
       <c r="J124" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K124" t="s">
         <v>47</v>
       </c>
       <c r="L124" t="s">
         <v>701</v>
       </c>
       <c r="M124" t="s">
         <v>680</v>
       </c>
       <c r="N124" t="s">
         <v>27</v>
       </c>
       <c r="O124" t="s">
         <v>702</v>
       </c>
       <c r="P124" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>704</v>
       </c>
       <c r="B125" t="s">