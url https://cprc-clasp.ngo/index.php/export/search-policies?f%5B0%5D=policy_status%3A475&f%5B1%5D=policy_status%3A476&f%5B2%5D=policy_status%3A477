--- v0 (2026-02-04)
+++ v1 (2026-08-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="372">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="420">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -147,71 +147,71 @@
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/3795-12016-energy-efficiency-label-requirements-air-conditioners-part-1-room-air</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14491</t>
   </si>
   <si>
     <t>3795-2/2017 Energy Efficiency Label Requirements For Air Conditioners Part 2: Variable Capacity Room Air Conditioner (Window-Split) with Variable Speed Compressor</t>
   </si>
   <si>
     <t>This standard establishes label requirements for room air conditioners, both window and split with variable speed compressors.</t>
   </si>
   <si>
     <t>ISO 5151:2010
 ,   
                     Egyptian Standard ES 4814</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/3795-22017-energy-efficiency-label-requirements-air-conditioners-part-2-variable-capacity</t>
   </si>
   <si>
     <t>http://eos.org.eg/en/standard/14613</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
-    <t>5806/2019 Energy efficiency of households and similar Electrical appliances methods for measuring and calculation energy consumption for electric water heaters</t>
+    <t>5806/2019 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
   </si>
   <si>
     <t>This standard specifies the requirement and method of calculation of energy efficiency for electric water heaters.</t>
   </si>
   <si>
     <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/58062019-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/6413</t>
   </si>
   <si>
     <t>7821/2014 Energy efficiency of household electrical appliances Methods for measuring and calculating energy efficiency of electric circulating air fans</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and testing methods for electric circulating air fans.</t>
   </si>
   <si>
     <t>Integrated Fans</t>
   </si>
@@ -233,125 +233,170 @@
   <si>
     <t>Non-Directional lamps</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/78232020-energy-efficiency-requirements-electrical-lamps-and-luminaires</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14011</t>
   </si>
   <si>
     <t>7993/2018 Energy Efficiency Label For Televisions And Displays</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency requirements for televisions and display units.</t>
   </si>
   <si>
     <t>Televisions</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/79932018-energy-efficiency-label-televisions-and-displays</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14349</t>
   </si>
   <si>
-    <t>Commission Regulation (EU) 2019/1782 of 1 October 2019 laying down ecodesign requirements for external power supplies</t>
-[...53 lines deleted...]
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
+    <t>https://cprc-clasp.ngo/index.php/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>Commission Delegated Regulation (EU) No 392/2012 of 1 March 2012 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of household tumble driers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>Clothes Dryers</t>
+  </si>
+  <si>
+    <t>July 2026</t>
+  </si>
+  <si>
+    <t>Electricity, Gas</t>
+  </si>
+  <si>
+    <t>EN 61121</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-no-3922012-1-march-2012-supplementing-directive</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2012/392/contents</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) 2019/1782 of 1 October 2019 laying down ecodesign requirements for external power supplies</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements related to electric power consumption in no-load condition and average active efficiency of external power supplies.  Exclusions: this Regulation shall not apply to:   a. voltage converters;   b. uninterruptible power supplies;   c. battery chargers;     d. halogen lighting converters;   e. external power supplies for medical devices;   f. external power supplies placed on the market no later than 30 June 2015 as a service part or spare part for an identical external power supply which was placed on the market not later than one year after this Regulation has come into force; under the condition that the service part or spare part; or its packaging; clearly indicates the primary load products for which the spare part or service part is intended to be used with.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>External Power Supply</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised, To Be Superseded</t>
+  </si>
+  <si>
+    <t>September 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20191782-1-october-2019-laying-down-ecodesign-requirements</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=uriserv%3AOJ.L_.2019.272.01.0095.01.ENG&amp;toc=OJ%3AL%3A2019%3A272%3ATOC</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.</t>
+  </si>
+  <si>
+    <t>Europe, United Kingdom</t>
+  </si>
+  <si>
+    <t>Entered into force, Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2012/932/contents</t>
+  </si>
+  <si>
+    <t>Eco-Design Requirements for Water Pump Energy Efficiency (8441/2021)</t>
+  </si>
+  <si>
+    <t>This standard establishes ecodesign requirements for rotodynamic water pumps for pumping clean water, including those integrated into other products, and efficiency labeling requirements.</t>
+  </si>
+  <si>
+    <t>Pumps</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Entered into force, New, Superseded</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/eco-design-requirements-water-pump-energy-efficiency-84412021</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Room Air Conditioners (Split Air Conditioners)</t>
   </si>
   <si>
     <t>This policy revises seasonal energy efficiency ratio for split air conditioners.</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>Space Heating and Space Cooling, Room ACs - Stationary ACs</t>
   </si>
   <si>
     <t>September 2025</t>
   </si>
   <si>
     <t>Bureau of Energy Efficiency (BEE)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-policy-room-air-conditioners-split-air-conditioners</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Notification/RAC/IAC_Notification_SO_3984_E_dated_28th_Auguest_2025.pdf</t>
   </si>
@@ -385,84 +430,122 @@
   <si>
     <t>GB 12021.2-2025 Maximum Allowable Values of Energy Consumption and Energy Efficiency Grade for Household Refrigerating Appliance</t>
   </si>
   <si>
     <t>The new standard revises Minimum Energy Performance Standards (MEPS) for household refrigerators and semi-conductor refrigerators with volume no greater than 60 L. The revised MEPS significantly raises the minimum energy efficiency thresholds for mainstream refrigerators and freezers, tightening the requirements from Grade 5 (Total Energy Efficiency Index, TEEI: 90%) through to Grade 1+ (TEEI: 40%). For all refrigerators excluding semiconductor models, the Total Energy Efficiency Index (TEEI) will now serve as the sole metric for energy efficiency.</t>
   </si>
   <si>
     <t>Published, Revised</t>
   </si>
   <si>
     <t>June 2025</t>
   </si>
   <si>
     <t>IEC62552-3:2020
 ,   
                     IEC62552-3
 ,</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-120212-2025-maximum-allowable-values-energy-consumption-and-energy-efficiency-grade</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=36A29D07E29DD444E06397BE0A0ACC4C</t>
   </si>
   <si>
+    <t>GB 12021.4-2013 The maximum allowable values of the energy water consumption and grades for household electric washing machines</t>
+  </si>
+  <si>
+    <t>Applies to household electric washing machines with washing capacity no larger than 13kg. Does NOT apply to washing machines with rated wash capacity below 1.0kg or single tub washing machines without centrifugal drying functions; Does NOT apply to agitator-type washing machines. For washing and drying machines; only washing functions will be assessed.</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>GB/T 4288 2008 GB 12021.4-2013</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-120214-2013-maximum-allowable-values-energy-water-consumption-and-grades-household</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E6BED3A7E05397BE0A0AB82A</t>
+  </si>
+  <si>
+    <t>GB 12021.4-2026 Maximum allowable values of the energy consumption, water consumption and grades for electric washing machines and washer-dryers</t>
+  </si>
+  <si>
+    <t>This policy specifies the energy efficiency and water efficiency grades, technical requirements, and test methods for household and similar-use electric washing machines. 
+This document applies to electric washing machines and washer-dryers with a single drum (or tub) and a rated washing capacity of no more than 25.0 kg, a single-phase rated voltage not exceeding 250 V, and intended for use by non-professionals in households, shops, schools, and similar settings.
+For pulsator-type washer-dryers and drum-type washer-dryers with a rated drying capacity of no more than 1.0 kg, only the washing function is assessed.</t>
+  </si>
+  <si>
+    <t>Washer and Dryers, Washing Machines</t>
+  </si>
+  <si>
+    <t>April 2026</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-120214-2026-maximum-allowable-values-energy-consumption-water-consumption-and-grades</t>
+  </si>
+  <si>
+    <t>https://openstd.samr.gov.cn/bzgk/std/newGbInfo?hcno=4804719D7D206D7538788BE44F54DC64</t>
+  </si>
+  <si>
     <t>GB 12021.6-2017 Minimum allowable values of energy efficiency and energy efficiency grades for electric rice cookers</t>
   </si>
   <si>
     <t>This policy covers rice cookers.</t>
   </si>
   <si>
     <t>Rice Cookers</t>
   </si>
   <si>
     <t>November 2025</t>
   </si>
   <si>
     <t>GB 4706.1; GB 4706.19; QB/T 4099</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-120216-2017-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D81DDAD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 12021.9-2008 Minimum allowable values of energy efficiency and the energy efficiency grades for AC electric fans</t>
   </si>
   <si>
     <t>Applies to AC motor driven fans including; table fans; rotary fans; wall-mounted fans; table-pedestal fans; pedestal fans and ceiling fans with single phase rated voltage below 250V and other rated voltage below 480V.</t>
   </si>
   <si>
     <t>Ceiling Fans, Portable Fans</t>
   </si>
   <si>
     <t>GB 12021.9-2008, GB 13380</t>
-  </si>
-[...1 lines deleted...]
-    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-120219-2008-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-ac</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7C8C1D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 17896-2012 Minimum allowable values of energy efficiency and energy efficiency grades of ballasts for tubular fluorescent lamps</t>
   </si>
   <si>
     <t>Applies to independent type of magnetic and electronic ballasts working under 220V and 50Hz AC used for tubular fluorescent lamps with rated power range of 4W-120W. Does NOT apply to non-preheating type electronic ballasts.</t>
   </si>
   <si>
     <t>Fluorescent and HID Lighting</t>
   </si>
   <si>
     <t>GB 29144-2012, GB 17625.1-2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-17896-2012-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E425D3A7E05397BE0A0AB82A</t>
   </si>
@@ -570,140 +653,182 @@
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FB07D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 26969-2025 Minimum allowable values of energy efficiency and energy efficiency grades for domestic solar water heating systems</t>
   </si>
   <si>
     <t>This standard revises minimum energy performance standards (MEPS) and energy efficiency grades for domestic solar water heating systems with the volume of storage water tank not exceeding 0.6 cubic meter. It replaces GB 26969-2011, and will be effective starting 2026 August.</t>
   </si>
   <si>
     <t>GB/T 18708
 ,   
                     GB/T 19741</t>
   </si>
   <si>
     <t>The Standardization Administration of China</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-26969-2025-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=3B49408EC3820811E06397BE0A0A2D54</t>
   </si>
   <si>
+    <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
+  </si>
+  <si>
+    <t>This policy covers centrifugal blowers.</t>
+  </si>
+  <si>
+    <t>Industrial Blowers</t>
+  </si>
+  <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
+    <t>May 2021</t>
+  </si>
+  <si>
+    <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
+  </si>
+  <si>
+    <t>The Standardisation Administration of China (SAC)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
+  </si>
+  <si>
     <t>GB 29143-2012 Minimum allowable values of energy efficiency and energy efficiency grades of ballasts for electrodeless fluorescent lamps</t>
   </si>
   <si>
     <t>This policy applies to out-coupling electrodeless ballasts which have rated power between 30W and 400W, use 220V and 50Hz AC power supply and are used for fluorescent lamps.</t>
   </si>
   <si>
     <t>GB 29143</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-29143-2012-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E62ED3A7E05397BE0A0AB82A</t>
   </si>
   <si>
+    <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
+  </si>
+  <si>
+    <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
+It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
+  </si>
+  <si>
+    <t>Tubular Lamps, Non-Directional lamps, Directional Lamps</t>
+  </si>
+  <si>
+    <t>GB/T29293
+,   
+                    GB/T3901</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
+  </si>
+  <si>
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
   </si>
   <si>
     <t>Ovens</t>
   </si>
   <si>
-    <t>Entered into force, New, To Be Superseded</t>
-[...1 lines deleted...]
-  <si>
     <t>Gas</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30720-2014 Minimum allowable values of energy efficiency and energy efficiency grades for domestic gas cooking appliances</t>
   </si>
   <si>
     <t>Domestic gas cooking appliances which use urban gas have single combustors and its rated thermal load is not more than 5.23 kW</t>
   </si>
   <si>
     <t>LPG Stoves, Cooktops or Hobs</t>
   </si>
   <si>
     <t>CQC6151-20094.24.3</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30720-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7EF80D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 36893-2018 Minimum allowable values of the energy efficiency and energy efficiency grades for air cleaners</t>
   </si>
   <si>
     <t>This policy covers air cleaners.</t>
   </si>
   <si>
     <t>Air Cleaners</t>
   </si>
   <si>
     <t>GB/T 18801-2015; GB/T 18883-2002</t>
   </si>
   <si>
-    <t>The Standardisation Administration of China (SAC)</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-36893-2018-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-air</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=7AC3075CD358B4B1E05397BE0A0AC4DE</t>
   </si>
   <si>
     <t>GB 37478-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED luminaires for road and tunnel lighting</t>
   </si>
   <si>
     <t>This policy covers LED luminaires for road and tunnel lighting.</t>
   </si>
   <si>
     <t>Streetlighting</t>
   </si>
   <si>
-    <t>May 2021</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-37478-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CBB0E10E05397BE0A0A5BBB</t>
   </si>
   <si>
     <t>GB 38383-2019 The minimum allowable values of the energy, water consumption, and grades for dishwashers</t>
   </si>
   <si>
     <t>This policy covers dishwashers.</t>
   </si>
   <si>
     <t>Dishwashers</t>
   </si>
   <si>
     <t>Electricity, Water</t>
   </si>
   <si>
     <t>GB/T 20290-2016; QB/T 1520-2013</t>
   </si>
   <si>
     <t>Energy Efficiency, Water Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-38383-2019-minimum-allowable-values-energy-water-consumption-and-grades-dishwashers</t>
@@ -729,96 +854,128 @@
   <si>
     <t>GB/T 6952; GB/T 9195; GB/T 20810; GB 25502</t>
   </si>
   <si>
     <t>Water Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-38448-2019-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FFFA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 38448-2025 Minimum allowable values and grades of the energy efficiency and water efficiency for smart toilets</t>
   </si>
   <si>
     <t>This standard revises energy efficiency and water efficiency standards and rating for smart toilets. It replaces GB 38448-2019 and will be effective starting April 2027.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-38448-2025-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency-0</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=3B49408EC3850811E06397BE0A0A2D54</t>
   </si>
   <si>
+    <t>The standard raises energy efficiency and water efficiency for smart toilets. It will replace GB 38448-2019 and be effective starting April 2027.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-38448-2025-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency</t>
+  </si>
+  <si>
     <t>GB 39177-2020 Minimum allowable values of energy efficiency and energy efficiency grades for electric pressure cookers</t>
   </si>
   <si>
     <t>MEPS for electric pressure cookers</t>
   </si>
   <si>
     <t>Kitchen</t>
   </si>
   <si>
     <t>GB 39177-2020</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-39177-2020-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=AB2CA7A65EF23FD1E05397BE0A0A98CA</t>
   </si>
   <si>
+    <t>GB28381-2026: Minimum allowable values of energy efficiency and energy efficiency grades for blowers</t>
+  </si>
+  <si>
+    <t>This document specifies the energy efficiency grades, technical requirements, and test methods for turbo blowers and positive displacement blowers.
+This document applies to general-purpose blowers conveying air with a discharge pressure (gauge) of 30 kPa–200 kPa, or an overall pressure ratio of 1.3–3.0, including:
+Mechanically supported centrifugal blowers with an inlet flow rate of 500 m³/h–1,000,000 m³/h;
+Axial flow blowers with an inlet flow rate of 60,000 m³/h–1,000,000 m³/h;
+Suspension centrifugal blowers with an inlet flow rate of 500 m³/h–400,000 m³/h.
+This document applies to single-stage Roots blowers conveying air with an inlet temperature no higher than 45 °C and a standardized volumetric flow rate of 1 m³/min–1,250 m³/min, including:
+Positive-pressure Roots blowers with a pressure rise of 9.8 kPa–98 kPa;
+Negative-pressure Roots blowers with a pressure rise of 9.8 kPa–49 kPa.
+This document applies to screw blowers conveying air with a standardized volumetric flow rate of 2 m³/min–200 m³/min and a pressure rise of 39.2 kPa–245 kPa.</t>
+  </si>
+  <si>
+    <t>Motor Driven Equipment</t>
+  </si>
+  <si>
+    <t>June 2026</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); National Standardization Adm…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb28381-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4E648C80B6AB7D11E06397BE0A0ADEF1</t>
+  </si>
+  <si>
     <t>GB30720—2025 Minimum allowable values of energy efficiency and energy efficiency grades for gas cooking appliances</t>
   </si>
   <si>
     <t>This revised energy efficiency standards and grades apply to household gas stoves and integrated stoves using utility gas with a rated heat load not exceeding 5.23 kW, and commercial cooking stoves with a rated heat load not exceeding 60 kW, large pot stoves with a rated heat load not exceeding 80 kW, and water-jacketed or steam-generating steam cabinets and steam generators with a rated heat load not exceeding 80 kW.</t>
   </si>
   <si>
     <t>Steam Cookers, LPG Stoves, Cooktops or Hobs</t>
   </si>
   <si>
     <t>Cookstoves, Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb30720-2025-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-gas</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=301E0388CB71788DE06397BE0A0AE1B4</t>
   </si>
   <si>
     <t>Guide on Minimum Energy Performance Standard (Meps) Requirement for Washing Machine (Amendment 1)</t>
   </si>
   <si>
     <t>This guide specifies minimum energy performance standard (MEPS) and energy labeling requirements of washing machines for households use, with or without heating devices utilizing cold and/or hot water supply.</t>
   </si>
   <si>
     <t>Malaysia</t>
-  </si>
-[...1 lines deleted...]
-    <t>Washing Machines</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>New, Superseded</t>
   </si>
   <si>
     <t>February 2021</t>
   </si>
   <si>
     <t>IEC 60456: 2010, MS IEC 60456: 2012</t>
   </si>
   <si>
     <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/guide-minimum-energy-performance-standard-meps-requirement-washing-machine-amendment-1</t>
   </si>
   <si>
     <t>https://www.st.gov.my/en/contents/files/download/95/Guide_on_MEPS_for_Washing_Machine.pdf</t>
   </si>
   <si>
     <t>Guide On Minimum Energy Performance Standard Requirements for Air Conditioner with Cooling Capacity ≤ 7.1kw</t>
   </si>
@@ -1522,61 +1679,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P55"/>
+  <dimension ref="A1:P64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="224.088" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="241.798" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="970.763" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="91.978" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="194.524" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="359.769" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -1994,2294 +2151,2726 @@
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
         <v>26</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
         <v>69</v>
       </c>
       <c r="P9" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>71</v>
       </c>
       <c r="B10" t="s">
         <v>72</v>
       </c>
       <c r="C10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
+        <v>52</v>
+      </c>
+      <c r="H10">
+        <v>2017</v>
+      </c>
+      <c r="I10"/>
+      <c r="J10" t="s">
+        <v>23</v>
+      </c>
+      <c r="K10" t="s">
+        <v>24</v>
+      </c>
+      <c r="L10" t="s">
+        <v>74</v>
+      </c>
+      <c r="M10" t="s">
         <v>75</v>
       </c>
-      <c r="H10">
-[...5 lines deleted...]
-      <c r="J10" t="s">
+      <c r="N10" t="s">
+        <v>27</v>
+      </c>
+      <c r="O10" t="s">
         <v>76</v>
       </c>
-      <c r="K10" t="s">
-[...3 lines deleted...]
-      <c r="M10" t="s">
+      <c r="P10" t="s">
         <v>77</v>
-      </c>
-[...7 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>78</v>
+      </c>
+      <c r="B11" t="s">
+        <v>79</v>
+      </c>
+      <c r="C11" t="s">
         <v>80</v>
       </c>
-      <c r="B11" t="s">
+      <c r="D11" t="s">
         <v>81</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="E11" t="s">
+        <v>20</v>
+      </c>
+      <c r="F11" t="s">
+        <v>33</v>
+      </c>
+      <c r="G11" t="s">
+        <v>34</v>
+      </c>
+      <c r="H11">
+        <v>1995</v>
+      </c>
+      <c r="I11">
+        <v>2012</v>
+      </c>
+      <c r="J11" t="s">
         <v>82</v>
       </c>
-      <c r="E11" t="s">
+      <c r="K11" t="s">
         <v>83</v>
       </c>
-      <c r="F11" t="s">
-[...2 lines deleted...]
-      <c r="G11" t="s">
+      <c r="L11" t="s">
         <v>84</v>
       </c>
-      <c r="H11">
-[...9 lines deleted...]
-      <c r="L11" t="s">
+      <c r="M11"/>
+      <c r="N11" t="s">
+        <v>27</v>
+      </c>
+      <c r="O11" t="s">
         <v>85</v>
       </c>
-      <c r="M11" t="s">
+      <c r="P11" t="s">
         <v>86</v>
-      </c>
-[...7 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>87</v>
+      </c>
+      <c r="B12" t="s">
+        <v>88</v>
+      </c>
+      <c r="C12" t="s">
         <v>89</v>
       </c>
-      <c r="B12" t="s">
+      <c r="D12" t="s">
         <v>90</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>52</v>
+        <v>91</v>
       </c>
       <c r="H12">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I12"/>
+        <v>2009</v>
+      </c>
+      <c r="I12">
+        <v>2019</v>
+      </c>
       <c r="J12" t="s">
-        <v>23</v>
+        <v>92</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12" t="s">
         <v>93</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
         <v>94</v>
       </c>
       <c r="P12" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>96</v>
       </c>
       <c r="B13" t="s">
         <v>97</v>
       </c>
       <c r="C13" t="s">
         <v>98</v>
       </c>
       <c r="D13" t="s">
-        <v>99</v>
+        <v>81</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="H13">
-        <v>2007</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I13"/>
       <c r="J13" t="s">
+        <v>82</v>
+      </c>
+      <c r="K13" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13" t="s">
+        <v>27</v>
+      </c>
+      <c r="O13" t="s">
         <v>100</v>
       </c>
-      <c r="K13" t="s">
-[...3 lines deleted...]
-      <c r="M13" t="s">
+      <c r="P13" t="s">
         <v>101</v>
-      </c>
-[...7 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>102</v>
+      </c>
+      <c r="B14" t="s">
+        <v>103</v>
+      </c>
+      <c r="C14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" t="s">
         <v>104</v>
       </c>
-      <c r="B14" t="s">
+      <c r="E14" t="s">
         <v>105</v>
-      </c>
-[...7 lines deleted...]
-        <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>75</v>
+        <v>106</v>
       </c>
       <c r="H14">
-        <v>1989</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I14"/>
       <c r="J14" t="s">
+        <v>23</v>
+      </c>
+      <c r="K14" t="s">
+        <v>24</v>
+      </c>
+      <c r="L14" t="s">
+        <v>107</v>
+      </c>
+      <c r="M14" t="s">
         <v>108</v>
       </c>
-      <c r="K14" t="s">
-[...2 lines deleted...]
-      <c r="L14" t="s">
+      <c r="N14" t="s">
+        <v>27</v>
+      </c>
+      <c r="O14" t="s">
         <v>109</v>
       </c>
-      <c r="M14" t="s">
+      <c r="P14" t="s">
         <v>110</v>
-      </c>
-[...7 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>111</v>
+      </c>
+      <c r="B15" t="s">
+        <v>112</v>
+      </c>
+      <c r="C15" t="s">
         <v>113</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>115</v>
+        <v>8</v>
       </c>
       <c r="H15">
-        <v>1989</v>
+        <v>2007</v>
       </c>
       <c r="I15">
         <v>2025</v>
       </c>
       <c r="J15" t="s">
+        <v>115</v>
+      </c>
+      <c r="K15" t="s">
+        <v>24</v>
+      </c>
+      <c r="L15"/>
+      <c r="M15" t="s">
         <v>116</v>
       </c>
-      <c r="K15" t="s">
-[...2 lines deleted...]
-      <c r="L15" t="s">
+      <c r="N15" t="s">
+        <v>27</v>
+      </c>
+      <c r="O15" t="s">
         <v>117</v>
       </c>
-      <c r="M15" t="s">
-[...5 lines deleted...]
-      <c r="O15" t="s">
+      <c r="P15" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>119</v>
+      </c>
+      <c r="B16" t="s">
         <v>120</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="D16" t="s">
         <v>122</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>52</v>
+        <v>91</v>
       </c>
       <c r="H16">
         <v>1989</v>
       </c>
       <c r="I16">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="J16" t="s">
         <v>123</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
         <v>124</v>
       </c>
       <c r="M16" t="s">
-        <v>110</v>
+        <v>125</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="P16" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B17" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C17" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D17" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>52</v>
+        <v>130</v>
       </c>
       <c r="H17">
         <v>1989</v>
       </c>
       <c r="I17">
-        <v>2009</v>
+        <v>2025</v>
       </c>
       <c r="J17" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
       <c r="L17" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="M17" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="P17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C18" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
-        <v>52</v>
+        <v>91</v>
       </c>
       <c r="H18">
-        <v>2000</v>
+        <v>1989</v>
       </c>
       <c r="I18">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="J18" t="s">
         <v>123</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="M18" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="P18" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B19" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C19" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D19" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>52</v>
+        <v>8</v>
       </c>
       <c r="H19">
-        <v>2005</v>
+        <v>1989</v>
       </c>
       <c r="I19">
-        <v>2004</v>
+        <v>2026</v>
       </c>
       <c r="J19" t="s">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
-      <c r="L19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L19"/>
       <c r="M19" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="P19" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B20" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="C20" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D20" t="s">
-        <v>136</v>
+        <v>150</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
         <v>52</v>
       </c>
       <c r="H20">
-        <v>2005</v>
+        <v>1989</v>
       </c>
       <c r="I20">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="J20" t="s">
-        <v>123</v>
+        <v>151</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="M20" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="P20" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="B21" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="C21" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D21" t="s">
-        <v>74</v>
+        <v>157</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>152</v>
+        <v>52</v>
       </c>
       <c r="H21">
-        <v>2007</v>
+        <v>1989</v>
       </c>
       <c r="I21">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="J21" t="s">
-        <v>108</v>
+        <v>151</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="M21" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="N21" t="s">
-        <v>154</v>
+        <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="P21" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="B22" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="C22" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D22" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
         <v>52</v>
       </c>
       <c r="H22">
-        <v>2008</v>
+        <v>2000</v>
       </c>
       <c r="I22">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="J22" t="s">
-        <v>123</v>
+        <v>151</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="M22" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="P22" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>167</v>
+      </c>
+      <c r="B23" t="s">
+        <v>168</v>
+      </c>
+      <c r="C23" t="s">
+        <v>121</v>
+      </c>
+      <c r="D23" t="s">
         <v>163</v>
-      </c>
-[...7 lines deleted...]
-        <v>165</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
         <v>52</v>
       </c>
       <c r="H23">
-        <v>2010</v>
+        <v>2005</v>
       </c>
       <c r="I23">
-        <v>2017</v>
+        <v>2004</v>
       </c>
       <c r="J23" t="s">
-        <v>123</v>
+        <v>151</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="M23" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="P23" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B24" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="C24" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D24" t="s">
-        <v>51</v>
+        <v>163</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
-        <v>75</v>
+        <v>52</v>
       </c>
       <c r="H24">
-        <v>2011</v>
+        <v>2005</v>
       </c>
       <c r="I24">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="J24" t="s">
-        <v>123</v>
+        <v>151</v>
       </c>
       <c r="K24" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="L24" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="M24" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="P24" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B25" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C25" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D25" t="s">
-        <v>51</v>
+        <v>90</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
-        <v>8</v>
+        <v>179</v>
       </c>
       <c r="H25">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="I25">
-        <v>2025</v>
+        <v>2013</v>
       </c>
       <c r="J25" t="s">
         <v>123</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="M25" t="s">
-        <v>178</v>
+        <v>139</v>
       </c>
       <c r="N25" t="s">
-        <v>27</v>
+        <v>181</v>
       </c>
       <c r="O25" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="P25" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B26" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C26" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D26" t="s">
-        <v>136</v>
+        <v>186</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" t="s">
         <v>52</v>
       </c>
       <c r="H26">
-        <v>2000</v>
+        <v>2008</v>
       </c>
       <c r="I26">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="J26" t="s">
-        <v>108</v>
+        <v>151</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="M26" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="P26" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="B27" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C27" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D27" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
         <v>21</v>
       </c>
       <c r="G27" t="s">
-        <v>189</v>
+        <v>52</v>
       </c>
       <c r="H27">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="I27">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="J27" t="s">
-        <v>108</v>
+        <v>151</v>
       </c>
       <c r="K27" t="s">
-        <v>190</v>
+        <v>24</v>
       </c>
       <c r="L27" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="M27" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="P27" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B28" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C28" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D28" t="s">
-        <v>196</v>
+        <v>51</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>21</v>
       </c>
       <c r="G28" t="s">
-        <v>75</v>
+        <v>91</v>
       </c>
       <c r="H28">
-        <v>2008</v>
+        <v>2011</v>
       </c>
       <c r="I28">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="J28" t="s">
-        <v>123</v>
+        <v>151</v>
       </c>
       <c r="K28" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L28" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="M28" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="P28" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B29" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C29" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D29" t="s">
-        <v>202</v>
+        <v>51</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>21</v>
       </c>
       <c r="G29" t="s">
-        <v>52</v>
+        <v>8</v>
       </c>
       <c r="H29">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I29"/>
+        <v>2011</v>
+      </c>
+      <c r="I29">
+        <v>2025</v>
+      </c>
       <c r="J29" t="s">
-        <v>123</v>
+        <v>151</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="M29" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="P29" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B30" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C30" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D30" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" t="s">
-        <v>189</v>
+        <v>211</v>
       </c>
       <c r="H30">
-        <v>2020</v>
+        <v>2012</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
       <c r="L30" t="s">
-        <v>166</v>
+        <v>213</v>
       </c>
       <c r="M30" t="s">
-        <v>204</v>
+        <v>214</v>
       </c>
       <c r="N30" t="s">
-        <v>27</v>
+        <v>181</v>
       </c>
       <c r="O30" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="P30" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B31" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="C31" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D31" t="s">
-        <v>215</v>
+        <v>163</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>21</v>
       </c>
       <c r="G31" t="s">
-        <v>189</v>
+        <v>52</v>
       </c>
       <c r="H31">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I31"/>
+        <v>2000</v>
+      </c>
+      <c r="I31">
+        <v>2012</v>
+      </c>
       <c r="J31" t="s">
-        <v>210</v>
+        <v>123</v>
       </c>
       <c r="K31" t="s">
-        <v>216</v>
+        <v>24</v>
       </c>
       <c r="L31" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="M31" t="s">
-        <v>204</v>
+        <v>139</v>
       </c>
       <c r="N31" t="s">
-        <v>218</v>
+        <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="P31" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B32" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C32" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D32" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
-        <v>224</v>
+        <v>8</v>
       </c>
       <c r="H32">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I32"/>
+        <v>2013</v>
+      </c>
+      <c r="I32">
+        <v>2026</v>
+      </c>
       <c r="J32" t="s">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="K32" t="s">
+        <v>24</v>
+      </c>
+      <c r="L32" t="s">
         <v>225</v>
       </c>
-      <c r="L32" t="s">
+      <c r="M32" t="s">
+        <v>139</v>
+      </c>
+      <c r="N32" t="s">
+        <v>27</v>
+      </c>
+      <c r="O32" t="s">
         <v>226</v>
       </c>
-      <c r="M32" t="s">
-[...2 lines deleted...]
-      <c r="N32" t="s">
+      <c r="P32" t="s">
         <v>227</v>
-      </c>
-[...4 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
       <c r="B33" t="s">
-        <v>231</v>
+        <v>223</v>
       </c>
       <c r="C33" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D33" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>21</v>
       </c>
       <c r="G33" t="s">
         <v>8</v>
       </c>
       <c r="H33">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="I33">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J33" t="s">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
       <c r="L33"/>
       <c r="M33" t="s">
-        <v>178</v>
+        <v>139</v>
       </c>
       <c r="N33" t="s">
-        <v>218</v>
+        <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="P33" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="B34" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="C34" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D34" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>21</v>
       </c>
       <c r="G34" t="s">
-        <v>52</v>
+        <v>211</v>
       </c>
       <c r="H34">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I34"/>
+        <v>2014</v>
+      </c>
+      <c r="I34">
+        <v>2015</v>
+      </c>
       <c r="J34" t="s">
         <v>123</v>
       </c>
       <c r="K34" t="s">
-        <v>24</v>
+        <v>232</v>
       </c>
       <c r="L34" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="M34" t="s">
-        <v>110</v>
+        <v>139</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="P34" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="B35" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="C35" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D35" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>21</v>
       </c>
       <c r="G35" t="s">
-        <v>8</v>
+        <v>91</v>
       </c>
       <c r="H35">
-        <v>2014</v>
+        <v>2008</v>
       </c>
       <c r="I35">
-        <v>2025</v>
+        <v>2015</v>
       </c>
       <c r="J35" t="s">
-        <v>123</v>
+        <v>151</v>
       </c>
       <c r="K35" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L35"/>
+        <v>232</v>
+      </c>
+      <c r="L35" t="s">
+        <v>239</v>
+      </c>
       <c r="M35" t="s">
-        <v>178</v>
+        <v>139</v>
       </c>
       <c r="N35" t="s">
-        <v>243</v>
+        <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="P35" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="B36" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="C36" t="s">
-        <v>248</v>
+        <v>121</v>
       </c>
       <c r="D36" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
-        <v>250</v>
+        <v>21</v>
       </c>
       <c r="G36" t="s">
-        <v>251</v>
+        <v>52</v>
       </c>
       <c r="H36">
         <v>2018</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>252</v>
+        <v>151</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="M36" t="s">
-        <v>254</v>
+        <v>214</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>255</v>
+        <v>246</v>
       </c>
       <c r="P36" t="s">
-        <v>256</v>
+        <v>247</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>257</v>
+        <v>248</v>
       </c>
       <c r="B37" t="s">
-        <v>258</v>
+        <v>249</v>
       </c>
       <c r="C37" t="s">
-        <v>248</v>
+        <v>121</v>
       </c>
       <c r="D37" t="s">
-        <v>259</v>
+        <v>250</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
-        <v>250</v>
+        <v>21</v>
       </c>
       <c r="G37" t="s">
-        <v>22</v>
+        <v>211</v>
       </c>
       <c r="H37">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I37"/>
       <c r="J37" t="s">
+        <v>212</v>
+      </c>
+      <c r="K37" t="s">
+        <v>24</v>
+      </c>
+      <c r="L37" t="s">
+        <v>193</v>
+      </c>
+      <c r="M37" t="s">
+        <v>214</v>
+      </c>
+      <c r="N37" t="s">
+        <v>27</v>
+      </c>
+      <c r="O37" t="s">
+        <v>251</v>
+      </c>
+      <c r="P37" t="s">
         <v>252</v>
-      </c>
-[...16 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="B38" t="s">
-        <v>264</v>
+        <v>254</v>
       </c>
       <c r="C38" t="s">
-        <v>248</v>
+        <v>121</v>
       </c>
       <c r="D38" t="s">
-        <v>129</v>
+        <v>255</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>250</v>
+        <v>21</v>
       </c>
       <c r="G38" t="s">
-        <v>251</v>
+        <v>211</v>
       </c>
       <c r="H38">
-        <v>2013</v>
+        <v>2021</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
-        <v>252</v>
+        <v>212</v>
       </c>
       <c r="K38" t="s">
-        <v>24</v>
+        <v>256</v>
       </c>
       <c r="L38" t="s">
-        <v>265</v>
+        <v>257</v>
       </c>
       <c r="M38" t="s">
-        <v>254</v>
+        <v>214</v>
       </c>
       <c r="N38" t="s">
-        <v>27</v>
+        <v>258</v>
       </c>
       <c r="O38" t="s">
-        <v>266</v>
+        <v>259</v>
       </c>
       <c r="P38" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="B39" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="C39" t="s">
-        <v>248</v>
+        <v>121</v>
       </c>
       <c r="D39" t="s">
-        <v>165</v>
+        <v>263</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
-        <v>250</v>
+        <v>21</v>
       </c>
       <c r="G39" t="s">
-        <v>251</v>
+        <v>264</v>
       </c>
       <c r="H39">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>252</v>
+        <v>151</v>
       </c>
       <c r="K39" t="s">
-        <v>24</v>
+        <v>265</v>
       </c>
       <c r="L39" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="M39" t="s">
-        <v>254</v>
+        <v>214</v>
       </c>
       <c r="N39" t="s">
-        <v>27</v>
+        <v>267</v>
       </c>
       <c r="O39" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="P39" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>270</v>
+      </c>
+      <c r="B40" t="s">
+        <v>271</v>
+      </c>
+      <c r="C40" t="s">
+        <v>121</v>
+      </c>
+      <c r="D40" t="s">
+        <v>263</v>
+      </c>
+      <c r="E40" t="s">
+        <v>20</v>
+      </c>
+      <c r="F40" t="s">
+        <v>21</v>
+      </c>
+      <c r="G40" t="s">
+        <v>8</v>
+      </c>
+      <c r="H40">
+        <v>2019</v>
+      </c>
+      <c r="I40">
+        <v>2025</v>
+      </c>
+      <c r="J40" t="s">
+        <v>151</v>
+      </c>
+      <c r="K40" t="s">
+        <v>24</v>
+      </c>
+      <c r="L40"/>
+      <c r="M40" t="s">
+        <v>205</v>
+      </c>
+      <c r="N40" t="s">
+        <v>258</v>
+      </c>
+      <c r="O40" t="s">
+        <v>272</v>
+      </c>
+      <c r="P40" t="s">
         <v>273</v>
-      </c>
-[...43 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>278</v>
+        <v>270</v>
       </c>
       <c r="B41" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="C41" t="s">
-        <v>248</v>
+        <v>121</v>
       </c>
       <c r="D41" t="s">
-        <v>68</v>
+        <v>263</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
-        <v>250</v>
+        <v>21</v>
       </c>
       <c r="G41" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="H41">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="I41">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="J41" t="s">
-        <v>252</v>
+        <v>115</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
-      <c r="L41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L41"/>
       <c r="M41" t="s">
-        <v>254</v>
+        <v>205</v>
       </c>
       <c r="N41" t="s">
-        <v>27</v>
+        <v>258</v>
       </c>
       <c r="O41" t="s">
-        <v>281</v>
+        <v>275</v>
       </c>
       <c r="P41" t="s">
-        <v>282</v>
+        <v>273</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="B42" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="C42" t="s">
-        <v>285</v>
+        <v>121</v>
       </c>
       <c r="D42" t="s">
-        <v>286</v>
+        <v>278</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="G42" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H42">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I42"/>
       <c r="J42" t="s">
-        <v>287</v>
+        <v>151</v>
       </c>
       <c r="K42" t="s">
         <v>24</v>
       </c>
-      <c r="L42"/>
+      <c r="L42" t="s">
+        <v>279</v>
+      </c>
       <c r="M42" t="s">
-        <v>288</v>
+        <v>125</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>289</v>
+        <v>280</v>
       </c>
       <c r="P42" t="s">
-        <v>290</v>
+        <v>281</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>291</v>
+        <v>282</v>
       </c>
       <c r="B43" t="s">
-        <v>292</v>
+        <v>283</v>
       </c>
       <c r="C43" t="s">
-        <v>285</v>
+        <v>121</v>
       </c>
       <c r="D43" t="s">
-        <v>293</v>
+        <v>284</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
         <v>21</v>
       </c>
       <c r="G43" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H43">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="I43">
-        <v>2019</v>
+        <v>2026</v>
       </c>
       <c r="J43" t="s">
+        <v>285</v>
+      </c>
+      <c r="K43" t="s">
+        <v>24</v>
+      </c>
+      <c r="L43"/>
+      <c r="M43" t="s">
+        <v>286</v>
+      </c>
+      <c r="N43" t="s">
+        <v>181</v>
+      </c>
+      <c r="O43" t="s">
         <v>287</v>
       </c>
-      <c r="K43" t="s">
-[...5 lines deleted...]
-      <c r="M43" t="s">
+      <c r="P43" t="s">
         <v>288</v>
-      </c>
-[...7 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>297</v>
+        <v>289</v>
       </c>
       <c r="B44" t="s">
-        <v>298</v>
+        <v>290</v>
       </c>
       <c r="C44" t="s">
-        <v>285</v>
+        <v>121</v>
       </c>
       <c r="D44" t="s">
-        <v>107</v>
+        <v>291</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
         <v>21</v>
       </c>
       <c r="G44" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H44">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="I44">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="J44" t="s">
-        <v>287</v>
+        <v>151</v>
       </c>
       <c r="K44" t="s">
         <v>24</v>
       </c>
-      <c r="L44" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L44"/>
       <c r="M44" t="s">
-        <v>288</v>
+        <v>205</v>
       </c>
       <c r="N44" t="s">
-        <v>27</v>
+        <v>292</v>
       </c>
       <c r="O44" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="P44" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>295</v>
+      </c>
+      <c r="B45" t="s">
+        <v>296</v>
+      </c>
+      <c r="C45" t="s">
+        <v>297</v>
+      </c>
+      <c r="D45" t="s">
+        <v>137</v>
+      </c>
+      <c r="E45" t="s">
+        <v>20</v>
+      </c>
+      <c r="F45" t="s">
+        <v>298</v>
+      </c>
+      <c r="G45" t="s">
+        <v>299</v>
+      </c>
+      <c r="H45">
+        <v>2018</v>
+      </c>
+      <c r="I45"/>
+      <c r="J45" t="s">
+        <v>300</v>
+      </c>
+      <c r="K45" t="s">
+        <v>24</v>
+      </c>
+      <c r="L45" t="s">
+        <v>301</v>
+      </c>
+      <c r="M45" t="s">
         <v>302</v>
       </c>
-      <c r="B45" t="s">
+      <c r="N45" t="s">
+        <v>27</v>
+      </c>
+      <c r="O45" t="s">
         <v>303</v>
       </c>
-      <c r="C45" t="s">
-[...26 lines deleted...]
-      <c r="L45" t="s">
+      <c r="P45" t="s">
         <v>304</v>
-      </c>
-[...10 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>305</v>
+      </c>
+      <c r="B46" t="s">
         <v>306</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s">
+        <v>297</v>
+      </c>
+      <c r="D46" t="s">
         <v>307</v>
       </c>
-      <c r="C46" t="s">
+      <c r="E46" t="s">
+        <v>20</v>
+      </c>
+      <c r="F46" t="s">
+        <v>298</v>
+      </c>
+      <c r="G46" t="s">
+        <v>22</v>
+      </c>
+      <c r="H46">
+        <v>2015</v>
+      </c>
+      <c r="I46">
+        <v>2018</v>
+      </c>
+      <c r="J46" t="s">
+        <v>300</v>
+      </c>
+      <c r="K46" t="s">
+        <v>24</v>
+      </c>
+      <c r="L46" t="s">
         <v>308</v>
       </c>
-      <c r="D46" t="s">
-[...21 lines deleted...]
-      <c r="L46" t="s">
+      <c r="M46" t="s">
+        <v>302</v>
+      </c>
+      <c r="N46" t="s">
+        <v>27</v>
+      </c>
+      <c r="O46" t="s">
         <v>309</v>
       </c>
-      <c r="M46" t="s">
+      <c r="P46" t="s">
         <v>310</v>
-      </c>
-[...7 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="B47" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="C47" t="s">
-        <v>308</v>
+        <v>297</v>
       </c>
       <c r="D47" t="s">
-        <v>315</v>
+        <v>157</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="G47" t="s">
-        <v>22</v>
+        <v>299</v>
       </c>
       <c r="H47">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="I47"/>
       <c r="J47" t="s">
-        <v>23</v>
+        <v>300</v>
       </c>
       <c r="K47" t="s">
         <v>24</v>
       </c>
       <c r="L47" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="M47" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="N47" t="s">
         <v>27</v>
       </c>
       <c r="O47" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="P47" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>316</v>
+      </c>
+      <c r="B48" t="s">
+        <v>317</v>
+      </c>
+      <c r="C48" t="s">
+        <v>297</v>
+      </c>
+      <c r="D48" t="s">
+        <v>192</v>
+      </c>
+      <c r="E48" t="s">
+        <v>20</v>
+      </c>
+      <c r="F48" t="s">
+        <v>298</v>
+      </c>
+      <c r="G48" t="s">
+        <v>299</v>
+      </c>
+      <c r="H48">
+        <v>2020</v>
+      </c>
+      <c r="I48"/>
+      <c r="J48" t="s">
+        <v>300</v>
+      </c>
+      <c r="K48" t="s">
+        <v>24</v>
+      </c>
+      <c r="L48" t="s">
+        <v>318</v>
+      </c>
+      <c r="M48" t="s">
+        <v>302</v>
+      </c>
+      <c r="N48" t="s">
+        <v>27</v>
+      </c>
+      <c r="O48" t="s">
         <v>319</v>
       </c>
-      <c r="B48" t="s">
+      <c r="P48" t="s">
         <v>320</v>
-      </c>
-[...38 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="B49" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="C49" t="s">
-        <v>321</v>
+        <v>297</v>
       </c>
       <c r="D49" t="s">
-        <v>328</v>
+        <v>122</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="G49" t="s">
         <v>22</v>
       </c>
       <c r="H49">
-        <v>1994</v>
+        <v>2015</v>
       </c>
       <c r="I49">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="J49" t="s">
-        <v>329</v>
+        <v>300</v>
       </c>
       <c r="K49" t="s">
         <v>24</v>
       </c>
       <c r="L49" t="s">
-        <v>330</v>
+        <v>323</v>
       </c>
       <c r="M49" t="s">
-        <v>323</v>
+        <v>302</v>
       </c>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>331</v>
+        <v>324</v>
       </c>
       <c r="P49" t="s">
-        <v>332</v>
+        <v>325</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>333</v>
+        <v>326</v>
       </c>
       <c r="B50" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="C50" t="s">
-        <v>321</v>
+        <v>297</v>
       </c>
       <c r="D50" t="s">
-        <v>335</v>
+        <v>68</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="G50" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H50">
-        <v>2002</v>
+        <v>2015</v>
       </c>
       <c r="I50">
-        <v>2007</v>
+        <v>2019</v>
       </c>
       <c r="J50" t="s">
-        <v>287</v>
+        <v>300</v>
       </c>
       <c r="K50" t="s">
         <v>24</v>
       </c>
       <c r="L50" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="M50" t="s">
-        <v>323</v>
+        <v>302</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
-        <v>337</v>
+        <v>329</v>
       </c>
       <c r="P50" t="s">
-        <v>338</v>
+        <v>330</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>339</v>
+        <v>331</v>
       </c>
       <c r="B51" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="C51" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="D51" t="s">
-        <v>341</v>
+        <v>334</v>
       </c>
       <c r="E51" t="s">
         <v>20</v>
       </c>
       <c r="F51" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G51" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="H51">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="I51">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="J51" t="s">
-        <v>287</v>
+        <v>335</v>
       </c>
       <c r="K51" t="s">
         <v>24</v>
       </c>
-      <c r="L51" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L51"/>
       <c r="M51" t="s">
-        <v>323</v>
+        <v>336</v>
       </c>
       <c r="N51" t="s">
-        <v>154</v>
+        <v>27</v>
       </c>
       <c r="O51" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="P51" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="B52" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="C52" t="s">
-        <v>347</v>
+        <v>333</v>
       </c>
       <c r="D52" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
       <c r="F52" t="s">
         <v>21</v>
       </c>
       <c r="G52" t="s">
         <v>22</v>
       </c>
       <c r="H52">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="I52">
         <v>2019</v>
       </c>
       <c r="J52" t="s">
-        <v>349</v>
+        <v>335</v>
       </c>
       <c r="K52" t="s">
-        <v>350</v>
-[...1 lines deleted...]
-      <c r="L52"/>
+        <v>24</v>
+      </c>
+      <c r="L52" t="s">
+        <v>342</v>
+      </c>
       <c r="M52" t="s">
-        <v>351</v>
+        <v>336</v>
       </c>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
-        <v>352</v>
+        <v>343</v>
       </c>
       <c r="P52" t="s">
-        <v>353</v>
+        <v>344</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>354</v>
+        <v>345</v>
       </c>
       <c r="B53" t="s">
-        <v>355</v>
+        <v>346</v>
       </c>
       <c r="C53" t="s">
-        <v>347</v>
+        <v>333</v>
       </c>
       <c r="D53" t="s">
-        <v>68</v>
+        <v>122</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
       <c r="F53" t="s">
         <v>21</v>
       </c>
       <c r="G53" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H53">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="I53">
-        <v>2015</v>
+        <v>2022</v>
       </c>
       <c r="J53" t="s">
-        <v>356</v>
+        <v>335</v>
       </c>
       <c r="K53" t="s">
         <v>24</v>
       </c>
-      <c r="L53"/>
+      <c r="L53" t="s">
+        <v>347</v>
+      </c>
       <c r="M53" t="s">
-        <v>351</v>
+        <v>336</v>
       </c>
       <c r="N53" t="s">
         <v>27</v>
       </c>
       <c r="O53" t="s">
-        <v>357</v>
+        <v>348</v>
       </c>
       <c r="P53" t="s">
-        <v>358</v>
+        <v>349</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="B54" t="s">
-        <v>360</v>
+        <v>351</v>
       </c>
       <c r="C54" t="s">
-        <v>361</v>
+        <v>333</v>
       </c>
       <c r="D54" t="s">
-        <v>107</v>
+        <v>307</v>
       </c>
       <c r="E54" t="s">
         <v>20</v>
       </c>
       <c r="F54" t="s">
         <v>21</v>
       </c>
       <c r="G54" t="s">
-        <v>251</v>
+        <v>22</v>
       </c>
       <c r="H54">
-        <v>2004</v>
-[...1 lines deleted...]
-      <c r="I54"/>
+        <v>2011</v>
+      </c>
+      <c r="I54">
+        <v>2022</v>
+      </c>
       <c r="J54" t="s">
-        <v>362</v>
+        <v>335</v>
       </c>
       <c r="K54" t="s">
         <v>24</v>
       </c>
       <c r="L54" t="s">
-        <v>363</v>
+        <v>352</v>
       </c>
       <c r="M54" t="s">
-        <v>364</v>
+        <v>336</v>
       </c>
       <c r="N54" t="s">
         <v>27</v>
       </c>
       <c r="O54" t="s">
-        <v>365</v>
+        <v>353</v>
       </c>
       <c r="P54" t="s">
-        <v>366</v>
+        <v>344</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>367</v>
+        <v>354</v>
       </c>
       <c r="B55" t="s">
-        <v>368</v>
+        <v>355</v>
       </c>
       <c r="C55" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="D55" t="s">
-        <v>369</v>
+        <v>122</v>
       </c>
       <c r="E55" t="s">
-        <v>83</v>
+        <v>20</v>
       </c>
       <c r="F55" t="s">
-        <v>21</v>
+        <v>298</v>
       </c>
       <c r="G55" t="s">
-        <v>84</v>
+        <v>106</v>
       </c>
       <c r="H55">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="I55"/>
       <c r="J55" t="s">
+        <v>23</v>
+      </c>
+      <c r="K55" t="s">
+        <v>24</v>
+      </c>
+      <c r="L55" t="s">
+        <v>357</v>
+      </c>
+      <c r="M55" t="s">
+        <v>358</v>
+      </c>
+      <c r="N55" t="s">
+        <v>27</v>
+      </c>
+      <c r="O55" t="s">
+        <v>359</v>
+      </c>
+      <c r="P55" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16">
+      <c r="A56" t="s">
+        <v>361</v>
+      </c>
+      <c r="B56" t="s">
         <v>362</v>
       </c>
-      <c r="K55" t="s">
-[...3 lines deleted...]
-      <c r="M55" t="s">
+      <c r="C56" t="s">
+        <v>356</v>
+      </c>
+      <c r="D56" t="s">
+        <v>363</v>
+      </c>
+      <c r="E56" t="s">
+        <v>20</v>
+      </c>
+      <c r="F56" t="s">
+        <v>298</v>
+      </c>
+      <c r="G56" t="s">
+        <v>22</v>
+      </c>
+      <c r="H56">
+        <v>2021</v>
+      </c>
+      <c r="I56"/>
+      <c r="J56" t="s">
+        <v>23</v>
+      </c>
+      <c r="K56" t="s">
+        <v>24</v>
+      </c>
+      <c r="L56" t="s">
         <v>364</v>
       </c>
-      <c r="N55" t="s">
-[...2 lines deleted...]
-      <c r="O55" t="s">
+      <c r="M56" t="s">
+        <v>358</v>
+      </c>
+      <c r="N56" t="s">
+        <v>27</v>
+      </c>
+      <c r="O56" t="s">
+        <v>365</v>
+      </c>
+      <c r="P56" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16">
+      <c r="A57" t="s">
+        <v>367</v>
+      </c>
+      <c r="B57" t="s">
+        <v>368</v>
+      </c>
+      <c r="C57" t="s">
+        <v>369</v>
+      </c>
+      <c r="D57" t="s">
         <v>370</v>
       </c>
-      <c r="P55" t="s">
+      <c r="E57" t="s">
+        <v>20</v>
+      </c>
+      <c r="F57" t="s">
+        <v>21</v>
+      </c>
+      <c r="G57" t="s">
+        <v>22</v>
+      </c>
+      <c r="H57">
+        <v>1997</v>
+      </c>
+      <c r="I57">
+        <v>2005</v>
+      </c>
+      <c r="J57" t="s">
+        <v>335</v>
+      </c>
+      <c r="K57" t="s">
+        <v>24</v>
+      </c>
+      <c r="L57"/>
+      <c r="M57" t="s">
         <v>371</v>
+      </c>
+      <c r="N57" t="s">
+        <v>181</v>
+      </c>
+      <c r="O57" t="s">
+        <v>372</v>
+      </c>
+      <c r="P57" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16">
+      <c r="A58" t="s">
+        <v>374</v>
+      </c>
+      <c r="B58" t="s">
+        <v>375</v>
+      </c>
+      <c r="C58" t="s">
+        <v>369</v>
+      </c>
+      <c r="D58" t="s">
+        <v>376</v>
+      </c>
+      <c r="E58" t="s">
+        <v>20</v>
+      </c>
+      <c r="F58" t="s">
+        <v>298</v>
+      </c>
+      <c r="G58" t="s">
+        <v>22</v>
+      </c>
+      <c r="H58">
+        <v>1994</v>
+      </c>
+      <c r="I58">
+        <v>2014</v>
+      </c>
+      <c r="J58" t="s">
+        <v>377</v>
+      </c>
+      <c r="K58" t="s">
+        <v>24</v>
+      </c>
+      <c r="L58" t="s">
+        <v>378</v>
+      </c>
+      <c r="M58" t="s">
+        <v>371</v>
+      </c>
+      <c r="N58" t="s">
+        <v>27</v>
+      </c>
+      <c r="O58" t="s">
+        <v>379</v>
+      </c>
+      <c r="P58" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16">
+      <c r="A59" t="s">
+        <v>381</v>
+      </c>
+      <c r="B59" t="s">
+        <v>382</v>
+      </c>
+      <c r="C59" t="s">
+        <v>369</v>
+      </c>
+      <c r="D59" t="s">
+        <v>383</v>
+      </c>
+      <c r="E59" t="s">
+        <v>20</v>
+      </c>
+      <c r="F59" t="s">
+        <v>298</v>
+      </c>
+      <c r="G59" t="s">
+        <v>22</v>
+      </c>
+      <c r="H59">
+        <v>2002</v>
+      </c>
+      <c r="I59">
+        <v>2007</v>
+      </c>
+      <c r="J59" t="s">
+        <v>335</v>
+      </c>
+      <c r="K59" t="s">
+        <v>24</v>
+      </c>
+      <c r="L59" t="s">
+        <v>384</v>
+      </c>
+      <c r="M59" t="s">
+        <v>371</v>
+      </c>
+      <c r="N59" t="s">
+        <v>27</v>
+      </c>
+      <c r="O59" t="s">
+        <v>385</v>
+      </c>
+      <c r="P59" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16">
+      <c r="A60" t="s">
+        <v>387</v>
+      </c>
+      <c r="B60" t="s">
+        <v>388</v>
+      </c>
+      <c r="C60" t="s">
+        <v>369</v>
+      </c>
+      <c r="D60" t="s">
+        <v>389</v>
+      </c>
+      <c r="E60" t="s">
+        <v>20</v>
+      </c>
+      <c r="F60" t="s">
+        <v>21</v>
+      </c>
+      <c r="G60" t="s">
+        <v>91</v>
+      </c>
+      <c r="H60">
+        <v>2010</v>
+      </c>
+      <c r="I60">
+        <v>2016</v>
+      </c>
+      <c r="J60" t="s">
+        <v>335</v>
+      </c>
+      <c r="K60" t="s">
+        <v>24</v>
+      </c>
+      <c r="L60" t="s">
+        <v>390</v>
+      </c>
+      <c r="M60" t="s">
+        <v>371</v>
+      </c>
+      <c r="N60" t="s">
+        <v>181</v>
+      </c>
+      <c r="O60" t="s">
+        <v>391</v>
+      </c>
+      <c r="P60" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16">
+      <c r="A61" t="s">
+        <v>393</v>
+      </c>
+      <c r="B61" t="s">
+        <v>394</v>
+      </c>
+      <c r="C61" t="s">
+        <v>395</v>
+      </c>
+      <c r="D61" t="s">
+        <v>396</v>
+      </c>
+      <c r="E61" t="s">
+        <v>20</v>
+      </c>
+      <c r="F61" t="s">
+        <v>21</v>
+      </c>
+      <c r="G61" t="s">
+        <v>22</v>
+      </c>
+      <c r="H61">
+        <v>2010</v>
+      </c>
+      <c r="I61">
+        <v>2019</v>
+      </c>
+      <c r="J61" t="s">
+        <v>397</v>
+      </c>
+      <c r="K61" t="s">
+        <v>398</v>
+      </c>
+      <c r="L61"/>
+      <c r="M61" t="s">
+        <v>399</v>
+      </c>
+      <c r="N61" t="s">
+        <v>27</v>
+      </c>
+      <c r="O61" t="s">
+        <v>400</v>
+      </c>
+      <c r="P61" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16">
+      <c r="A62" t="s">
+        <v>402</v>
+      </c>
+      <c r="B62" t="s">
+        <v>403</v>
+      </c>
+      <c r="C62" t="s">
+        <v>395</v>
+      </c>
+      <c r="D62" t="s">
+        <v>68</v>
+      </c>
+      <c r="E62" t="s">
+        <v>20</v>
+      </c>
+      <c r="F62" t="s">
+        <v>21</v>
+      </c>
+      <c r="G62" t="s">
+        <v>52</v>
+      </c>
+      <c r="H62">
+        <v>2012</v>
+      </c>
+      <c r="I62">
+        <v>2015</v>
+      </c>
+      <c r="J62" t="s">
+        <v>404</v>
+      </c>
+      <c r="K62" t="s">
+        <v>24</v>
+      </c>
+      <c r="L62"/>
+      <c r="M62" t="s">
+        <v>399</v>
+      </c>
+      <c r="N62" t="s">
+        <v>27</v>
+      </c>
+      <c r="O62" t="s">
+        <v>405</v>
+      </c>
+      <c r="P62" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="63" spans="1:16">
+      <c r="A63" t="s">
+        <v>407</v>
+      </c>
+      <c r="B63" t="s">
+        <v>408</v>
+      </c>
+      <c r="C63" t="s">
+        <v>409</v>
+      </c>
+      <c r="D63" t="s">
+        <v>122</v>
+      </c>
+      <c r="E63" t="s">
+        <v>20</v>
+      </c>
+      <c r="F63" t="s">
+        <v>21</v>
+      </c>
+      <c r="G63" t="s">
+        <v>299</v>
+      </c>
+      <c r="H63">
+        <v>2004</v>
+      </c>
+      <c r="I63"/>
+      <c r="J63" t="s">
+        <v>410</v>
+      </c>
+      <c r="K63" t="s">
+        <v>24</v>
+      </c>
+      <c r="L63" t="s">
+        <v>411</v>
+      </c>
+      <c r="M63" t="s">
+        <v>412</v>
+      </c>
+      <c r="N63" t="s">
+        <v>27</v>
+      </c>
+      <c r="O63" t="s">
+        <v>413</v>
+      </c>
+      <c r="P63" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16">
+      <c r="A64" t="s">
+        <v>415</v>
+      </c>
+      <c r="B64" t="s">
+        <v>416</v>
+      </c>
+      <c r="C64" t="s">
+        <v>409</v>
+      </c>
+      <c r="D64" t="s">
+        <v>417</v>
+      </c>
+      <c r="E64" t="s">
+        <v>105</v>
+      </c>
+      <c r="F64" t="s">
+        <v>21</v>
+      </c>
+      <c r="G64" t="s">
+        <v>106</v>
+      </c>
+      <c r="H64">
+        <v>2014</v>
+      </c>
+      <c r="I64"/>
+      <c r="J64" t="s">
+        <v>410</v>
+      </c>
+      <c r="K64" t="s">
+        <v>24</v>
+      </c>
+      <c r="L64"/>
+      <c r="M64" t="s">
+        <v>412</v>
+      </c>
+      <c r="N64" t="s">
+        <v>27</v>
+      </c>
+      <c r="O64" t="s">
+        <v>418</v>
+      </c>
+      <c r="P64" t="s">
+        <v>419</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">