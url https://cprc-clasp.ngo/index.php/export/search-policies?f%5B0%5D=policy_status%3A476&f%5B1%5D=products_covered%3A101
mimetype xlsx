--- v0 (2025-11-10)
+++ v1 (2026-05-19)
@@ -12,51 +12,142 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="0"/>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+  <si>
+    <t>Policy</t>
+  </si>
+  <si>
+    <t>Description</t>
+  </si>
+  <si>
+    <t>Geography</t>
+  </si>
+  <si>
+    <t>Products Type</t>
+  </si>
+  <si>
+    <t>Policy Approach</t>
+  </si>
+  <si>
+    <t>Policy Instrument</t>
+  </si>
+  <si>
+    <t>Policy Status</t>
+  </si>
+  <si>
+    <t>Adopted</t>
+  </si>
+  <si>
+    <t>Revised</t>
+  </si>
+  <si>
+    <t>Updated by CLASP</t>
+  </si>
+  <si>
+    <t>Fuel Types</t>
+  </si>
+  <si>
+    <t>Test Method Applied</t>
+  </si>
+  <si>
+    <t>Responsible Agency</t>
+  </si>
+  <si>
+    <t>Related Topics</t>
+  </si>
+  <si>
+    <t>Permalink</t>
+  </si>
+  <si>
+    <t>Source</t>
+  </si>
+  <si>
+    <t>GB 12021.4-2013 The maximum allowable values of the energy water consumption and grades for household electric washing machines</t>
+  </si>
+  <si>
+    <t>Applies to household electric washing machines with washing capacity no larger than 13kg. Does NOT apply to washing machines with rated wash capacity below 1.0kg or single tub washing machines without centrifugal drying functions; Does NOT apply to agitator-type washing machines. For washing and drying machines; only washing functions will be assessed.</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised, To Be Superseded</t>
+  </si>
+  <si>
+    <t>June 2021</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>GB/T 4288 2008 GB 12021.4-2013</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-120214-2013-maximum-allowable-values-energy-water-consumption-and-grades-household</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E6BED3A7E05397BE0A0AB82A</t>
+  </si>
+</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -358,61 +449,177 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A1"/>
+  <dimension ref="A1:P2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="9.10" bestFit="true" style="0"/>
+    <col min="1" max="1" width="150.963" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="418.755" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="150.963" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="94.263" bestFit="true" customWidth="true" style="0"/>
   </cols>
-  <sheetData/>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E2" t="s">
+        <v>20</v>
+      </c>
+      <c r="F2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H2">
+        <v>1989</v>
+      </c>
+      <c r="I2">
+        <v>2013</v>
+      </c>
+      <c r="J2" t="s">
+        <v>23</v>
+      </c>
+      <c r="K2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L2" t="s">
+        <v>25</v>
+      </c>
+      <c r="M2" t="s">
+        <v>26</v>
+      </c>
+      <c r="N2" t="s">
+        <v>27</v>
+      </c>
+      <c r="O2" t="s">
+        <v>28</v>
+      </c>
+      <c r="P2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+  </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>