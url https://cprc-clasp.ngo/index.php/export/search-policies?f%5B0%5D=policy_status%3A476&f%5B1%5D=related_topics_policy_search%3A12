--- v0 (2025-12-26)
+++ v1 (2026-07-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -102,50 +102,77 @@
     <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>Revised, To Be Superseded</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>GB 20943-2013</t>
   </si>
   <si>
     <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-20943-2013-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E686D3A7E05397BE0A0AB82A</t>
+  </si>
+  <si>
+    <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
+  </si>
+  <si>
+    <t>This policy covers centrifugal blowers.</t>
+  </si>
+  <si>
+    <t>Industrial Blowers</t>
+  </si>
+  <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
+    <t>May 2021</t>
+  </si>
+  <si>
+    <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
+  </si>
+  <si>
+    <t>The Standardisation Administration of China (SAC)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
+  </si>
+  <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>Standard NOM-016-ENER-2016 - Three Phase Motors</t>
   </si>
   <si>
     <t>Standard NOM-016-ENER-2016 applies to alternating current, three-phase, induction, squirrel cage type electric motors, with a rated output of 0.746 kW to 373 kW, with nominal electrical voltage up to 600 V, open or closed, single frequency (speed of rotation on the motor shaft or shaft) of rotation, horizontal mounting position or vertical, air-cooled and continuous regime, marketed in national territory.</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t>3-Phase Motors</t>
   </si>
   <si>
     <t>Entered into force, Revised, To Be Superseded</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>NOM-008-SCFI /  NOM-106-SCFI-2000</t>
   </si>
   <si>
     <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
   </si>
@@ -479,51 +506,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P3"/>
+  <dimension ref="A1:P4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="193.381" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="482.454" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="150.963" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="94.263" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -613,90 +640,138 @@
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D3" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
       <c r="G3" t="s">
+        <v>33</v>
+      </c>
+      <c r="H3">
+        <v>2012</v>
+      </c>
+      <c r="I3"/>
+      <c r="J3" t="s">
         <v>34</v>
-      </c>
-[...7 lines deleted...]
-        <v>35</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3" t="s">
+        <v>35</v>
+      </c>
+      <c r="M3" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="N3" t="s">
         <v>27</v>
       </c>
       <c r="O3" t="s">
+        <v>37</v>
+      </c>
+      <c r="P3" t="s">
         <v>38</v>
       </c>
-      <c r="P3" t="s">
+    </row>
+    <row r="4" spans="1:16">
+      <c r="A4" t="s">
         <v>39</v>
+      </c>
+      <c r="B4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C4" t="s">
+        <v>41</v>
+      </c>
+      <c r="D4" t="s">
+        <v>42</v>
+      </c>
+      <c r="E4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4" t="s">
+        <v>21</v>
+      </c>
+      <c r="G4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H4">
+        <v>2010</v>
+      </c>
+      <c r="I4">
+        <v>2016</v>
+      </c>
+      <c r="J4" t="s">
+        <v>44</v>
+      </c>
+      <c r="K4" t="s">
+        <v>24</v>
+      </c>
+      <c r="L4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N4" t="s">
+        <v>27</v>
+      </c>
+      <c r="O4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P4" t="s">
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">