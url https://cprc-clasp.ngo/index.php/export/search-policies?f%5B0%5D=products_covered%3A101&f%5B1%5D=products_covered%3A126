--- v2 (2026-02-03)
+++ v3 (2026-05-26)
@@ -1086,89 +1086,89 @@
   <si>
     <t>ENERGY STAR Program Requirements for Residential Water Heaters Version 3.2</t>
   </si>
   <si>
     <t>Products that meet the definition of a Residential Water Heater as specified in the policy document are eligible for ENERGY STAR certification, with exception of: electric resistance water heaters, add-on heat pump units, products intended only for commercial applications, and combination space-heating and water-heating appliances.</t>
   </si>
   <si>
     <t>Electricity, Gas, Solar</t>
   </si>
   <si>
     <t>10 CFR Part 430 Subpart B Appendix E; 10 CFR Part 431 Subpart G; SRCC OG-300</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-star-program-requirements-residential-water-heaters-version-32</t>
   </si>
   <si>
     <t>https://www.energystar.gov/products/water_heaters_partners/partners</t>
   </si>
   <si>
     <t>GB 12021.4-2013 The maximum allowable values of the energy water consumption and grades for household electric washing machines</t>
   </si>
   <si>
     <t>Applies to household electric washing machines with washing capacity no larger than 13kg. Does NOT apply to washing machines with rated wash capacity below 1.0kg or single tub washing machines without centrifugal drying functions; Does NOT apply to agitator-type washing machines. For washing and drying machines; only washing functions will be assessed.</t>
   </si>
   <si>
+    <t>Entered into force, Revised, To Be Superseded</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-120214-2013-maximum-allowable-values-energy-water-consumption-and-grades-household</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E6BED3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 20665-2015 Minimum allowable values of energy efficiency and energy efficiency grades for domestic gas instantaneous water heaters and gas fired heating and hot water combi-boilers</t>
   </si>
   <si>
     <t>Applies to instantaneous water heaters and heating and hot water combi-boilers which use gas as source and whose heat load is equal to or smaller than 70kW</t>
   </si>
   <si>
     <t>GB 20665-2015 GB 6932 GB|T 13611 CJ|T 228
 ,   
                     GB 6932-2001; GB/T 13611; GB 25034-2010; CJ/T 336-2010; CJ/T 395-2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-20665-2015-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D80536D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 21519-2008 Minimum Allowable Values of Energy Efficiency and Energy Efficiency Grades for Electrical Storage Water</t>
   </si>
   <si>
     <t>This standard applies only to Electrical storage water hearters.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-21519-2008-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D77279D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 26969-2011 Minimum allowable values of energy efficiency and energy efficiency grades for domestic solar water heating systems</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, Revised, To Be Superseded</t>
   </si>
   <si>
     <t>November 2025</t>
   </si>
   <si>
     <t>GB 3100; GB/T 12936; GB/T 18708; GB/T 19141; GB/T 26970; GB/T26971; ISO 9488:1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-26969-2011-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FB07D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 26969-2025 Minimum allowable values of energy efficiency and energy efficiency grades for domestic solar water heating systems</t>
   </si>
   <si>
     <t>This standard revises minimum energy performance standards (MEPS) and energy efficiency grades for domestic solar water heating systems with the volume of storage water tank not exceeding 0.6 cubic meter. It replaces GB 26969-2011, and will be effective starting 2026 August.</t>
   </si>
   <si>
     <t>GB/T 18708
 ,   
                     GB/T 19741</t>
   </si>
   <si>
@@ -5710,201 +5710,201 @@
       </c>
       <c r="P51" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>348</v>
       </c>
       <c r="B52" t="s">
         <v>349</v>
       </c>
       <c r="C52" t="s">
         <v>91</v>
       </c>
       <c r="D52" t="s">
         <v>112</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
       <c r="F52" t="s">
         <v>21</v>
       </c>
       <c r="G52" t="s">
-        <v>22</v>
+        <v>350</v>
       </c>
       <c r="H52">
         <v>1989</v>
       </c>
       <c r="I52">
         <v>2013</v>
       </c>
       <c r="J52" t="s">
         <v>174</v>
       </c>
       <c r="K52" t="s">
         <v>34</v>
       </c>
       <c r="L52" t="s">
         <v>113</v>
       </c>
       <c r="M52" t="s">
         <v>95</v>
       </c>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="P52" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B53" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C53" t="s">
         <v>91</v>
       </c>
       <c r="D53" t="s">
         <v>77</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
       <c r="F53" t="s">
         <v>21</v>
       </c>
       <c r="G53" t="s">
         <v>22</v>
       </c>
       <c r="H53">
         <v>2006</v>
       </c>
       <c r="I53">
         <v>2016</v>
       </c>
       <c r="J53" t="s">
         <v>174</v>
       </c>
       <c r="K53" t="s">
         <v>93</v>
       </c>
       <c r="L53" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="M53" t="s">
         <v>95</v>
       </c>
       <c r="N53" t="s">
         <v>27</v>
       </c>
       <c r="O53" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="P53" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B54" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C54" t="s">
         <v>91</v>
       </c>
       <c r="D54" t="s">
         <v>62</v>
       </c>
       <c r="E54" t="s">
         <v>20</v>
       </c>
       <c r="F54" t="s">
         <v>21</v>
       </c>
       <c r="G54" t="s">
         <v>22</v>
       </c>
       <c r="H54">
         <v>2008</v>
       </c>
       <c r="I54">
         <v>2011</v>
       </c>
       <c r="J54" t="s">
         <v>174</v>
       </c>
       <c r="K54" t="s">
         <v>34</v>
       </c>
       <c r="L54" t="s">
         <v>100</v>
       </c>
       <c r="M54" t="s">
         <v>95</v>
       </c>
       <c r="N54" t="s">
         <v>27</v>
       </c>
       <c r="O54" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="P54" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B55" t="s">
         <v>104</v>
       </c>
       <c r="C55" t="s">
         <v>91</v>
       </c>
       <c r="D55" t="s">
         <v>62</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
       <c r="F55" t="s">
         <v>21</v>
       </c>
       <c r="G55" t="s">
-        <v>362</v>
+        <v>350</v>
       </c>
       <c r="H55">
         <v>2011</v>
       </c>
       <c r="I55">
         <v>2012</v>
       </c>
       <c r="J55" t="s">
         <v>363</v>
       </c>
       <c r="K55" t="s">
         <v>106</v>
       </c>
       <c r="L55" t="s">
         <v>364</v>
       </c>
       <c r="M55" t="s">
         <v>95</v>
       </c>
       <c r="N55" t="s">
         <v>27</v>
       </c>
       <c r="O55" t="s">
         <v>365</v>
       </c>