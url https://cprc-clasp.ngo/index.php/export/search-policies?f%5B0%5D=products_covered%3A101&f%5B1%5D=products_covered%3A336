--- v1 (2026-02-03)
+++ v2 (2026-05-28)
@@ -926,81 +926,81 @@
   <si>
     <t>This policy covers gas burners.</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>September 2018</t>
   </si>
   <si>
     <t>Energy Conservation Centre, Japan</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-saving-labeling-program-gas-cooking-appliances</t>
   </si>
   <si>
     <t>https://www.asiaeec-col.eccj.or.jp/wpdata/wp-content/uploads/2018/03/09.pdf</t>
   </si>
   <si>
     <t>GB 12021.4-2013 The maximum allowable values of the energy water consumption and grades for household electric washing machines</t>
   </si>
   <si>
     <t>Applies to household electric washing machines with washing capacity no larger than 13kg. Does NOT apply to washing machines with rated wash capacity below 1.0kg or single tub washing machines without centrifugal drying functions; Does NOT apply to agitator-type washing machines. For washing and drying machines; only washing functions will be assessed.</t>
   </si>
   <si>
+    <t>Entered into force, Revised, To Be Superseded</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-120214-2013-maximum-allowable-values-energy-water-consumption-and-grades-household</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E6BED3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 29539-2013 Minimum allowable values of energy efficiency and energy efficiency grades for range hoods</t>
   </si>
   <si>
     <t>This policy applies to efflux-type range hood with rated voltage below 250V and installed above domestic cooktop stove or other similar devices.</t>
   </si>
   <si>
     <t>GB/T 17713-2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-29539-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E800D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30720-2014 Minimum allowable values of energy efficiency and energy efficiency grades for domestic gas cooking appliances</t>
   </si>
   <si>
     <t>Domestic gas cooking appliances which use urban gas have single combustors and its rated thermal load is not more than 5.23 kW</t>
   </si>
   <si>
     <t>LPG Stoves, Cooktops or Hobs</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, Revised, To Be Superseded</t>
   </si>
   <si>
     <t>November 2025</t>
   </si>
   <si>
     <t>CQC6151-20094.24.3</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30720-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7EF80D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB/T 39761.1-2021 Green product assessment-Household electric appliances-Part 1: Refrigerators, air-conditioners and washing machines</t>
   </si>
   <si>
     <t>Green product standard for household appliances of refrigerators, air conditioners and washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines, Space Heating and Space Cooling, Air Conditioning, Refrigeration, Refrigerators-Freezers</t>
   </si>
   <si>
     <t>GB/T 39761.1-2021, GB/T 32355.1-2015,GB/T 32355.2-2015, GB/T35758-2017</t>
   </si>
@@ -4592,149 +4592,149 @@
       </c>
       <c r="P40" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>296</v>
       </c>
       <c r="B41" t="s">
         <v>297</v>
       </c>
       <c r="C41" t="s">
         <v>77</v>
       </c>
       <c r="D41" t="s">
         <v>78</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>21</v>
       </c>
       <c r="G41" t="s">
-        <v>22</v>
+        <v>298</v>
       </c>
       <c r="H41">
         <v>1989</v>
       </c>
       <c r="I41">
         <v>2013</v>
       </c>
       <c r="J41" t="s">
         <v>135</v>
       </c>
       <c r="K41" t="s">
         <v>34</v>
       </c>
       <c r="L41" t="s">
         <v>80</v>
       </c>
       <c r="M41" t="s">
         <v>81</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="P41" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B42" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C42" t="s">
         <v>77</v>
       </c>
       <c r="D42" t="s">
         <v>63</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>21</v>
       </c>
       <c r="G42" t="s">
         <v>64</v>
       </c>
       <c r="H42">
         <v>2013</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
         <v>135</v>
       </c>
       <c r="K42" t="s">
         <v>34</v>
       </c>
       <c r="L42" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="M42" t="s">
         <v>81</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="P42" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B43" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C43" t="s">
         <v>77</v>
       </c>
       <c r="D43" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
         <v>21</v>
       </c>
       <c r="G43" t="s">
-        <v>308</v>
+        <v>298</v>
       </c>
       <c r="H43">
         <v>2008</v>
       </c>
       <c r="I43">
         <v>2015</v>
       </c>
       <c r="J43" t="s">
         <v>309</v>
       </c>
       <c r="K43" t="s">
         <v>128</v>
       </c>
       <c r="L43" t="s">
         <v>310</v>
       </c>
       <c r="M43" t="s">
         <v>81</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
         <v>311</v>
       </c>