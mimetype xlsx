--- v2 (2026-08-01)
+++ v3 (2026-09-27)
@@ -1841,62 +1841,62 @@
     <t>https://openstd.samr.gov.cn/bzgk/gb/newGbInfo?hcno=BC04CDC71AD8C36B62C0FF4AE58F633C&amp;refer=outter</t>
   </si>
   <si>
     <t>GB 29540-2013 Minimum allowable values of the energy efficiency and energy efficiency grades for lithium bromide absorption chillers</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-29540-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E7D9D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
 It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
-[...4 lines deleted...]
-  <si>
     <t>GB/T29293
 ,   
                     GB/T3901</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
   </si>
   <si>
     <t>GB 37479-2019 Minimum allowable values of energy efficiency and energy efficiency grades for ducted air conditioners</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-37479-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CBA0E10E05397BE0A0A5BBB</t>
   </si>
   <si>
     <t>GB/T 39761.1-2021 Green product assessment-Household electric appliances-Part 1: Refrigerators, air-conditioners and washing machines</t>
   </si>
   <si>
     <t>Green product standard for household appliances of refrigerators, air conditioners and washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines, Space Heating and Space Cooling, Air Conditioning, Refrigeration, Refrigerators-Freezers</t>
   </si>
   <si>
     <t>GB/T 39761.1-2021, GB/T 32355.1-2015,GB/T 32355.2-2015, GB/T35758-2017</t>
   </si>
   <si>
     <t>The State Administration for Market Regulation of China (SAMR) and The Standard…</t>
   </si>
@@ -9784,112 +9784,112 @@
       </c>
       <c r="D94" t="s">
         <v>440</v>
       </c>
       <c r="E94" t="s">
         <v>20</v>
       </c>
       <c r="F94" t="s">
         <v>21</v>
       </c>
       <c r="G94" t="s">
         <v>8</v>
       </c>
       <c r="H94">
         <v>2013</v>
       </c>
       <c r="I94">
         <v>2026</v>
       </c>
       <c r="J94" t="s">
         <v>593</v>
       </c>
       <c r="K94" t="s">
         <v>34</v>
       </c>
-      <c r="L94"/>
+      <c r="L94" t="s">
+        <v>594</v>
+      </c>
       <c r="M94" t="s">
         <v>179</v>
       </c>
       <c r="N94" t="s">
         <v>27</v>
       </c>
       <c r="O94" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="P94" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>591</v>
       </c>
       <c r="B95" t="s">
         <v>592</v>
       </c>
       <c r="C95" t="s">
         <v>176</v>
       </c>
       <c r="D95" t="s">
         <v>440</v>
       </c>
       <c r="E95" t="s">
         <v>20</v>
       </c>
       <c r="F95" t="s">
         <v>21</v>
       </c>
       <c r="G95" t="s">
         <v>8</v>
       </c>
       <c r="H95">
         <v>2013</v>
       </c>
       <c r="I95">
         <v>2026</v>
       </c>
       <c r="J95" t="s">
         <v>593</v>
       </c>
       <c r="K95" t="s">
         <v>34</v>
       </c>
-      <c r="L95" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L95"/>
       <c r="M95" t="s">
         <v>179</v>
       </c>
       <c r="N95" t="s">
         <v>27</v>
       </c>
       <c r="O95" t="s">
         <v>597</v>
       </c>
       <c r="P95" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>598</v>
       </c>
       <c r="B96" t="s">
         <v>175</v>
       </c>
       <c r="C96" t="s">
         <v>176</v>
       </c>
       <c r="D96" t="s">
         <v>177</v>
       </c>
       <c r="E96" t="s">
         <v>20</v>
       </c>
       <c r="F96" t="s">
         <v>21</v>
       </c>
       <c r="G96" t="s">
         <v>71</v>
       </c>
       <c r="H96">