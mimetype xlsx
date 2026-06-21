--- v1 (2026-02-03)
+++ v2 (2026-06-21)
@@ -2251,51 +2251,51 @@
     <t>This guide outlines the minimum energy performance standard (MEPS) and energy efficiency label for air conditioners with the following criteria:
 (a) single-phase;
 (b) non-ducted;
 (c) single-split wall mounted;
 (d) vapor compression air conditioners; and
 (e) with a cooling capacity of up to 7.1 kW</t>
   </si>
   <si>
     <t>Asia and Pacific, Malaysia</t>
   </si>
   <si>
     <t>March 2025</t>
   </si>
   <si>
     <t>MS ISO 5151:2012
 ,   
                     ISO 5151:2010</t>
   </si>
   <si>
     <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gpstno502024-guidelines-energy-using-product-air-conditioner</t>
   </si>
   <si>
-    <t>https://www.st.gov.my/contents/2025/EECA/07-20250415%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
+    <t>https://united4efficiency.org/wp-content/uploads/2024/03/20240107-GUIDELINES-ON-ENERGY-USING-PRODUCT.pdf</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Refrigerator</t>
   </si>
   <si>
     <t>This guide outlines the minimum energy performance standard (MEPS) and energy efficiency label for refrigerator with the following criteria:
 (a) one door or two door;
 (b) can be connected to main power; and
 (c) within the scope of MS IEC 62552-1:2016 or equivalent standard
 IEC 62552-1:2015</t>
   </si>
   <si>
     <t>MS IEC 62552-1:2016
 ,   
                     MS IEC 62552-3:2016
 ,   
                     IEC 62552-1:2015
 ,   
                     IEC 62552-3:2015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gpstno502024-guidelines-energy-using-product-refrigerator</t>
   </si>
   <si>
     <t>https://www.st.gov.my/contents/2025/EECA/0701-GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>