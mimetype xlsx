--- v3 (2026-06-10)
+++ v4 (2026-09-27)
@@ -1353,62 +1353,62 @@
     <t>This policy covers heaters of the petroleum industry.</t>
   </si>
   <si>
     <t>SY/T 0540; SY/T 6381</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-24848-2010-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7D36FD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
 It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
-[...4 lines deleted...]
-  <si>
     <t>GB/T29293
 ,   
                     GB/T3901</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
   </si>
   <si>
     <t>GB 30721-2014 Minimum allowable values of energy efficiency and energy efficiency grades for water-source -ground-source- heat pumps</t>
   </si>
   <si>
     <t>Applies to water-source; ground-source; heat pumps with electrical and mechanical compression systems</t>
   </si>
   <si>
     <t>GB/T 19409-2003, GB/T 19409-2013</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30721-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7F003D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 37480-2019 Minimum allowable values of energy efficiency and energy efficiency grades for low ambient temperature air source heat pumps (water chiller) packages</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-37480-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-low</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CB80E10E05397BE0A0A5BBB</t>
   </si>
@@ -6602,112 +6602,112 @@
       </c>
       <c r="D69" t="s">
         <v>327</v>
       </c>
       <c r="E69" t="s">
         <v>20</v>
       </c>
       <c r="F69" t="s">
         <v>21</v>
       </c>
       <c r="G69" t="s">
         <v>8</v>
       </c>
       <c r="H69">
         <v>2013</v>
       </c>
       <c r="I69">
         <v>2026</v>
       </c>
       <c r="J69" t="s">
         <v>432</v>
       </c>
       <c r="K69" t="s">
         <v>34</v>
       </c>
-      <c r="L69"/>
+      <c r="L69" t="s">
+        <v>433</v>
+      </c>
       <c r="M69" t="s">
         <v>110</v>
       </c>
       <c r="N69" t="s">
         <v>27</v>
       </c>
       <c r="O69" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="P69" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>430</v>
       </c>
       <c r="B70" t="s">
         <v>431</v>
       </c>
       <c r="C70" t="s">
         <v>106</v>
       </c>
       <c r="D70" t="s">
         <v>327</v>
       </c>
       <c r="E70" t="s">
         <v>20</v>
       </c>
       <c r="F70" t="s">
         <v>21</v>
       </c>
       <c r="G70" t="s">
         <v>8</v>
       </c>
       <c r="H70">
         <v>2013</v>
       </c>
       <c r="I70">
         <v>2026</v>
       </c>
       <c r="J70" t="s">
         <v>432</v>
       </c>
       <c r="K70" t="s">
         <v>34</v>
       </c>
-      <c r="L70" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L70"/>
       <c r="M70" t="s">
         <v>110</v>
       </c>
       <c r="N70" t="s">
         <v>27</v>
       </c>
       <c r="O70" t="s">
         <v>436</v>
       </c>
       <c r="P70" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>437</v>
       </c>
       <c r="B71" t="s">
         <v>438</v>
       </c>
       <c r="C71" t="s">
         <v>106</v>
       </c>
       <c r="D71" t="s">
         <v>107</v>
       </c>
       <c r="E71" t="s">
         <v>20</v>
       </c>
       <c r="F71" t="s">
         <v>21</v>
       </c>
       <c r="G71" t="s">
         <v>22</v>
       </c>
       <c r="H71">