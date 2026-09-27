--- v4 (2026-07-31)
+++ v5 (2026-09-27)
@@ -1030,62 +1030,62 @@
     <t>This policy covers heaters of the petroleum industry.</t>
   </si>
   <si>
     <t>SY/T 0540; SY/T 6381</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-24848-2010-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7D36FD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
 It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
-[...4 lines deleted...]
-  <si>
     <t>GB/T29293
 ,   
                     GB/T3901</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
   </si>
   <si>
     <t>GB 38449-2019 Minimum allowable values of energy efficiency and energy efficiency grade of regenerative rolling reheating furnace</t>
   </si>
   <si>
     <t>This policy covers regenerative rolling reheating furnaces.</t>
   </si>
   <si>
     <t>GB/T 24826; GB/T 31897.201</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-38449-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grade</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FFEA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB19043-2013 Minimum allowable values of energy efficiency grades of double-capped fluorescent lamps for general lighting service</t>
   </si>
   <si>
     <t>Applies to non-directional self-ballasted LED lamps with the rated rated power of 2W-60W; rated voltage of 220V; frequency 50Hz</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb19043-2013-minimum-allowable-values-energy-efficiency-grades-double-capped-fluorescent</t>
   </si>
@@ -5178,112 +5178,112 @@
       </c>
       <c r="D51" t="s">
         <v>232</v>
       </c>
       <c r="E51" t="s">
         <v>20</v>
       </c>
       <c r="F51" t="s">
         <v>21</v>
       </c>
       <c r="G51" t="s">
         <v>8</v>
       </c>
       <c r="H51">
         <v>2013</v>
       </c>
       <c r="I51">
         <v>2026</v>
       </c>
       <c r="J51" t="s">
         <v>333</v>
       </c>
       <c r="K51" t="s">
         <v>34</v>
       </c>
-      <c r="L51"/>
+      <c r="L51" t="s">
+        <v>334</v>
+      </c>
       <c r="M51" t="s">
         <v>322</v>
       </c>
       <c r="N51" t="s">
         <v>27</v>
       </c>
       <c r="O51" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="P51" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>331</v>
       </c>
       <c r="B52" t="s">
         <v>332</v>
       </c>
       <c r="C52" t="s">
         <v>159</v>
       </c>
       <c r="D52" t="s">
         <v>232</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
       <c r="F52" t="s">
         <v>21</v>
       </c>
       <c r="G52" t="s">
         <v>8</v>
       </c>
       <c r="H52">
         <v>2013</v>
       </c>
       <c r="I52">
         <v>2026</v>
       </c>
       <c r="J52" t="s">
         <v>333</v>
       </c>
       <c r="K52" t="s">
         <v>34</v>
       </c>
-      <c r="L52" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L52"/>
       <c r="M52" t="s">
         <v>322</v>
       </c>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
         <v>337</v>
       </c>
       <c r="P52" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>338</v>
       </c>
       <c r="B53" t="s">
         <v>339</v>
       </c>
       <c r="C53" t="s">
         <v>159</v>
       </c>
       <c r="D53" t="s">
         <v>79</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
       <c r="F53" t="s">
         <v>21</v>
       </c>
       <c r="G53" t="s">
         <v>70</v>
       </c>
       <c r="H53">