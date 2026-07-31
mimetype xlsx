--- v2 (2026-02-03)
+++ v3 (2026-07-31)
@@ -1191,81 +1191,81 @@
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-19573-2004-limited-values-energy-efficiency-and-rating-criteria-high-pressure-sodium</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7C5F2D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 19761-2020 Minimum Allowable Values of Energy Efficiency and Energy Efficiency Grades for Fan</t>
   </si>
   <si>
     <t>GB/T 1236; GB/T 3235; GB/T 10178; JB/T 2977; JB/T 4357; JB/T 4358; JB/T 4362; JB/T 7221; JB/T 9068; JB/T 10562; JB/T 10563</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-19761-2020-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-fan</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=A70340E7DF568CC8E05397BE0A0A829B</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 32049-2015 Minimum allowable values of energy efficiency and energy efficiency grades for household and similar purposes A.C. electric ventilating fans</t>
   </si>
   <si>
     <t>This policy applies to AC motor-driven ventilating fans whose single-phase rated voltage is smaller than 250V rated input is smaller than 500V and impeller diameter is no larger than 500mm.</t>
   </si>
   <si>
     <t>GB-T1236 GB-T2828.1 GB-T2829 GB-T14806</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-32049-2015-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D80B41D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 37478-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED luminaires for road and tunnel lighting</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-37478-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CBB0E10E05397BE0A0A5BBB</t>
   </si>
   <si>
     <t>GB 37478-2025 Minimum Allowable Values of Energy Efficiency and Energy Efficiency Grades of LED Luminaires for Road and Tunnel Lighting</t>
   </si>
   <si>
     <t>This revised MEPS raises the minimum energy efficiency requirements by about 25% for LED road and tunnel lighting luminaires, setting a benchmark of 130 lm/W for LED road lighting luminaires with Correlated Color Temperature (CCT) between 3500K to 5000K, and 150 lm/W for LED road lighting luminaires with CCT over 5000K. The minimum energy efficiency requirements for LED tunnel lighting luminaires are 10 lm/W lower than the requirements for LED road lighting luminaires. The standard scope is expanded from AC products to AC and DC LED Road and tunnel lighting luminaires.</t>
   </si>
   <si>
     <t>June 2025</t>
   </si>
   <si>
     <t>GB/T39018</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-37478-2025-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=36A29D07E29FD444E06397BE0A0ACC4C</t>
   </si>
@@ -5486,163 +5486,163 @@
       </c>
       <c r="P61" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>382</v>
       </c>
       <c r="B62" t="s">
         <v>383</v>
       </c>
       <c r="C62" t="s">
         <v>93</v>
       </c>
       <c r="D62" t="s">
         <v>132</v>
       </c>
       <c r="E62" t="s">
         <v>20</v>
       </c>
       <c r="F62" t="s">
         <v>21</v>
       </c>
       <c r="G62" t="s">
-        <v>87</v>
+        <v>384</v>
       </c>
       <c r="H62">
         <v>2012</v>
       </c>
       <c r="I62"/>
       <c r="J62" t="s">
         <v>95</v>
       </c>
       <c r="K62" t="s">
         <v>34</v>
       </c>
       <c r="L62" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="M62" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="N62" t="s">
         <v>36</v>
       </c>
       <c r="O62" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="P62" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B63" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C63" t="s">
         <v>93</v>
       </c>
       <c r="D63" t="s">
         <v>109</v>
       </c>
       <c r="E63" t="s">
         <v>20</v>
       </c>
       <c r="F63" t="s">
         <v>21</v>
       </c>
       <c r="G63" t="s">
         <v>87</v>
       </c>
       <c r="H63">
         <v>2016</v>
       </c>
       <c r="I63"/>
       <c r="J63" t="s">
         <v>121</v>
       </c>
       <c r="K63" t="s">
         <v>34</v>
       </c>
       <c r="L63" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="M63" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="N63" t="s">
         <v>27</v>
       </c>
       <c r="O63" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="P63" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B64" t="s">
         <v>114</v>
       </c>
       <c r="C64" t="s">
         <v>93</v>
       </c>
       <c r="D64" t="s">
         <v>94</v>
       </c>
       <c r="E64" t="s">
         <v>20</v>
       </c>
       <c r="F64" t="s">
         <v>21</v>
       </c>
       <c r="G64" t="s">
-        <v>394</v>
+        <v>384</v>
       </c>
       <c r="H64">
         <v>2020</v>
       </c>
       <c r="I64"/>
       <c r="J64" t="s">
         <v>95</v>
       </c>
       <c r="K64" t="s">
         <v>34</v>
       </c>
       <c r="L64" t="s">
         <v>115</v>
       </c>
       <c r="M64" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="N64" t="s">
         <v>27</v>
       </c>
       <c r="O64" t="s">
         <v>395</v>
       </c>
       <c r="P64" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>397</v>
       </c>
       <c r="B65" t="s">
         <v>398</v>
       </c>
       <c r="C65" t="s">
         <v>93</v>
       </c>
       <c r="D65" t="s">
         <v>94</v>
       </c>
       <c r="E65" t="s">
@@ -5696,51 +5696,51 @@
         <v>120</v>
       </c>
       <c r="E66" t="s">
         <v>20</v>
       </c>
       <c r="F66" t="s">
         <v>21</v>
       </c>
       <c r="G66" t="s">
         <v>87</v>
       </c>
       <c r="H66">
         <v>2021</v>
       </c>
       <c r="I66"/>
       <c r="J66" t="s">
         <v>95</v>
       </c>
       <c r="K66" t="s">
         <v>34</v>
       </c>
       <c r="L66" t="s">
         <v>115</v>
       </c>
       <c r="M66" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="N66" t="s">
         <v>27</v>
       </c>
       <c r="O66" t="s">
         <v>405</v>
       </c>
       <c r="P66" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>407</v>
       </c>
       <c r="B67" t="s">
         <v>408</v>
       </c>
       <c r="C67" t="s">
         <v>409</v>
       </c>
       <c r="D67" t="s">
         <v>294</v>
       </c>
       <c r="E67" t="s">