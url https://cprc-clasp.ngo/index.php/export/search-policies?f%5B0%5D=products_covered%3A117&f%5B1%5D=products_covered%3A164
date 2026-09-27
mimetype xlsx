--- v1 (2026-08-02)
+++ v2 (2026-09-27)
@@ -751,62 +751,62 @@
 ,   
                     ＧＢ／Ｔ３５７５８—２０１７ 
 ,   
                     ＱＢ／Ｔ５２６２—２０１８</t>
   </si>
   <si>
     <t>The Standardization Administration of China</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-120219-2021-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=CE1E6A1DD41F58F6E05397BE0A0A68DF</t>
   </si>
   <si>
     <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
 It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
-[...4 lines deleted...]
-  <si>
     <t>GB/T29293
 ,   
                     GB/T3901</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
   </si>
   <si>
     <t>GB19043-2013 Minimum allowable values of energy efficiency grades of double-capped fluorescent lamps for general lighting service</t>
   </si>
   <si>
     <t>Applies to non-directional self-ballasted LED lamps with the rated rated power of 2W-60W; rated voltage of 220V; frequency 50Hz</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb19043-2013-minimum-allowable-values-energy-efficiency-grades-double-capped-fluorescent</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E6C0D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Domestic Fans</t>
   </si>
   <si>
     <t>This guideline specifies minimum energy performance standards and star rating for domestic fan that are used in household that is connected to main power supply, including—(a) the ceiling fan with size from 48 inch up to 60 inch (1200mm up to 1500mm);
 (b) the pedestal fan with size from 10 inch up to 16 inch (250mm up to 400mm); 
 (c) the wall fan with size from 10 inch up to16 inch (250mm up to 400mm);
 (d) the desk fan with size from 10 inch up to16 inch (250mm up to 400mm); and
 (e) the box/mist/moving louver fan (250mm/10inch-350mm/14 inch).</t>
   </si>
   <si>
     <t>Malaysia</t>
@@ -3972,112 +3972,112 @@
       </c>
       <c r="D32" t="s">
         <v>180</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
         <v>8</v>
       </c>
       <c r="H32">
         <v>2013</v>
       </c>
       <c r="I32">
         <v>2026</v>
       </c>
       <c r="J32" t="s">
         <v>241</v>
       </c>
       <c r="K32" t="s">
         <v>36</v>
       </c>
-      <c r="L32"/>
+      <c r="L32" t="s">
+        <v>242</v>
+      </c>
       <c r="M32" t="s">
         <v>81</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="P32" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>239</v>
       </c>
       <c r="B33" t="s">
         <v>240</v>
       </c>
       <c r="C33" t="s">
         <v>78</v>
       </c>
       <c r="D33" t="s">
         <v>180</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>21</v>
       </c>
       <c r="G33" t="s">
         <v>8</v>
       </c>
       <c r="H33">
         <v>2013</v>
       </c>
       <c r="I33">
         <v>2026</v>
       </c>
       <c r="J33" t="s">
         <v>241</v>
       </c>
       <c r="K33" t="s">
         <v>36</v>
       </c>
-      <c r="L33" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L33"/>
       <c r="M33" t="s">
         <v>81</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
         <v>245</v>
       </c>
       <c r="P33" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>246</v>
       </c>
       <c r="B34" t="s">
         <v>247</v>
       </c>
       <c r="C34" t="s">
         <v>78</v>
       </c>
       <c r="D34" t="s">
         <v>61</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>21</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">