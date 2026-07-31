--- v0 (2026-02-03)
+++ v1 (2026-07-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -204,50 +204,53 @@
     <t>Greenmark Labelling Program</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-criteria-and-labeling-method-energy-label-qualified-ventilating-fans-0</t>
   </si>
   <si>
     <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=42</t>
   </si>
   <si>
     <t>GB 19761-2020 Minimum Allowable Values of Energy Efficiency and Energy Efficiency Grades for Fan</t>
   </si>
   <si>
     <t>GB/T 1236; GB/T 3235; GB/T 10178; JB/T 2977; JB/T 4357; JB/T 4358; JB/T 4362; JB/T 7221; JB/T 9068; JB/T 10562; JB/T 10563</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-19761-2020-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-fan</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=A70340E7DF568CC8E05397BE0A0A829B</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
+  </si>
+  <si>
+    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GOST 7402-84 Electric fans for domestic use - General specifications</t>
   </si>
   <si>
     <t>This standard applies to electric fans driven by an electric motor and a speed controller for domestic and similar applications, manufactured for the needs of the national economy and export to countries with temperate and tropical climates, and specifies the dimensions, norms, rules, requirements and test methods. The standard does not apply to fans designed: for use in locations with special conditions, such as an explosive or corrosive atmosphere; for radiators, refrigerators and air conditioning units; for cooling special heating appliances (cookers, electric ovens, hoods, microwave kitchen appliances); for work on ships and jet fans.</t>
   </si>
   <si>
     <t>Russia</t>
   </si>
   <si>
     <t>Art 6.5 of GOST 7402-84</t>
   </si>
@@ -725,51 +728,51 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="150.963" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="763.099" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="102.546" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="139.109" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1051,364 +1054,364 @@
       </c>
       <c r="P6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>62</v>
       </c>
       <c r="B7" t="s">
         <v>63</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>43</v>
       </c>
       <c r="G7" t="s">
-        <v>34</v>
+        <v>64</v>
       </c>
       <c r="H7">
         <v>2012</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
         <v>23</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M7" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B8" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D8" t="s">
         <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>32</v>
       </c>
       <c r="F8" t="s">
         <v>43</v>
       </c>
       <c r="G8" t="s">
         <v>34</v>
       </c>
       <c r="H8">
         <v>1986</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
         <v>53</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N8" t="s">
         <v>46</v>
       </c>
       <c r="O8" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="P8" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C9" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D9" t="s">
         <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>32</v>
       </c>
       <c r="F9" t="s">
         <v>33</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
       <c r="H9">
         <v>2012</v>
       </c>
       <c r="I9">
         <v>2012</v>
       </c>
       <c r="J9" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="P9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C10" t="s">
         <v>41</v>
       </c>
       <c r="D10" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G10" t="s">
         <v>34</v>
       </c>
       <c r="H10">
         <v>2023</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
         <v>44</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M10" t="s">
         <v>45</v>
       </c>
       <c r="N10" t="s">
         <v>46</v>
       </c>
       <c r="O10" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="P10" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B11" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C11" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>43</v>
       </c>
       <c r="G11" t="s">
         <v>34</v>
       </c>
       <c r="H11">
         <v>2022</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="N11" t="s">
         <v>46</v>
       </c>
       <c r="O11" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="P11" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B12" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D12" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E12" t="s">
         <v>32</v>
       </c>
       <c r="F12" t="s">
         <v>33</v>
       </c>
       <c r="G12" t="s">
         <v>34</v>
       </c>
       <c r="H12">
         <v>2011</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="M12" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="N12" t="s">
         <v>46</v>
       </c>
       <c r="O12" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="P12" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C13" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E13" t="s">
         <v>32</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
         <v>2001</v>
       </c>
       <c r="I13">
         <v>2019</v>
       </c>
       <c r="J13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M13" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="N13" t="s">
         <v>46</v>
       </c>
       <c r="O13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="P13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">