--- v0 (2025-12-06)
+++ v1 (2026-07-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -216,50 +216,53 @@
     <t>GB/T 3853; GB/T 4975; GB/T 13279; GB/T 13928; GB/T26967; JB/T 4253; JB/T 6430; JB/T 7662; JB/T 8933; JB/T 8934; JB/T 9107; JB/T 10972; JB/T 11423; JB/T 13345</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-19153-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA94001A80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 19761-2020 Minimum Allowable Values of Energy Efficiency and Energy Efficiency Grades for Fan</t>
   </si>
   <si>
     <t>GB/T 1236; GB/T 3235; GB/T 10178; JB/T 2977; JB/T 4357; JB/T 4358; JB/T 4362; JB/T 7221; JB/T 9068; JB/T 10562; JB/T 10563</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-19761-2020-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-fan</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=A70340E7DF568CC8E05397BE0A0A829B</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
+  </si>
+  <si>
+    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB/T45785—2025 Evaluation of Energy Performance for Compressed Air Stations</t>
   </si>
   <si>
     <t>This voluntary standard applies to compressed air stations consisting of air compressors driven by electric motors, with discharge pressures ranging from 0.25 MPa to 1.6 MPa, an air supply flow rate of no less than 4 m³/min, and a total operating power of no less than 37 kW.</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
@@ -677,51 +680,51 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="150.963" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="540.154" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="474.17" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="186.24" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="307.782" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1057,266 +1060,266 @@
       </c>
       <c r="P7" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>66</v>
       </c>
       <c r="B8" t="s">
         <v>67</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8" t="s">
         <v>43</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="H8">
         <v>2012</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
         <v>44</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M8" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="P8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B9" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C9" t="s">
         <v>32</v>
       </c>
       <c r="D9" t="s">
         <v>33</v>
       </c>
       <c r="E9" t="s">
         <v>50</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H9">
         <v>2025</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M9" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="N9" t="s">
         <v>38</v>
       </c>
       <c r="O9" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="P9" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B10" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D10" t="s">
         <v>43</v>
       </c>
       <c r="E10" t="s">
         <v>50</v>
       </c>
       <c r="F10" t="s">
         <v>51</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10">
         <v>2012</v>
       </c>
       <c r="I10">
         <v>2012</v>
       </c>
       <c r="J10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P10" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B11"/>
       <c r="C11" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D11" t="s">
         <v>33</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
         <v>52</v>
       </c>
       <c r="H11">
         <v>2021</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="N11" t="s">
         <v>38</v>
       </c>
       <c r="O11" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="P11" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B12" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C12" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D12" t="s">
         <v>33</v>
       </c>
       <c r="E12" t="s">
         <v>50</v>
       </c>
       <c r="F12" t="s">
         <v>51</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
         <v>2008</v>
       </c>
       <c r="I12">
         <v>2012</v>
       </c>
       <c r="J12" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="P12" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">