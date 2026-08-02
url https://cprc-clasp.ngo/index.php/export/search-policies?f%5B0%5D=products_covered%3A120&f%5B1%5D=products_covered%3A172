--- v1 (2026-02-03)
+++ v2 (2026-08-02)
@@ -425,66 +425,66 @@
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-19573-2004-limited-values-energy-efficiency-and-rating-criteria-high-pressure-sodium</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7C5F2D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 19761-2020 Minimum Allowable Values of Energy Efficiency and Energy Efficiency Grades for Fan</t>
   </si>
   <si>
     <t>GB/T 1236; GB/T 3235; GB/T 10178; JB/T 2977; JB/T 4357; JB/T 4358; JB/T 4362; JB/T 7221; JB/T 9068; JB/T 10562; JB/T 10563</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-19761-2020-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-fan</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=A70340E7DF568CC8E05397BE0A0A829B</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 37478-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED luminaires for road and tunnel lighting</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-37478-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CBB0E10E05397BE0A0A5BBB</t>
   </si>
   <si>
     <t>GB 37478-2025 Minimum Allowable Values of Energy Efficiency and Energy Efficiency Grades of LED Luminaires for Road and Tunnel Lighting</t>
   </si>
   <si>
     <t>This revised MEPS raises the minimum energy efficiency requirements by about 25% for LED road and tunnel lighting luminaires, setting a benchmark of 130 lm/W for LED road lighting luminaires with Correlated Color Temperature (CCT) between 3500K to 5000K, and 150 lm/W for LED road lighting luminaires with CCT over 5000K. The minimum energy efficiency requirements for LED tunnel lighting luminaires are 10 lm/W lower than the requirements for LED road lighting luminaires. The standard scope is expanded from AC products to AC and DC LED Road and tunnel lighting luminaires.</t>
   </si>
   <si>
     <t>June 2025</t>
   </si>
   <si>
     <t>GB/T39018</t>
   </si>
   <si>
     <t>The Standardization Administration of China</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-37478-2025-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
@@ -2007,115 +2007,115 @@
       </c>
       <c r="P18" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>133</v>
       </c>
       <c r="B19" t="s">
         <v>134</v>
       </c>
       <c r="C19" t="s">
         <v>52</v>
       </c>
       <c r="D19" t="s">
         <v>67</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>54</v>
+        <v>135</v>
       </c>
       <c r="H19">
         <v>2012</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
         <v>55</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
       <c r="L19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="M19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="P19" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B20" t="s">
         <v>61</v>
       </c>
       <c r="C20" t="s">
         <v>52</v>
       </c>
       <c r="D20" t="s">
         <v>53</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="H20">
         <v>2020</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
         <v>55</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20" t="s">
         <v>62</v>
       </c>
       <c r="M20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="N20" t="s">
         <v>38</v>
       </c>
       <c r="O20" t="s">
         <v>141</v>
       </c>
       <c r="P20" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>143</v>
       </c>
       <c r="B21" t="s">
         <v>144</v>
       </c>
       <c r="C21" t="s">
         <v>52</v>
       </c>
       <c r="D21" t="s">
         <v>53</v>
       </c>
       <c r="E21" t="s">