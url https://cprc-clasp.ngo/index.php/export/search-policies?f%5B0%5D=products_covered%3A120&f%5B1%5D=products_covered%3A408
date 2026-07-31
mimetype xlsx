--- v2 (2026-02-03)
+++ v3 (2026-07-31)
@@ -611,66 +611,66 @@
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-19573-2004-limited-values-energy-efficiency-and-rating-criteria-high-pressure-sodium</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7C5F2D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 19761-2020 Minimum Allowable Values of Energy Efficiency and Energy Efficiency Grades for Fan</t>
   </si>
   <si>
     <t>GB/T 1236; GB/T 3235; GB/T 10178; JB/T 2977; JB/T 4357; JB/T 4358; JB/T 4362; JB/T 7221; JB/T 9068; JB/T 10562; JB/T 10563</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-19761-2020-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-fan</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=A70340E7DF568CC8E05397BE0A0A829B</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 37478-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED luminaires for road and tunnel lighting</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-37478-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CBB0E10E05397BE0A0A5BBB</t>
   </si>
   <si>
     <t>GB 37478-2025 Minimum Allowable Values of Energy Efficiency and Energy Efficiency Grades of LED Luminaires for Road and Tunnel Lighting</t>
   </si>
   <si>
     <t>This revised MEPS raises the minimum energy efficiency requirements by about 25% for LED road and tunnel lighting luminaires, setting a benchmark of 130 lm/W for LED road lighting luminaires with Correlated Color Temperature (CCT) between 3500K to 5000K, and 150 lm/W for LED road lighting luminaires with CCT over 5000K. The minimum energy efficiency requirements for LED tunnel lighting luminaires are 10 lm/W lower than the requirements for LED road lighting luminaires. The standard scope is expanded from AC products to AC and DC LED Road and tunnel lighting luminaires.</t>
   </si>
   <si>
     <t>June 2025</t>
   </si>
   <si>
     <t>GB/T39018</t>
   </si>
   <si>
     <t>The Standardization Administration of China</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-37478-2025-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
@@ -2873,115 +2873,115 @@
       </c>
       <c r="P29" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>193</v>
       </c>
       <c r="B30" t="s">
         <v>194</v>
       </c>
       <c r="C30" t="s">
         <v>52</v>
       </c>
       <c r="D30" t="s">
         <v>74</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" t="s">
-        <v>54</v>
+        <v>195</v>
       </c>
       <c r="H30">
         <v>2012</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
         <v>55</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
       <c r="L30" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="M30" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="P30" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B31" t="s">
         <v>61</v>
       </c>
       <c r="C31" t="s">
         <v>52</v>
       </c>
       <c r="D31" t="s">
         <v>53</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>21</v>
       </c>
       <c r="G31" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="H31">
         <v>2020</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
         <v>55</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31" t="s">
         <v>62</v>
       </c>
       <c r="M31" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="N31" t="s">
         <v>38</v>
       </c>
       <c r="O31" t="s">
         <v>201</v>
       </c>
       <c r="P31" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>203</v>
       </c>
       <c r="B32" t="s">
         <v>204</v>
       </c>
       <c r="C32" t="s">
         <v>52</v>
       </c>
       <c r="D32" t="s">
         <v>53</v>
       </c>
       <c r="E32" t="s">
@@ -3035,51 +3035,51 @@
         <v>67</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>21</v>
       </c>
       <c r="G33" t="s">
         <v>54</v>
       </c>
       <c r="H33">
         <v>2021</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
         <v>55</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
       <c r="L33" t="s">
         <v>62</v>
       </c>
       <c r="M33" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="N33" t="s">
         <v>38</v>
       </c>
       <c r="O33" t="s">
         <v>212</v>
       </c>
       <c r="P33" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>214</v>
       </c>
       <c r="B34" t="s">
         <v>215</v>
       </c>
       <c r="C34" t="s">
         <v>216</v>
       </c>
       <c r="D34" t="s">
         <v>217</v>
       </c>
       <c r="E34" t="s">