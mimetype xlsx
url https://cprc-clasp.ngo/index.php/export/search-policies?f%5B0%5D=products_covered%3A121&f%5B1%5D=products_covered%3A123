--- v1 (2026-02-03)
+++ v2 (2026-09-27)
@@ -12,131 +12,158 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="260">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="267">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
     <t>BNS 5: Part 8: 2013 Labelling – Energy labelling of household appliances and products - Requirements</t>
   </si>
   <si>
     <t>This standard Specifies the terms and conditions under which major household appliances shall be labelled. It identifies the information which consumers shall receive on the energy label of major household appliances.</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
     <t>Televisions, DVD|Blu-Ray Players, Ovens, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washing Machines, Directional Lamps, 3-Phase Motors, Portable Fans, Room ACs - Stationary ACs, Evaporative Coolers, Storage Water Heaters, Pumps Other, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
-    <t>Electricity</t>
-[...1 lines deleted...]
-  <si>
     <t>Ministry of Trade, Energy Division</t>
-  </si>
-[...1 lines deleted...]
-    <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/bns-5-part-8-2013-labelling-energy-labelling-household-appliances-and-products</t>
   </si>
   <si>
     <t>https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf , http://www.oas.org/en/sedi/dsd/Energy/03_CROSQ_Fulgence_StPrix.pdf----https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf</t>
   </si>
   <si>
     <t>CEL 021-2021 Ventilators</t>
   </si>
   <si>
     <t>This policy contains energy labeling requirements for ventilators. It applies to the following types of fans: centrifugal and axial-flow types for general use; centrifugal ID-fans for industrial steam boilers; centrifugal IF-fans and ID-fans for power station boilers; axial type fans used at power stations; centrifugal fans for AC. It does not apply to specialized-structured and used fans like jet-type fans, cross-flow fans, and roof fans.</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>Space Heating and Space Cooling, Ventilation, Industrial Fans</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
@@ -149,53 +176,50 @@
   </si>
   <si>
     <t>The State Administration for Market Regulation of China (SAMR) and National Dev…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/cel-021-2021-ventilators</t>
   </si>
   <si>
     <t>https://www.energylabel.com.cn/cpbazlxz/display.htm?contentId=1c9b5fb96da84efca25632a94eb5e85f</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2024/1834 of 3 July 2024 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for fans driven by motors with an electric input power between 125 W and 500 kW</t>
   </si>
   <si>
     <t>This Regulation lays down ecodesign requirements for the placing on the market or putting into service of fans with an electric input power between 125 W and 500 kW (≥ 125 W and ≤ 500 kW) at their best efficiency point, including where they are integrated into other products.
 This policy comes into effect on July 24 2026. It is a revision of Regulation (EU) No 327/2011 which is repealed with effect from 24 July 2026. However, Annexes I, II and III to that Regulation, shall continue to apply until 24 July 2037, in relation to fans integrated into other products and in relation to spare part fans.
 Units of models placed on the market between 24 July 2024 and 24 July 2026 which comply with the provisions of this Regulation shall be considered to comply with the requirements of Regulation (EU) No 327/2011.</t>
   </si>
   <si>
     <t>Europe, European Union</t>
   </si>
   <si>
     <t>Industrial Fans</t>
   </si>
   <si>
-    <t>Minimum Performance Standard</t>
-[...1 lines deleted...]
-  <si>
     <t>August 2024</t>
   </si>
   <si>
     <t>European Commission - DG Energy</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20241834-3-july-2024-implementing-directive-2009125ec-european</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ:L_202401834</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 206/2012 6 March 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for air conditioners and comfort fans</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated air conditioners with a rated capacity of ≤ 12 kW for cooling, or heating if the product has no cooling function, and comfort fans with an electric fan power input ≤ 125W.</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>Portable Fans, Room ACs - Stationary ACs, Portable ACs</t>
@@ -337,53 +361,50 @@
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>August 2018</t>
   </si>
   <si>
     <t>ISO 5801 or AMCA 210</t>
   </si>
   <si>
     <t>Greenmark Labelling Program</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-criteria-and-labeling-method-centrifugal-fans-no-en-tech-10205010191</t>
   </si>
   <si>
     <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=49</t>
   </si>
   <si>
     <t>Energy Efficiency Grade Label for Electric Fan</t>
   </si>
   <si>
     <t>By KS C 9301 household electric fan, desktop or stand; which has the diameterof wing of 20-41 cm and the axial single wing run by induction motor to be usedin general: table, stand, etc .</t>
   </si>
   <si>
     <t>Republic of Korea</t>
-  </si>
-[...1 lines deleted...]
-    <t>Portable Fans</t>
   </si>
   <si>
     <t>November 2019</t>
   </si>
   <si>
     <t>KS C 9301</t>
   </si>
   <si>
     <t>Korea Energy Management Corporation (KEMCO)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-grade-label-electric-fan</t>
   </si>
   <si>
     <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_2.asp</t>
   </si>
   <si>
     <t>GB 12021.9-2008 Minimum allowable values of energy efficiency and the energy efficiency grades for AC electric fans</t>
   </si>
   <si>
     <t>Applies to AC motor driven fans including; table fans; rotary fans; wall-mounted fans; table-pedestal fans; pedestal fans and ceiling fans with single phase rated voltage below 250V and other rated voltage below 480V.</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
@@ -1170,51 +1191,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P35"/>
+  <dimension ref="A1:P36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="296.071" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1075.737" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="123.827" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="359.769" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1250,1658 +1271,1706 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2">
+        <v>2014</v>
+      </c>
+      <c r="I2">
+        <v>2024</v>
+      </c>
+      <c r="J2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
-[...6 lines deleted...]
-      <c r="J2" t="s">
+      <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>25</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
         <v>29</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>30</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>31</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
       <c r="G3" t="s">
         <v>33</v>
       </c>
       <c r="H3">
-        <v>2020</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I3"/>
       <c r="J3" t="s">
         <v>34</v>
       </c>
       <c r="K3" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L3" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3"/>
+      <c r="M3" t="s">
         <v>35</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
+        <v>25</v>
+      </c>
+      <c r="O3" t="s">
         <v>36</v>
       </c>
-      <c r="N3" t="s">
-[...2 lines deleted...]
-      <c r="O3" t="s">
+      <c r="P3" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" t="s">
         <v>39</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>40</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>41</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G4" t="s">
         <v>42</v>
       </c>
-      <c r="E4" t="s">
-[...2 lines deleted...]
-      <c r="F4" t="s">
+      <c r="H4">
+        <v>2020</v>
+      </c>
+      <c r="I4">
+        <v>2021</v>
+      </c>
+      <c r="J4" t="s">
         <v>43</v>
       </c>
-      <c r="G4" t="s">
-[...8 lines deleted...]
-      <c r="J4" t="s">
+      <c r="K4" t="s">
+        <v>22</v>
+      </c>
+      <c r="L4" t="s">
         <v>44</v>
       </c>
-      <c r="K4" t="s">
-[...2 lines deleted...]
-      <c r="L4"/>
       <c r="M4" t="s">
         <v>45</v>
       </c>
       <c r="N4" t="s">
+        <v>25</v>
+      </c>
+      <c r="O4" t="s">
         <v>46</v>
       </c>
-      <c r="O4" t="s">
+      <c r="P4" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>48</v>
+      </c>
+      <c r="B5" t="s">
         <v>49</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>50</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>51</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G5" t="s">
+        <v>42</v>
+      </c>
+      <c r="H5">
+        <v>2024</v>
+      </c>
+      <c r="I5">
+        <v>2024</v>
+      </c>
+      <c r="J5" t="s">
         <v>52</v>
       </c>
-      <c r="E5" t="s">
-[...12 lines deleted...]
-      <c r="J5" t="s">
+      <c r="K5" t="s">
+        <v>22</v>
+      </c>
+      <c r="L5"/>
+      <c r="M5" t="s">
         <v>53</v>
       </c>
-      <c r="K5" t="s">
-[...3 lines deleted...]
-      <c r="M5"/>
       <c r="N5" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="O5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D6" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
         <v>20</v>
       </c>
-      <c r="F6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H6">
         <v>2012</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="K6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L6"/>
-      <c r="M6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M6"/>
       <c r="N6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O6" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="P6" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B7" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C7" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="D7" t="s">
-        <v>42</v>
+        <v>60</v>
       </c>
       <c r="E7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" t="s">
         <v>20</v>
       </c>
-      <c r="F7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H7">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
+        <v>67</v>
+      </c>
+      <c r="K7" t="s">
+        <v>22</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7" t="s">
         <v>53</v>
       </c>
-      <c r="K7" t="s">
-[...3 lines deleted...]
-      <c r="M7"/>
       <c r="N7" t="s">
-        <v>46</v>
+        <v>25</v>
       </c>
       <c r="O7" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="P7" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B8" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="C8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D8" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="E8" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" t="s">
         <v>20</v>
       </c>
-      <c r="F8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H8">
         <v>2011</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="K8" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L8"/>
-      <c r="M8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M8"/>
       <c r="N8" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="O8" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="P8" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B9" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C9" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="D9" t="s">
-        <v>71</v>
+        <v>51</v>
       </c>
       <c r="E9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="G9" t="s">
         <v>33</v>
       </c>
       <c r="H9">
         <v>2011</v>
       </c>
-      <c r="I9">
-[...1 lines deleted...]
-      </c>
+      <c r="I9"/>
       <c r="J9" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="K9" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
+        <v>53</v>
+      </c>
+      <c r="N9" t="s">
+        <v>54</v>
+      </c>
+      <c r="O9" t="s">
         <v>74</v>
       </c>
-      <c r="N9" t="s">
-[...2 lines deleted...]
-      <c r="O9" t="s">
+      <c r="P9" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B10" t="s">
         <v>77</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>78</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>79</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" t="s">
         <v>80</v>
       </c>
-      <c r="E10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="H10">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I10"/>
+        <v>2011</v>
+      </c>
+      <c r="I10">
+        <v>2023</v>
+      </c>
       <c r="J10" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="K10" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N10" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B11" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C11" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D11" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E11" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" t="s">
         <v>20</v>
       </c>
-      <c r="F11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="H11"/>
+        <v>33</v>
+      </c>
+      <c r="H11">
+        <v>2020</v>
+      </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="K11" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
+        <v>89</v>
+      </c>
+      <c r="N11" t="s">
+        <v>25</v>
+      </c>
+      <c r="O11" t="s">
         <v>90</v>
       </c>
-      <c r="N11" t="s">
-[...2 lines deleted...]
-      <c r="O11" t="s">
+      <c r="P11" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>92</v>
+      </c>
+      <c r="B12" t="s">
         <v>93</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>94</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>95</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" t="s">
+        <v>20</v>
+      </c>
+      <c r="G12" t="s">
         <v>96</v>
       </c>
-      <c r="F12" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
+        <v>97</v>
+      </c>
+      <c r="K12" t="s">
+        <v>22</v>
+      </c>
+      <c r="L12"/>
+      <c r="M12" t="s">
         <v>98</v>
       </c>
-      <c r="K12" t="s">
-[...2 lines deleted...]
-      <c r="L12" t="s">
+      <c r="N12" t="s">
+        <v>25</v>
+      </c>
+      <c r="O12" t="s">
         <v>99</v>
       </c>
-      <c r="M12" t="s">
+      <c r="P12" t="s">
         <v>100</v>
-      </c>
-[...7 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>101</v>
+      </c>
+      <c r="B13" t="s">
+        <v>102</v>
+      </c>
+      <c r="C13" t="s">
         <v>103</v>
       </c>
-      <c r="B13" t="s">
+      <c r="D13" t="s">
+        <v>51</v>
+      </c>
+      <c r="E13" t="s">
         <v>104</v>
       </c>
-      <c r="C13" t="s">
+      <c r="F13" t="s">
         <v>105</v>
       </c>
-      <c r="D13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H13">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
+        <v>106</v>
+      </c>
+      <c r="K13" t="s">
+        <v>22</v>
+      </c>
+      <c r="L13" t="s">
         <v>107</v>
       </c>
-      <c r="K13" t="s">
-[...2 lines deleted...]
-      <c r="L13" t="s">
+      <c r="M13" t="s">
         <v>108</v>
       </c>
-      <c r="M13" t="s">
+      <c r="N13" t="s">
+        <v>54</v>
+      </c>
+      <c r="O13" t="s">
         <v>109</v>
       </c>
-      <c r="N13" t="s">
-[...2 lines deleted...]
-      <c r="O13" t="s">
+      <c r="P13" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>111</v>
+      </c>
+      <c r="B14" t="s">
         <v>112</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>113</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" t="s">
-        <v>87</v>
+        <v>18</v>
       </c>
       <c r="E14" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F14" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="G14" t="s">
+        <v>33</v>
+      </c>
+      <c r="H14">
+        <v>2009</v>
+      </c>
+      <c r="I14"/>
+      <c r="J14" t="s">
         <v>114</v>
       </c>
-      <c r="H14">
-[...5 lines deleted...]
-      <c r="J14" t="s">
+      <c r="K14" t="s">
+        <v>22</v>
+      </c>
+      <c r="L14" t="s">
         <v>115</v>
       </c>
-      <c r="K14" t="s">
-[...2 lines deleted...]
-      <c r="L14" t="s">
+      <c r="M14" t="s">
         <v>116</v>
       </c>
-      <c r="M14" t="s">
+      <c r="N14" t="s">
+        <v>25</v>
+      </c>
+      <c r="O14" t="s">
         <v>117</v>
       </c>
-      <c r="N14" t="s">
-[...2 lines deleted...]
-      <c r="O14" t="s">
+      <c r="P14" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>119</v>
+      </c>
+      <c r="B15" t="s">
         <v>120</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15" t="s">
+        <v>95</v>
+      </c>
+      <c r="E15" t="s">
+        <v>19</v>
+      </c>
+      <c r="F15" t="s">
+        <v>20</v>
+      </c>
+      <c r="G15" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>33</v>
       </c>
       <c r="H15">
         <v>1989</v>
       </c>
       <c r="I15">
-        <v>2021</v>
+        <v>2009</v>
       </c>
       <c r="J15" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="K15" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="M15" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="N15" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O15" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="P15" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B16" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C16" t="s">
-        <v>128</v>
+        <v>40</v>
       </c>
       <c r="D16" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="E16" t="s">
+        <v>19</v>
+      </c>
+      <c r="F16" t="s">
         <v>20</v>
       </c>
-      <c r="F16" t="s">
+      <c r="G16" t="s">
+        <v>42</v>
+      </c>
+      <c r="H16">
+        <v>1989</v>
+      </c>
+      <c r="I16">
+        <v>2021</v>
+      </c>
+      <c r="J16" t="s">
+        <v>122</v>
+      </c>
+      <c r="K16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L16" t="s">
         <v>129</v>
       </c>
-      <c r="G16" t="s">
-[...8 lines deleted...]
-      <c r="J16" t="s">
+      <c r="M16" t="s">
         <v>130</v>
       </c>
-      <c r="K16" t="s">
-[...2 lines deleted...]
-      <c r="L16" t="s">
+      <c r="N16" t="s">
+        <v>25</v>
+      </c>
+      <c r="O16" t="s">
         <v>131</v>
       </c>
-      <c r="M16" t="s">
+      <c r="P16" t="s">
         <v>132</v>
-      </c>
-[...7 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>133</v>
+      </c>
+      <c r="B17" t="s">
+        <v>134</v>
+      </c>
+      <c r="C17" t="s">
         <v>135</v>
       </c>
-      <c r="B17" t="s">
+      <c r="D17" t="s">
+        <v>95</v>
+      </c>
+      <c r="E17" t="s">
+        <v>19</v>
+      </c>
+      <c r="F17" t="s">
         <v>136</v>
       </c>
-      <c r="C17" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G17" t="s">
-        <v>137</v>
+        <v>42</v>
       </c>
       <c r="H17">
         <v>2013</v>
       </c>
-      <c r="I17"/>
+      <c r="I17">
+        <v>2025</v>
+      </c>
       <c r="J17" t="s">
+        <v>137</v>
+      </c>
+      <c r="K17" t="s">
+        <v>22</v>
+      </c>
+      <c r="L17" t="s">
         <v>138</v>
       </c>
-      <c r="K17" t="s">
-[...2 lines deleted...]
-      <c r="L17" t="s">
+      <c r="M17" t="s">
         <v>139</v>
       </c>
-      <c r="M17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N17" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O17" t="s">
         <v>140</v>
       </c>
       <c r="P17" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>142</v>
       </c>
       <c r="B18" t="s">
         <v>143</v>
       </c>
       <c r="C18" t="s">
-        <v>79</v>
+        <v>135</v>
       </c>
       <c r="D18" t="s">
+        <v>95</v>
+      </c>
+      <c r="E18" t="s">
+        <v>19</v>
+      </c>
+      <c r="F18" t="s">
+        <v>136</v>
+      </c>
+      <c r="G18" t="s">
         <v>144</v>
       </c>
-      <c r="E18" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H18">
-        <v>2023</v>
+        <v>2013</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>73</v>
+        <v>145</v>
       </c>
       <c r="K18" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="M18" t="s">
-        <v>81</v>
+        <v>139</v>
       </c>
       <c r="N18" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="P18" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B19" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C19" t="s">
-        <v>150</v>
+        <v>87</v>
       </c>
       <c r="D19" t="s">
-        <v>106</v>
+        <v>151</v>
       </c>
       <c r="E19" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F19" t="s">
-        <v>21</v>
+        <v>136</v>
       </c>
       <c r="G19" t="s">
         <v>33</v>
       </c>
       <c r="H19">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2023</v>
+      </c>
+      <c r="I19"/>
       <c r="J19" t="s">
-        <v>151</v>
+        <v>81</v>
       </c>
       <c r="K19" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L19" t="s">
         <v>152</v>
       </c>
       <c r="M19" t="s">
+        <v>89</v>
+      </c>
+      <c r="N19" t="s">
+        <v>25</v>
+      </c>
+      <c r="O19" t="s">
         <v>153</v>
       </c>
-      <c r="N19" t="s">
-[...2 lines deleted...]
-      <c r="O19" t="s">
+      <c r="P19" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>155</v>
+      </c>
+      <c r="B20" t="s">
         <v>156</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>157</v>
       </c>
-      <c r="C20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" t="s">
+        <v>18</v>
+      </c>
+      <c r="E20" t="s">
+        <v>19</v>
+      </c>
+      <c r="F20" t="s">
+        <v>32</v>
+      </c>
+      <c r="G20" t="s">
         <v>42</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
       <c r="H20">
         <v>2008</v>
       </c>
       <c r="I20">
-        <v>2010</v>
+        <v>2021</v>
       </c>
       <c r="J20" t="s">
+        <v>158</v>
+      </c>
+      <c r="K20" t="s">
+        <v>22</v>
+      </c>
+      <c r="L20" t="s">
         <v>159</v>
       </c>
-      <c r="K20" t="s">
-[...2 lines deleted...]
-      <c r="L20" t="s">
+      <c r="M20" t="s">
         <v>160</v>
       </c>
-      <c r="M20" t="s">
+      <c r="N20" t="s">
+        <v>25</v>
+      </c>
+      <c r="O20" t="s">
         <v>161</v>
       </c>
-      <c r="N20" t="s">
-[...2 lines deleted...]
-      <c r="O20" t="s">
+      <c r="P20" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>163</v>
+      </c>
+      <c r="B21" t="s">
         <v>164</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
         <v>165</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
+        <v>51</v>
+      </c>
+      <c r="E21" t="s">
+        <v>19</v>
+      </c>
+      <c r="F21" t="s">
+        <v>136</v>
+      </c>
+      <c r="G21" t="s">
+        <v>42</v>
+      </c>
+      <c r="H21">
+        <v>2008</v>
+      </c>
+      <c r="I21">
+        <v>2010</v>
+      </c>
+      <c r="J21" t="s">
         <v>166</v>
       </c>
-      <c r="D21" t="s">
-[...17 lines deleted...]
-      <c r="J21" t="s">
+      <c r="K21" t="s">
+        <v>22</v>
+      </c>
+      <c r="L21" t="s">
         <v>167</v>
       </c>
-      <c r="K21" t="s">
-[...2 lines deleted...]
-      <c r="L21" t="s">
+      <c r="M21" t="s">
         <v>168</v>
       </c>
-      <c r="M21" t="s">
+      <c r="N21" t="s">
+        <v>54</v>
+      </c>
+      <c r="O21" t="s">
         <v>169</v>
       </c>
-      <c r="N21" t="s">
-[...2 lines deleted...]
-      <c r="O21" t="s">
+      <c r="P21" t="s">
         <v>170</v>
       </c>
-      <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>171</v>
       </c>
       <c r="B22" t="s">
         <v>172</v>
       </c>
       <c r="C22" t="s">
         <v>173</v>
       </c>
       <c r="D22" t="s">
+        <v>60</v>
+      </c>
+      <c r="E22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F22" t="s">
+        <v>20</v>
+      </c>
+      <c r="G22" t="s">
         <v>42</v>
       </c>
-      <c r="E22" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H22">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="I22"/>
+        <v>2013</v>
+      </c>
+      <c r="I22">
+        <v>2014</v>
+      </c>
       <c r="J22" t="s">
         <v>174</v>
       </c>
       <c r="K22" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L22"/>
+        <v>22</v>
+      </c>
+      <c r="L22" t="s">
+        <v>175</v>
+      </c>
       <c r="M22" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="N22" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O22" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="P22" t="s">
         <v>177</v>
       </c>
+      <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>178</v>
       </c>
       <c r="B23" t="s">
         <v>179</v>
       </c>
       <c r="C23" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="D23" t="s">
-        <v>144</v>
+        <v>51</v>
       </c>
       <c r="E23" t="s">
+        <v>19</v>
+      </c>
+      <c r="F23" t="s">
         <v>20</v>
       </c>
-      <c r="F23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H23">
         <v>2022</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="K23" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L23"/>
       <c r="M23" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="N23" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O23" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="P23" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="B24" t="s">
-        <v>104</v>
+        <v>186</v>
       </c>
       <c r="C24" t="s">
-        <v>105</v>
+        <v>180</v>
       </c>
       <c r="D24" t="s">
-        <v>106</v>
+        <v>151</v>
       </c>
       <c r="E24" t="s">
+        <v>19</v>
+      </c>
+      <c r="F24" t="s">
         <v>20</v>
       </c>
-      <c r="F24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H24">
-        <v>2009</v>
+        <v>2022</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>107</v>
+        <v>181</v>
       </c>
       <c r="K24" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L24"/>
       <c r="M24" t="s">
-        <v>109</v>
+        <v>182</v>
       </c>
       <c r="N24" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O24" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="P24" t="s">
-        <v>111</v>
+        <v>184</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="B25" t="s">
-        <v>184</v>
+        <v>112</v>
       </c>
       <c r="C25" t="s">
-        <v>185</v>
+        <v>113</v>
       </c>
       <c r="D25" t="s">
-        <v>106</v>
+        <v>18</v>
       </c>
       <c r="E25" t="s">
+        <v>19</v>
+      </c>
+      <c r="F25" t="s">
         <v>20</v>
       </c>
-      <c r="F25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G25" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H25">
-        <v>2021</v>
+        <v>2009</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>34</v>
+        <v>114</v>
       </c>
       <c r="K25" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L25" t="s">
-        <v>186</v>
+        <v>115</v>
       </c>
       <c r="M25" t="s">
-        <v>187</v>
+        <v>116</v>
       </c>
       <c r="N25" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O25" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="P25" t="s">
-        <v>189</v>
+        <v>118</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>190</v>
       </c>
       <c r="B26" t="s">
         <v>191</v>
       </c>
       <c r="C26" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="D26" t="s">
-        <v>192</v>
+        <v>18</v>
       </c>
       <c r="E26" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F26" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="G26" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H26">
         <v>2021</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="K26" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L26"/>
+        <v>22</v>
+      </c>
+      <c r="L26" t="s">
+        <v>193</v>
+      </c>
       <c r="M26" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="N26" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O26" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="P26" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B27" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C27" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="D27" t="s">
         <v>199</v>
       </c>
       <c r="E27" t="s">
-        <v>96</v>
+        <v>19</v>
       </c>
       <c r="F27" t="s">
-        <v>200</v>
+        <v>136</v>
       </c>
       <c r="G27" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H27">
-        <v>2009</v>
+        <v>2021</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>201</v>
+        <v>43</v>
       </c>
       <c r="K27" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L27"/>
       <c r="M27" t="s">
+        <v>200</v>
+      </c>
+      <c r="N27" t="s">
+        <v>25</v>
+      </c>
+      <c r="O27" t="s">
+        <v>201</v>
+      </c>
+      <c r="P27" t="s">
         <v>202</v>
-      </c>
-[...7 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>203</v>
+      </c>
+      <c r="B28" t="s">
+        <v>204</v>
+      </c>
+      <c r="C28" t="s">
         <v>205</v>
       </c>
-      <c r="B28" t="s">
+      <c r="D28" t="s">
         <v>206</v>
       </c>
-      <c r="C28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E28" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="F28" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="G28" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H28">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="K28" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L28"/>
       <c r="M28" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="N28" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O28" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="P28" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="B29" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="C29" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="D29" t="s">
-        <v>212</v>
+        <v>95</v>
       </c>
       <c r="E29" t="s">
-        <v>213</v>
+        <v>104</v>
       </c>
       <c r="F29" t="s">
-        <v>214</v>
+        <v>207</v>
       </c>
       <c r="G29" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H29">
-        <v>2023</v>
+        <v>2015</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>73</v>
+        <v>208</v>
       </c>
       <c r="K29" t="s">
-        <v>215</v>
+        <v>22</v>
       </c>
       <c r="L29"/>
       <c r="M29" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="N29" t="s">
-        <v>46</v>
+        <v>25</v>
       </c>
       <c r="O29" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="P29" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>216</v>
+      </c>
+      <c r="B30" t="s">
+        <v>217</v>
+      </c>
+      <c r="C30" t="s">
+        <v>218</v>
+      </c>
+      <c r="D30" t="s">
         <v>219</v>
       </c>
-      <c r="B30" t="s">
+      <c r="E30" t="s">
         <v>220</v>
       </c>
-      <c r="C30" t="s">
+      <c r="F30" t="s">
         <v>221</v>
       </c>
-      <c r="D30" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G30" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="H30"/>
+        <v>33</v>
+      </c>
+      <c r="H30">
+        <v>2023</v>
+      </c>
       <c r="I30"/>
       <c r="J30" t="s">
+        <v>81</v>
+      </c>
+      <c r="K30" t="s">
+        <v>222</v>
+      </c>
+      <c r="L30"/>
+      <c r="M30" t="s">
         <v>223</v>
       </c>
-      <c r="K30" t="s">
-[...3 lines deleted...]
-      <c r="M30"/>
       <c r="N30" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="O30" t="s">
         <v>224</v>
       </c>
       <c r="P30" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>226</v>
       </c>
       <c r="B31" t="s">
         <v>227</v>
       </c>
       <c r="C31" t="s">
-        <v>150</v>
+        <v>228</v>
       </c>
       <c r="D31" t="s">
-        <v>87</v>
+        <v>229</v>
       </c>
       <c r="E31" t="s">
+        <v>220</v>
+      </c>
+      <c r="F31" t="s">
+        <v>136</v>
+      </c>
+      <c r="G31" t="s">
         <v>96</v>
       </c>
-      <c r="F31" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="H31"/>
+      <c r="I31"/>
       <c r="J31" t="s">
-        <v>151</v>
+        <v>230</v>
       </c>
       <c r="K31" t="s">
-        <v>24</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L31"/>
+      <c r="M31"/>
       <c r="N31" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O31" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="P31" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B32" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C32" t="s">
-        <v>234</v>
+        <v>157</v>
       </c>
       <c r="D32" t="s">
+        <v>95</v>
+      </c>
+      <c r="E32" t="s">
+        <v>104</v>
+      </c>
+      <c r="F32" t="s">
+        <v>105</v>
+      </c>
+      <c r="G32" t="s">
+        <v>42</v>
+      </c>
+      <c r="H32">
+        <v>1997</v>
+      </c>
+      <c r="I32">
+        <v>2011</v>
+      </c>
+      <c r="J32" t="s">
+        <v>158</v>
+      </c>
+      <c r="K32" t="s">
+        <v>22</v>
+      </c>
+      <c r="L32" t="s">
         <v>235</v>
       </c>
-      <c r="E32" t="s">
-[...17 lines deleted...]
-      <c r="K32" t="s">
+      <c r="M32" t="s">
         <v>236</v>
       </c>
-      <c r="L32" t="s">
+      <c r="N32" t="s">
+        <v>25</v>
+      </c>
+      <c r="O32" t="s">
         <v>237</v>
       </c>
-      <c r="M32" t="s">
+      <c r="P32" t="s">
         <v>238</v>
-      </c>
-[...7 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>239</v>
+      </c>
+      <c r="B33" t="s">
+        <v>240</v>
+      </c>
+      <c r="C33" t="s">
         <v>241</v>
       </c>
-      <c r="B33" t="s">
+      <c r="D33" t="s">
         <v>242</v>
       </c>
-      <c r="C33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E33" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F33" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="G33" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="H33">
-        <v>2007</v>
+        <v>2017</v>
       </c>
       <c r="I33">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="J33" t="s">
-        <v>73</v>
+        <v>145</v>
       </c>
       <c r="K33" t="s">
-        <v>24</v>
+        <v>243</v>
       </c>
       <c r="L33" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="M33" t="s">
-        <v>74</v>
+        <v>245</v>
       </c>
       <c r="N33" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="O33" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="P33" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B34" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="C34" t="s">
-        <v>198</v>
+        <v>78</v>
       </c>
       <c r="D34" t="s">
-        <v>248</v>
+        <v>95</v>
       </c>
       <c r="E34" t="s">
-        <v>96</v>
+        <v>19</v>
       </c>
       <c r="F34" t="s">
-        <v>97</v>
+        <v>136</v>
       </c>
       <c r="G34" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="H34">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I34"/>
+        <v>2007</v>
+      </c>
+      <c r="I34">
+        <v>2020</v>
+      </c>
       <c r="J34" t="s">
-        <v>249</v>
+        <v>81</v>
       </c>
       <c r="K34" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L34" t="s">
         <v>250</v>
       </c>
       <c r="M34" t="s">
+        <v>82</v>
+      </c>
+      <c r="N34" t="s">
+        <v>25</v>
+      </c>
+      <c r="O34" t="s">
         <v>251</v>
       </c>
-      <c r="N34" t="s">
-[...2 lines deleted...]
-      <c r="O34" t="s">
+      <c r="P34" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>253</v>
+      </c>
+      <c r="B35" t="s">
         <v>254</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
+        <v>205</v>
+      </c>
+      <c r="D35" t="s">
         <v>255</v>
       </c>
-      <c r="C35" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E35" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="F35" t="s">
-        <v>21</v>
+        <v>105</v>
       </c>
       <c r="G35" t="s">
         <v>33</v>
       </c>
       <c r="H35">
+        <v>2011</v>
+      </c>
+      <c r="I35"/>
+      <c r="J35" t="s">
+        <v>256</v>
+      </c>
+      <c r="K35" t="s">
+        <v>22</v>
+      </c>
+      <c r="L35" t="s">
+        <v>257</v>
+      </c>
+      <c r="M35" t="s">
+        <v>258</v>
+      </c>
+      <c r="N35" t="s">
+        <v>25</v>
+      </c>
+      <c r="O35" t="s">
+        <v>259</v>
+      </c>
+      <c r="P35" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16">
+      <c r="A36" t="s">
+        <v>261</v>
+      </c>
+      <c r="B36" t="s">
+        <v>262</v>
+      </c>
+      <c r="C36" t="s">
+        <v>205</v>
+      </c>
+      <c r="D36" t="s">
+        <v>255</v>
+      </c>
+      <c r="E36" t="s">
+        <v>104</v>
+      </c>
+      <c r="F36" t="s">
+        <v>32</v>
+      </c>
+      <c r="G36" t="s">
+        <v>42</v>
+      </c>
+      <c r="H36">
         <v>2001</v>
       </c>
-      <c r="I35">
+      <c r="I36">
         <v>2019</v>
       </c>
-      <c r="J35" t="s">
-[...18 lines deleted...]
-        <v>259</v>
+      <c r="J36" t="s">
+        <v>97</v>
+      </c>
+      <c r="K36" t="s">
+        <v>22</v>
+      </c>
+      <c r="L36" t="s">
+        <v>263</v>
+      </c>
+      <c r="M36" t="s">
+        <v>264</v>
+      </c>
+      <c r="N36" t="s">
+        <v>25</v>
+      </c>
+      <c r="O36" t="s">
+        <v>265</v>
+      </c>
+      <c r="P36" t="s">
+        <v>266</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">