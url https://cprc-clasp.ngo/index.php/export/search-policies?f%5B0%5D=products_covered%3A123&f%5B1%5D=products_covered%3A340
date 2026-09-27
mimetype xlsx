--- v1 (2026-02-04)
+++ v2 (2026-09-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="303">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="317">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -104,50 +104,77 @@
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>October 2018</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>16 CFR Part 305 - Energy Labeling Rule - 305.15 Labeling for lighting products</t>
   </si>
   <si>
     <t>Federal Trade Commission</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/16-cfr-part-305-energy-and-water-use-labeling-consumer-products-under-energy-policy-and-0</t>
   </si>
   <si>
     <t>https://www.ecfr.gov/cgi-bin/retrieveECFR?gp=11&amp;SID=73761cc1f845bec3a3d4dd94a2c5fb2f&amp;ty=HTML&amp;h=L&amp;n=16y1.0.1.3.29&amp;r=PART#se16.1.305_11</t>
   </si>
   <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
     <t>BNS 5: Part 8: 2013 Labelling – Energy labelling of household appliances and products - Requirements</t>
   </si>
   <si>
     <t>This standard Specifies the terms and conditions under which major household appliances shall be labelled. It identifies the information which consumers shall receive on the energy label of major household appliances.</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
     <t>Televisions, DVD|Blu-Ray Players, Ovens, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washing Machines, Directional Lamps, 3-Phase Motors, Portable Fans, Room ACs - Stationary ACs, Evaporative Coolers, Storage Water Heaters, Pumps Other, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Ministry of Trade, Energy Division</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/bns-5-part-8-2013-labelling-energy-labelling-household-appliances-and-products</t>
   </si>
   <si>
     <t>https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf , http://www.oas.org/en/sedi/dsd/Energy/03_CROSQ_Fulgence_StPrix.pdf----https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf</t>
@@ -168,53 +195,50 @@
     <t>June 2021</t>
   </si>
   <si>
     <t>GB/T 29293; GB/T 29294</t>
   </si>
   <si>
     <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/cel-led-products-indoor-lighting-led-downlights</t>
   </si>
   <si>
     <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2020/04/%E5%AE%A4%E5%86%85%E7%85%A7%E6%98%8E%E7%94%A8LED%20%E4%BA%A7%E</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 206/2012 6 March 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for air conditioners and comfort fans</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated air conditioners with a rated capacity of ≤ 12 kW for cooling, or heating if the product has no cooling function, and comfort fans with an electric fan power input ≤ 125W.</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>Portable Fans, Room ACs - Stationary ACs, Portable ACs</t>
-  </si>
-[...1 lines deleted...]
-    <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>October 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-2062012-6-march-2012-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/206/contents</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 206/2012 of 6 March 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for air conditioners and comfort fans </t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated air conditioners with a rated capacity of ≤ 12 kW for cooling, or heating if the product has no cooling function, and comfort fans with an electric fan power input ≤ 125W. 
 This Policy is under review by the European Commission and is expected to be revised in 2024.</t>
   </si>
   <si>
     <t>European Union</t>
   </si>
   <si>
     <t>September 2023</t>
   </si>
   <si>
     <t>European Commission - DG Energy</t>
@@ -385,53 +409,50 @@
     <t>Energy Efficiency Criteria and Labeling Method for Energy Label Qualified LED Planar Lamp; No. En-Tech 10405000341</t>
   </si>
   <si>
     <t>Desk; table; bedside; and floor lightings as well as any planar lamp compliant with the following criteria: Products shall meet the requirements of Article 14335 or 14115; Chinese National Standards -CNS; or be recognized by Bureau of Energy -MOEA. The light emitting surface is composed of diffusion assembly or light guide plate. Size of the surface shall be of 30cm or more in diameter for circular one and in least side length for rectangle one. Upper limit of thickness: 70mm</t>
   </si>
   <si>
     <t>Energy Efficiency Criteria and Labeling Method for Energy Label Qualified LED Planar Lamp</t>
   </si>
   <si>
     <t>Greenmark Labelling Program</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-criteria-and-labeling-method-energy-label-qualified-led-planar-lamp-no</t>
   </si>
   <si>
     <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=56</t>
   </si>
   <si>
     <t>Energy Efficiency Grade Label for Electric Fan</t>
   </si>
   <si>
     <t>By KS C 9301 household electric fan, desktop or stand; which has the diameterof wing of 20-41 cm and the axial single wing run by induction motor to be usedin general: table, stand, etc .</t>
   </si>
   <si>
     <t>Republic of Korea</t>
-  </si>
-[...1 lines deleted...]
-    <t>Portable Fans</t>
   </si>
   <si>
     <t>November 2019</t>
   </si>
   <si>
     <t>KS C 9301</t>
   </si>
   <si>
     <t>Korea Energy Management Corporation (KEMCO)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-grade-label-electric-fan</t>
   </si>
   <si>
     <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_2.asp</t>
   </si>
   <si>
     <t>Energy Efficiency Regulations, 2016 (SOR/2016-311)</t>
   </si>
   <si>
     <t>This policy is divided into 14 divisions: 1) household appliances, 2) air conditioners, condensing units, and chillers, 3) heat pumps, 4) furnaces, fireplaces, unit heaters, and recovery ventilators, 5) boilers, 6) water heaters, 7) lamps and lamp ballasts, 8) lighting fixtures, 9) electronic products, 10) commercial refrigeration, 11) dry-type transformers, 12) motors, 13) commercial pre-rinse spray valves, and 14) pumps.</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
@@ -873,50 +894,71 @@
     <t>Regulation on Energy Efficiency Requirements for Mass-Produced Systems, Vehicles, and Appliances</t>
   </si>
   <si>
     <t>This policy applies to mass-produced systems, vehicles, and devices as well as their mass-produced components that consume a considerable amount of energy and are placed on the market or sold in Switzerland.</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>Computers, Servers, Networking Equipment, Stand-by and networked devices, Televisions, Set Top Boxes (STB), Displays, External Power Supply, Vacuum Cleaners, Ovens, Dishwashers, Cooktops or Hobs, Coffee Machines, Clothes Dryers, Washer and Dryers, Washing Machines, Tubular Lamps, Non-Directional lamps, Directional Lamps, Indoor Luminaires, 3-Phase Motors, Industrial Fans, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Storage Water Heaters, Building Circulator Pumps, Pumps Other, Power Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Electricity, Other Solid Fuel</t>
   </si>
   <si>
     <t>See Policy</t>
   </si>
   <si>
     <t>Swiss Federal Office of Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/regulation-energy-efficiency-requirements-mass-produced-systems-vehicles-and-appliances</t>
   </si>
   <si>
     <t>https://www.admin.ch/opc/de/classified-compilation/20162950/index.html</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>TCVN 7826:2015 Electric fans - Energy efficiency</t>
   </si>
   <si>
     <t>This document specifies the MEPS, test methods, and star ratings for electric fans, including ceiling fans, table fans, wall fans, and pedestal fans.</t>
   </si>
   <si>
     <t>TCVN 7827:2015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/tcvn-78262015-electric-fans-energy-efficiency</t>
   </si>
   <si>
     <t>https://vanbanphapluat.co/tcvn-7826-2015-quat-dien-hieu-suat-nang-luong</t>
   </si>
   <si>
     <t>Thai Green Label Scheme - Electric Fans TGL-51-11</t>
   </si>
   <si>
     <t>These criteria shall apply to A.C. electric fans: table and wall types, pedestal types, ceiling types, double-oscillating types, and ventilating types used in housing.</t>
   </si>
   <si>
     <t>Space Heating and Space Cooling, Ventilation, Ceiling Fans, Window Fans, Portable Fans</t>
   </si>
@@ -1293,51 +1335,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P40"/>
+  <dimension ref="A1:P42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="251.224" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="727.822" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="123.827" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="359.769" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1423,1860 +1465,1956 @@
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3"/>
+      <c r="C3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G3" t="s">
+        <v>8</v>
+      </c>
+      <c r="H3">
+        <v>2014</v>
+      </c>
+      <c r="I3">
+        <v>2024</v>
+      </c>
+      <c r="J3" t="s">
         <v>34</v>
       </c>
-      <c r="H3">
-[...3 lines deleted...]
-      <c r="J3" t="s">
+      <c r="K3" t="s">
+        <v>24</v>
+      </c>
+      <c r="L3" t="s">
         <v>35</v>
       </c>
-      <c r="K3" t="s">
-[...2 lines deleted...]
-      <c r="L3"/>
       <c r="M3" t="s">
         <v>36</v>
       </c>
       <c r="N3" t="s">
         <v>27</v>
       </c>
       <c r="O3" t="s">
         <v>37</v>
       </c>
       <c r="P3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
         <v>42</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="H4">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
-      <c r="L4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L4"/>
       <c r="M4" t="s">
         <v>45</v>
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
         <v>46</v>
       </c>
       <c r="P4" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>48</v>
       </c>
       <c r="B5" t="s">
         <v>49</v>
       </c>
       <c r="C5" t="s">
         <v>50</v>
       </c>
       <c r="D5" t="s">
         <v>51</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="H5">
-        <v>2012</v>
+        <v>2020</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L5" t="s">
         <v>53</v>
       </c>
-      <c r="K5" t="s">
-[...3 lines deleted...]
-      <c r="M5"/>
+      <c r="M5" t="s">
+        <v>54</v>
+      </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D6" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="G6" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="H6">
         <v>2012</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6"/>
-      <c r="M6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M6"/>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="P6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B7" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C7" t="s">
-        <v>41</v>
+        <v>66</v>
       </c>
       <c r="D7" t="s">
-        <v>42</v>
+        <v>60</v>
       </c>
       <c r="E7" t="s">
-        <v>65</v>
+        <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="G7" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="H7">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>43</v>
+        <v>67</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
-      <c r="L7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L7"/>
       <c r="M7" t="s">
         <v>68</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
         <v>69</v>
       </c>
       <c r="P7" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>71</v>
       </c>
       <c r="B8" t="s">
         <v>72</v>
       </c>
       <c r="C8" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D8" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="E8" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="F8" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="G8" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="H8">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>73</v>
+        <v>52</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M8" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="P8" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B9" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D9" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="E9" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="F9" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="G9" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="H9">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>43</v>
+        <v>81</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="M9" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="P9" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B10" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C10" t="s">
-        <v>84</v>
+        <v>50</v>
       </c>
       <c r="D10" t="s">
-        <v>85</v>
+        <v>51</v>
       </c>
       <c r="E10" t="s">
-        <v>20</v>
+        <v>73</v>
       </c>
       <c r="F10" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H10">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="I10"/>
       <c r="J10" t="s">
+        <v>52</v>
+      </c>
+      <c r="K10" t="s">
+        <v>24</v>
+      </c>
+      <c r="L10" t="s">
         <v>87</v>
       </c>
-      <c r="K10" t="s">
-[...2 lines deleted...]
-      <c r="L10"/>
       <c r="M10" t="s">
+        <v>76</v>
+      </c>
+      <c r="N10" t="s">
+        <v>27</v>
+      </c>
+      <c r="O10" t="s">
         <v>88</v>
       </c>
-      <c r="N10" t="s">
-[...2 lines deleted...]
-      <c r="O10" t="s">
+      <c r="P10" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>90</v>
+      </c>
+      <c r="B11" t="s">
         <v>91</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>92</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>52</v>
+        <v>94</v>
       </c>
       <c r="G11" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H11">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I11"/>
+        <v>2011</v>
+      </c>
+      <c r="I11">
+        <v>2023</v>
+      </c>
       <c r="J11" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="P11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B12" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C12" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D12" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="G12" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="H12"/>
+        <v>43</v>
+      </c>
+      <c r="H12">
+        <v>2020</v>
+      </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12"/>
       <c r="M12" t="s">
+        <v>103</v>
+      </c>
+      <c r="N12" t="s">
+        <v>27</v>
+      </c>
+      <c r="O12" t="s">
         <v>104</v>
       </c>
-      <c r="N12" t="s">
-[...2 lines deleted...]
-      <c r="O12" t="s">
+      <c r="P12" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>106</v>
+      </c>
+      <c r="B13" t="s">
         <v>107</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>108</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>109</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>65</v>
+        <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="G13" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="H13"/>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
-      <c r="L13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13" t="s">
         <v>112</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
         <v>113</v>
       </c>
       <c r="P13" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>115</v>
       </c>
       <c r="B14" t="s">
         <v>116</v>
       </c>
       <c r="C14" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="E14" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="F14" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H14">
         <v>2013</v>
       </c>
-      <c r="I14">
-[...1 lines deleted...]
-      </c>
+      <c r="I14"/>
       <c r="J14" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="M14" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="P14" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B15" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C15" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="D15" t="s">
-        <v>124</v>
+        <v>51</v>
       </c>
       <c r="E15" t="s">
-        <v>20</v>
+        <v>73</v>
       </c>
       <c r="F15" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="G15" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H15">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I15"/>
+        <v>2013</v>
+      </c>
+      <c r="I15">
+        <v>2015</v>
+      </c>
       <c r="J15" t="s">
+        <v>118</v>
+      </c>
+      <c r="K15" t="s">
+        <v>24</v>
+      </c>
+      <c r="L15" t="s">
         <v>125</v>
       </c>
-      <c r="K15" t="s">
-[...2 lines deleted...]
-      <c r="L15" t="s">
+      <c r="M15" t="s">
         <v>126</v>
       </c>
-      <c r="M15" t="s">
+      <c r="N15" t="s">
+        <v>27</v>
+      </c>
+      <c r="O15" t="s">
         <v>127</v>
       </c>
-      <c r="N15" t="s">
-[...2 lines deleted...]
-      <c r="O15" t="s">
+      <c r="P15" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>129</v>
+      </c>
+      <c r="B16" t="s">
         <v>130</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>131</v>
       </c>
-      <c r="C16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>133</v>
+        <v>32</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
+        <v>21</v>
+      </c>
+      <c r="G16" t="s">
+        <v>43</v>
+      </c>
+      <c r="H16">
+        <v>2009</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16" t="s">
+        <v>132</v>
+      </c>
+      <c r="K16" t="s">
+        <v>24</v>
+      </c>
+      <c r="L16" t="s">
+        <v>133</v>
+      </c>
+      <c r="M16" t="s">
         <v>134</v>
       </c>
-      <c r="G16" t="s">
-[...8 lines deleted...]
-      <c r="J16" t="s">
+      <c r="N16" t="s">
+        <v>27</v>
+      </c>
+      <c r="O16" t="s">
         <v>135</v>
       </c>
-      <c r="K16" t="s">
+      <c r="P16" t="s">
         <v>136</v>
-      </c>
-[...11 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>137</v>
+      </c>
+      <c r="B17" t="s">
+        <v>138</v>
+      </c>
+      <c r="C17" t="s">
+        <v>139</v>
+      </c>
+      <c r="D17" t="s">
         <v>140</v>
-      </c>
-[...7 lines deleted...]
-        <v>101</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>52</v>
+        <v>141</v>
       </c>
       <c r="G17" t="s">
+        <v>22</v>
+      </c>
+      <c r="H17">
+        <v>2016</v>
+      </c>
+      <c r="I17">
+        <v>2019</v>
+      </c>
+      <c r="J17" t="s">
         <v>142</v>
       </c>
-      <c r="H17">
-[...5 lines deleted...]
-      <c r="J17" t="s">
+      <c r="K17" t="s">
         <v>143</v>
       </c>
-      <c r="K17" t="s">
-[...2 lines deleted...]
-      <c r="L17" t="s">
+      <c r="L17"/>
+      <c r="M17" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
         <v>145</v>
       </c>
       <c r="P17" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>147</v>
       </c>
       <c r="B18" t="s">
         <v>148</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D18" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="G18" t="s">
-        <v>22</v>
+        <v>149</v>
       </c>
       <c r="H18">
         <v>1989</v>
       </c>
       <c r="I18">
-        <v>2021</v>
+        <v>2009</v>
       </c>
       <c r="J18" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="M18" t="s">
-        <v>150</v>
+        <v>54</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="P18" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B19" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C19" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>42</v>
+        <v>109</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="G19" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H19">
+        <v>1989</v>
+      </c>
+      <c r="I19">
         <v>2021</v>
       </c>
-      <c r="I19"/>
       <c r="J19" t="s">
-        <v>73</v>
+        <v>150</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
       <c r="L19" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="M19" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="P19" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B20" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C20" t="s">
-        <v>161</v>
+        <v>50</v>
       </c>
       <c r="D20" t="s">
-        <v>101</v>
+        <v>51</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>134</v>
+        <v>33</v>
       </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H20">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I20"/>
       <c r="J20" t="s">
+        <v>81</v>
+      </c>
+      <c r="K20" t="s">
+        <v>24</v>
+      </c>
+      <c r="L20" t="s">
         <v>162</v>
       </c>
-      <c r="K20" t="s">
-[...2 lines deleted...]
-      <c r="L20" t="s">
+      <c r="M20" t="s">
         <v>163</v>
       </c>
-      <c r="M20" t="s">
+      <c r="N20" t="s">
+        <v>27</v>
+      </c>
+      <c r="O20" t="s">
         <v>164</v>
       </c>
-      <c r="N20" t="s">
-[...2 lines deleted...]
-      <c r="O20" t="s">
+      <c r="P20" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>166</v>
+      </c>
+      <c r="B21" t="s">
         <v>167</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
         <v>168</v>
       </c>
-      <c r="C21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" t="s">
-        <v>170</v>
+        <v>109</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I21">
-        <v>2016</v>
+        <v>2025</v>
       </c>
       <c r="J21" t="s">
-        <v>103</v>
+        <v>169</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21" t="s">
+        <v>170</v>
+      </c>
+      <c r="M21" t="s">
         <v>171</v>
       </c>
-      <c r="M21" t="s">
+      <c r="N21" t="s">
+        <v>27</v>
+      </c>
+      <c r="O21" t="s">
         <v>172</v>
       </c>
-      <c r="N21" t="s">
-[...2 lines deleted...]
-      <c r="O21" t="s">
+      <c r="P21" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>174</v>
+      </c>
+      <c r="B22" t="s">
         <v>175</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="D22" t="s">
         <v>177</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>52</v>
+        <v>141</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
         <v>2009</v>
       </c>
       <c r="I22">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="J22" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22" t="s">
         <v>178</v>
       </c>
       <c r="M22" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="P22" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B23" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C23" t="s">
-        <v>161</v>
+        <v>176</v>
       </c>
       <c r="D23" t="s">
-        <v>101</v>
+        <v>184</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>134</v>
+        <v>33</v>
       </c>
       <c r="G23" t="s">
-        <v>183</v>
+        <v>22</v>
       </c>
       <c r="H23">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I23"/>
+        <v>2009</v>
+      </c>
+      <c r="I23">
+        <v>2017</v>
+      </c>
       <c r="J23" t="s">
-        <v>184</v>
+        <v>111</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
         <v>185</v>
       </c>
       <c r="M23" t="s">
-        <v>164</v>
+        <v>179</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
         <v>186</v>
       </c>
       <c r="P23" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>188</v>
       </c>
       <c r="B24" t="s">
         <v>189</v>
       </c>
       <c r="C24" t="s">
-        <v>93</v>
+        <v>168</v>
       </c>
       <c r="D24" t="s">
-        <v>190</v>
+        <v>109</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="G24" t="s">
-        <v>34</v>
+        <v>190</v>
       </c>
       <c r="H24">
-        <v>2023</v>
+        <v>2013</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>87</v>
+        <v>191</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="M24" t="s">
-        <v>95</v>
+        <v>171</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="P24" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B25" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C25" t="s">
-        <v>196</v>
+        <v>101</v>
       </c>
       <c r="D25" t="s">
-        <v>124</v>
+        <v>197</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>21</v>
+        <v>141</v>
       </c>
       <c r="G25" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H25">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2023</v>
+      </c>
+      <c r="I25"/>
       <c r="J25" t="s">
-        <v>197</v>
+        <v>95</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25" t="s">
         <v>198</v>
       </c>
       <c r="M25" t="s">
+        <v>103</v>
+      </c>
+      <c r="N25" t="s">
+        <v>27</v>
+      </c>
+      <c r="O25" t="s">
         <v>199</v>
       </c>
-      <c r="N25" t="s">
-[...2 lines deleted...]
-      <c r="O25" t="s">
+      <c r="P25" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>201</v>
+      </c>
+      <c r="B26" t="s">
         <v>202</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
         <v>203</v>
       </c>
-      <c r="C26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D26" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
-        <v>2013</v>
+        <v>2008</v>
       </c>
       <c r="I26">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="J26" t="s">
-        <v>43</v>
+        <v>204</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26" t="s">
         <v>205</v>
       </c>
       <c r="M26" t="s">
         <v>206</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
         <v>207</v>
       </c>
-      <c r="P26"/>
+      <c r="P26" t="s">
+        <v>208</v>
+      </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B27" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C27" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D27" t="s">
-        <v>190</v>
+        <v>60</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
+        <v>33</v>
+      </c>
+      <c r="G27" t="s">
+        <v>22</v>
+      </c>
+      <c r="H27">
+        <v>2013</v>
+      </c>
+      <c r="I27">
+        <v>2014</v>
+      </c>
+      <c r="J27" t="s">
         <v>52</v>
       </c>
-      <c r="G27" t="s">
-[...8 lines deleted...]
-      </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
-      <c r="L27"/>
+      <c r="L27" t="s">
+        <v>212</v>
+      </c>
       <c r="M27" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="P27" t="s">
         <v>214</v>
       </c>
+      <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>215</v>
       </c>
       <c r="B28" t="s">
-        <v>122</v>
+        <v>216</v>
       </c>
       <c r="C28" t="s">
-        <v>123</v>
+        <v>217</v>
       </c>
       <c r="D28" t="s">
-        <v>124</v>
+        <v>197</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="G28" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="H28">
-        <v>2009</v>
+        <v>2022</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>125</v>
+        <v>218</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
-      <c r="L28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L28"/>
       <c r="M28" t="s">
-        <v>127</v>
+        <v>219</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="P28" t="s">
-        <v>129</v>
+        <v>221</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="B29" t="s">
-        <v>218</v>
+        <v>130</v>
       </c>
       <c r="C29" t="s">
-        <v>219</v>
+        <v>131</v>
       </c>
       <c r="D29" t="s">
-        <v>124</v>
+        <v>32</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>134</v>
+        <v>33</v>
       </c>
       <c r="G29" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="H29">
-        <v>2021</v>
+        <v>2009</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29" t="s">
-        <v>220</v>
+        <v>133</v>
       </c>
       <c r="M29" t="s">
-        <v>221</v>
+        <v>134</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="P29" t="s">
-        <v>223</v>
+        <v>136</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>224</v>
       </c>
       <c r="B30" t="s">
         <v>225</v>
       </c>
       <c r="C30" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="D30" t="s">
-        <v>226</v>
+        <v>32</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="G30" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="H30">
         <v>2021</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
-      <c r="L30"/>
+      <c r="L30" t="s">
+        <v>227</v>
+      </c>
       <c r="M30" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="P30" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B31" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C31" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="D31" t="s">
         <v>233</v>
       </c>
       <c r="E31" t="s">
-        <v>65</v>
+        <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>234</v>
+        <v>141</v>
       </c>
       <c r="G31" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="H31">
-        <v>2009</v>
+        <v>2021</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>235</v>
+        <v>142</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31"/>
       <c r="M31" t="s">
+        <v>234</v>
+      </c>
+      <c r="N31" t="s">
+        <v>27</v>
+      </c>
+      <c r="O31" t="s">
+        <v>235</v>
+      </c>
+      <c r="P31" t="s">
         <v>236</v>
-      </c>
-[...7 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>237</v>
+      </c>
+      <c r="B32" t="s">
+        <v>238</v>
+      </c>
+      <c r="C32" t="s">
         <v>239</v>
       </c>
-      <c r="B32" t="s">
+      <c r="D32" t="s">
         <v>240</v>
       </c>
-      <c r="C32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E32" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="F32" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="G32" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="H32">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
       <c r="L32"/>
       <c r="M32" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="P32" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="B33" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="C33" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="D33" t="s">
-        <v>246</v>
+        <v>109</v>
       </c>
       <c r="E33" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="F33" t="s">
-        <v>134</v>
+        <v>241</v>
       </c>
       <c r="G33" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="H33">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>35</v>
+        <v>242</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
-      <c r="L33" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L33"/>
       <c r="M33" t="s">
+        <v>243</v>
+      </c>
+      <c r="N33" t="s">
+        <v>27</v>
+      </c>
+      <c r="O33" t="s">
         <v>248</v>
       </c>
-      <c r="N33" t="s">
-[...2 lines deleted...]
-      <c r="O33" t="s">
+      <c r="P33" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>250</v>
+      </c>
+      <c r="B34" t="s">
         <v>251</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
         <v>252</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>253</v>
       </c>
-      <c r="D34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E34" t="s">
-        <v>255</v>
+        <v>73</v>
       </c>
       <c r="F34" t="s">
-        <v>256</v>
+        <v>141</v>
       </c>
       <c r="G34" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="H34">
-        <v>2023</v>
+        <v>2014</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>87</v>
+        <v>44</v>
       </c>
       <c r="K34" t="s">
+        <v>24</v>
+      </c>
+      <c r="L34" t="s">
+        <v>254</v>
+      </c>
+      <c r="M34" t="s">
+        <v>255</v>
+      </c>
+      <c r="N34" t="s">
+        <v>27</v>
+      </c>
+      <c r="O34" t="s">
+        <v>256</v>
+      </c>
+      <c r="P34" t="s">
         <v>257</v>
-      </c>
-[...11 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>258</v>
+      </c>
+      <c r="B35" t="s">
+        <v>259</v>
+      </c>
+      <c r="C35" t="s">
+        <v>260</v>
+      </c>
+      <c r="D35" t="s">
+        <v>261</v>
+      </c>
+      <c r="E35" t="s">
         <v>262</v>
       </c>
-      <c r="B35" t="s">
+      <c r="F35" t="s">
         <v>263</v>
       </c>
-      <c r="C35" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G35" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="H35"/>
+        <v>43</v>
+      </c>
+      <c r="H35">
+        <v>2023</v>
+      </c>
       <c r="I35"/>
       <c r="J35" t="s">
+        <v>95</v>
+      </c>
+      <c r="K35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L35"/>
+      <c r="M35" t="s">
+        <v>265</v>
+      </c>
+      <c r="N35" t="s">
         <v>266</v>
-      </c>
-[...6 lines deleted...]
-        <v>27</v>
       </c>
       <c r="O35" t="s">
         <v>267</v>
       </c>
       <c r="P35" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>269</v>
       </c>
       <c r="B36" t="s">
         <v>270</v>
       </c>
       <c r="C36" t="s">
-        <v>196</v>
+        <v>271</v>
       </c>
       <c r="D36" t="s">
-        <v>101</v>
+        <v>272</v>
       </c>
       <c r="E36" t="s">
-        <v>65</v>
+        <v>262</v>
       </c>
       <c r="F36" t="s">
-        <v>66</v>
+        <v>141</v>
       </c>
       <c r="G36" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="H36"/>
+      <c r="I36"/>
       <c r="J36" t="s">
-        <v>197</v>
+        <v>273</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
-      <c r="L36" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L36"/>
+      <c r="M36"/>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="P36" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B37" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C37" t="s">
-        <v>277</v>
+        <v>203</v>
       </c>
       <c r="D37" t="s">
-        <v>278</v>
+        <v>109</v>
       </c>
       <c r="E37" t="s">
-        <v>20</v>
+        <v>73</v>
       </c>
       <c r="F37" t="s">
-        <v>134</v>
+        <v>74</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
-        <v>2017</v>
+        <v>1997</v>
       </c>
       <c r="I37">
-        <v>2021</v>
+        <v>2011</v>
       </c>
       <c r="J37" t="s">
-        <v>184</v>
+        <v>204</v>
       </c>
       <c r="K37" t="s">
+        <v>24</v>
+      </c>
+      <c r="L37" t="s">
+        <v>278</v>
+      </c>
+      <c r="M37" t="s">
         <v>279</v>
       </c>
-      <c r="L37" t="s">
+      <c r="N37" t="s">
+        <v>27</v>
+      </c>
+      <c r="O37" t="s">
         <v>280</v>
       </c>
-      <c r="M37" t="s">
+      <c r="P37" t="s">
         <v>281</v>
-      </c>
-[...7 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>282</v>
+      </c>
+      <c r="B38" t="s">
+        <v>283</v>
+      </c>
+      <c r="C38" t="s">
         <v>284</v>
       </c>
-      <c r="B38" t="s">
+      <c r="D38" t="s">
         <v>285</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
-        <v>2007</v>
+        <v>2017</v>
       </c>
       <c r="I38">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="J38" t="s">
-        <v>87</v>
+        <v>191</v>
       </c>
       <c r="K38" t="s">
-        <v>24</v>
+        <v>286</v>
       </c>
       <c r="L38" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="M38" t="s">
-        <v>88</v>
+        <v>288</v>
       </c>
       <c r="N38" t="s">
-        <v>27</v>
+        <v>266</v>
       </c>
       <c r="O38" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="P38" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B39" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="C39" t="s">
-        <v>232</v>
+        <v>203</v>
       </c>
       <c r="D39" t="s">
-        <v>291</v>
+        <v>177</v>
       </c>
       <c r="E39" t="s">
-        <v>65</v>
+        <v>20</v>
       </c>
       <c r="F39" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="G39" t="s">
-        <v>34</v>
+        <v>293</v>
       </c>
       <c r="H39">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I39"/>
+        <v>2026</v>
+      </c>
+      <c r="I39">
+        <v>2026</v>
+      </c>
       <c r="J39" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
-      <c r="L39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L39"/>
       <c r="M39" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="P39" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B40" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C40" t="s">
-        <v>232</v>
+        <v>92</v>
       </c>
       <c r="D40" t="s">
-        <v>291</v>
+        <v>109</v>
       </c>
       <c r="E40" t="s">
-        <v>65</v>
+        <v>20</v>
       </c>
       <c r="F40" t="s">
-        <v>21</v>
+        <v>141</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
-        <v>2001</v>
+        <v>2007</v>
       </c>
       <c r="I40">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="J40" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
       <c r="L40" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="M40" t="s">
-        <v>300</v>
+        <v>96</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
         <v>301</v>
       </c>
       <c r="P40" t="s">
         <v>302</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16">
+      <c r="A41" t="s">
+        <v>303</v>
+      </c>
+      <c r="B41" t="s">
+        <v>304</v>
+      </c>
+      <c r="C41" t="s">
+        <v>239</v>
+      </c>
+      <c r="D41" t="s">
+        <v>305</v>
+      </c>
+      <c r="E41" t="s">
+        <v>73</v>
+      </c>
+      <c r="F41" t="s">
+        <v>74</v>
+      </c>
+      <c r="G41" t="s">
+        <v>43</v>
+      </c>
+      <c r="H41">
+        <v>2011</v>
+      </c>
+      <c r="I41"/>
+      <c r="J41" t="s">
+        <v>306</v>
+      </c>
+      <c r="K41" t="s">
+        <v>24</v>
+      </c>
+      <c r="L41" t="s">
+        <v>307</v>
+      </c>
+      <c r="M41" t="s">
+        <v>308</v>
+      </c>
+      <c r="N41" t="s">
+        <v>27</v>
+      </c>
+      <c r="O41" t="s">
+        <v>309</v>
+      </c>
+      <c r="P41" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16">
+      <c r="A42" t="s">
+        <v>311</v>
+      </c>
+      <c r="B42" t="s">
+        <v>312</v>
+      </c>
+      <c r="C42" t="s">
+        <v>239</v>
+      </c>
+      <c r="D42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E42" t="s">
+        <v>73</v>
+      </c>
+      <c r="F42" t="s">
+        <v>21</v>
+      </c>
+      <c r="G42" t="s">
+        <v>22</v>
+      </c>
+      <c r="H42">
+        <v>2001</v>
+      </c>
+      <c r="I42">
+        <v>2019</v>
+      </c>
+      <c r="J42" t="s">
+        <v>111</v>
+      </c>
+      <c r="K42" t="s">
+        <v>24</v>
+      </c>
+      <c r="L42" t="s">
+        <v>313</v>
+      </c>
+      <c r="M42" t="s">
+        <v>314</v>
+      </c>
+      <c r="N42" t="s">
+        <v>27</v>
+      </c>
+      <c r="O42" t="s">
+        <v>315</v>
+      </c>
+      <c r="P42" t="s">
+        <v>316</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">