--- v2 (2026-05-20)
+++ v3 (2026-09-27)
@@ -543,65 +543,65 @@
     <t>https://beestarlabel.com/Content/Files/TFLnoti_New.pdf</t>
   </si>
   <si>
     <t>Fluorescent tubes</t>
   </si>
   <si>
     <t>Bureau of Energy, Ministry of Economic Affairs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/fluorescent-tubes</t>
   </si>
   <si>
     <t>http://www.moeaboe.gov.tw/ECW/english/content/Content.aspx?menu_id=1535</t>
   </si>
   <si>
     <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
 It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
-    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
-[...7 lines deleted...]
-  <si>
     <t>GB/T29293
 ,   
                     GB/T3901</t>
   </si>
   <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
   </si>
   <si>
     <t>GB19043-2013 Minimum allowable values of energy efficiency grades of double-capped fluorescent lamps for general lighting service</t>
   </si>
   <si>
     <t>Applies to non-directional self-ballasted LED lamps with the rated rated power of 2W-60W; rated voltage of 220V; frequency 50Hz</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb19043-2013-minimum-allowable-values-energy-efficiency-grades-double-capped-fluorescent</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E6C0D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GOST 7402-84 Electric fans for domestic use - General specifications</t>
   </si>
   <si>
     <t>This standard applies to electric fans driven by an electric motor and a speed controller for domestic and similar applications, manufactured for the needs of the national economy and export to countries with temperate and tropical climates, and specifies the dimensions, norms, rules, requirements and test methods. The standard does not apply to fans designed: for use in locations with special conditions, such as an explosive or corrosive atmosphere; for radiators, refrigerators and air conditioning units; for cooling special heating appliances (cookers, electric ovens, hoods, microwave kitchen appliances); for work on ships and jet fans.</t>
   </si>
   <si>
     <t>Russia</t>
   </si>
   <si>
     <t>Art 6.5 of GOST 7402-84</t>
   </si>
@@ -3074,153 +3074,153 @@
       </c>
       <c r="D21" t="s">
         <v>147</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
         <v>8</v>
       </c>
       <c r="H21">
         <v>2013</v>
       </c>
       <c r="I21">
         <v>2026</v>
       </c>
       <c r="J21" t="s">
         <v>173</v>
       </c>
       <c r="K21" t="s">
         <v>36</v>
       </c>
-      <c r="L21"/>
+      <c r="L21" t="s">
+        <v>174</v>
+      </c>
       <c r="M21" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="P21" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>171</v>
       </c>
       <c r="B22" t="s">
         <v>172</v>
       </c>
       <c r="C22" t="s">
         <v>81</v>
       </c>
       <c r="D22" t="s">
         <v>147</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
         <v>8</v>
       </c>
       <c r="H22">
         <v>2013</v>
       </c>
       <c r="I22">
         <v>2026</v>
       </c>
       <c r="J22" t="s">
         <v>173</v>
       </c>
       <c r="K22" t="s">
         <v>36</v>
       </c>
-      <c r="L22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L22"/>
       <c r="M22" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
         <v>178</v>
       </c>
       <c r="P22" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>179</v>
       </c>
       <c r="B23" t="s">
         <v>180</v>
       </c>
       <c r="C23" t="s">
         <v>81</v>
       </c>
       <c r="D23" t="s">
         <v>53</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
         <v>2003</v>
       </c>
       <c r="I23">
         <v>2013</v>
       </c>
       <c r="J23" t="s">
         <v>75</v>
       </c>
       <c r="K23" t="s">
         <v>36</v>
       </c>
       <c r="L23" t="s">
         <v>90</v>
       </c>
       <c r="M23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
         <v>181</v>
       </c>
       <c r="P23" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>183</v>
       </c>
       <c r="B24" t="s">
         <v>184</v>
       </c>
       <c r="C24" t="s">
         <v>185</v>
       </c>
       <c r="D24" t="s">
         <v>138</v>
       </c>
       <c r="E24" t="s">