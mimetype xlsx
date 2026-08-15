--- v2 (2026-02-03)
+++ v3 (2026-08-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="349">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="358">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -645,75 +645,113 @@
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-38448-2019-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FFFA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 38448-2025 Minimum allowable values and grades of the energy efficiency and water efficiency for smart toilets</t>
   </si>
   <si>
     <t>This standard revises energy efficiency and water efficiency standards and rating for smart toilets. It replaces GB 38448-2019 and will be effective starting April 2027.</t>
   </si>
   <si>
     <t>The Standardization Administration of China</t>
   </si>
   <si>
     <t>Energy Efficiency, Water Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-38448-2025-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency-0</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=3B49408EC3850811E06397BE0A0A2D54</t>
   </si>
   <si>
+    <t>The standard raises energy efficiency and water efficiency for smart toilets. It will replace GB 38448-2019 and be effective starting April 2027.</t>
+  </si>
+  <si>
+    <t>September 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-38448-2025-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency</t>
+  </si>
+  <si>
     <t>GB/T45785—2025 Evaluation of Energy Performance for Compressed Air Stations</t>
   </si>
   <si>
     <t>This voluntary standard applies to compressed air stations consisting of air compressors driven by electric motors, with discharge pressures ranging from 0.25 MPa to 1.6 MPa, an air supply flow rate of no less than 4 m³/min, and a total operating power of no less than 37 kW.</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>GB/T16665
 ,</t>
   </si>
   <si>
     <t>National Technical Committee on Compressor Standardization</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gbt45785-2025-evaluation-energy-performance-compressed-air-stations</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=36DE96AA3EC8CD71E06397BE0A0A23D9</t>
   </si>
   <si>
+    <t>GB28381-2026: Minimum allowable values of energy efficiency and energy efficiency grades for blowers</t>
+  </si>
+  <si>
+    <t>This document specifies the energy efficiency grades, technical requirements, and test methods for turbo blowers and positive displacement blowers.
+This document applies to general-purpose blowers conveying air with a discharge pressure (gauge) of 30 kPa–200 kPa, or an overall pressure ratio of 1.3–3.0, including:
+Mechanically supported centrifugal blowers with an inlet flow rate of 500 m³/h–1,000,000 m³/h;
+Axial flow blowers with an inlet flow rate of 60,000 m³/h–1,000,000 m³/h;
+Suspension centrifugal blowers with an inlet flow rate of 500 m³/h–400,000 m³/h.
+This document applies to single-stage Roots blowers conveying air with an inlet temperature no higher than 45 °C and a standardized volumetric flow rate of 1 m³/min–1,250 m³/min, including:
+Positive-pressure Roots blowers with a pressure rise of 9.8 kPa–98 kPa;
+Negative-pressure Roots blowers with a pressure rise of 9.8 kPa–49 kPa.
+This document applies to screw blowers conveying air with a standardized volumetric flow rate of 2 m³/min–200 m³/min and a pressure rise of 39.2 kPa–245 kPa.</t>
+  </si>
+  <si>
+    <t>Motor Driven Equipment</t>
+  </si>
+  <si>
+    <t>June 2026</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); National Standardization Adm…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb28381-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4E648C80B6AB7D11E06397BE0A0ADEF1</t>
+  </si>
+  <si>
     <t>Indian Standard for Requirements For Water Efficient Plumbing Products (WEPP): Part 2 Sanitary Fittings</t>
   </si>
   <si>
     <t>This standard covers requirements for assessment and star ratingof sanitary fittings, such as faucets (taps) and showerheads,for their performance based on water efficiency,which are in addition to the requirements specified in relevant Indian Standards as applicable.</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Under development</t>
   </si>
   <si>
     <t>Bureau of Indian Standards</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/indian-standard-requirements-water-efficient-plumbing-products-wepp-part-2-sanitary</t>
   </si>
   <si>
     <t>https://bis.gov.in/wp-content/uploads/2020/08/write-up-for-publicity-of-WC-drafts-for-WEPP.pdf</t>
   </si>
   <si>
     <t>ISIRI 10639: 2007,1st edition -Technical specifications and test method for energy consumption and energy labeling instruction</t>
@@ -864,53 +902,50 @@
   </si>
   <si>
     <t>August 2018</t>
   </si>
   <si>
     <t>GOST 21766-87, GOST 21552-84</t>
   </si>
   <si>
     <t>Ministry of Industry and Trade of the Russian Federation</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/ministry-industry-and-trade-decree-n-769</t>
   </si>
   <si>
     <t>http://www.consultant.ru/document/cons_doc_LAW_109983/c3f92e3c0a2fd053673311fdef9e3ee11b1609f9/</t>
   </si>
   <si>
     <t>NOM-012-ENER-2019, Energy Efficiency of Condensing and Evaporating Units for Refrigeration</t>
   </si>
   <si>
     <t>This standard establishes the energy efficiency requirements for condensing and evaporating units for refrigeration, which are manufactured for installation outdoors or interiors with cooling power greater than or equal to 746 W (2,547 BTU/h) and less than 26,000 W ( 88,716 BTU/h) at medium temperature, and less than 9,500 W (32,415 BTU/h) at low temperature.
 b) Low-profile evaporator units for refrigeration that are designed to operate with a refrigerant and powered by direct expansion in humid and/or dry conditions with nominal cooling capacities greater than or equal to 300 W (1,023 BTU/h) and less than 40,000 W (136,482 BTU/h) at medium temperature, and less than 13,000 W (44,397 BTU/h) at low temperature.</t>
   </si>
   <si>
     <t>Mexico</t>
-  </si>
-[...1 lines deleted...]
-    <t>September 2025</t>
   </si>
   <si>
     <t>ANSI/ASHRAE Standard 23.1-2010
 ,</t>
   </si>
   <si>
     <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/nom-012-ener-2019-energy-efficiency-condensing-and-evaporating-units-refrigeration</t>
   </si>
   <si>
     <t>https://www.dof.gob.mx/nota_detalle_popup.php?codigo=5608445</t>
   </si>
   <si>
     <t>Sello FIDE No. 4142 - Screw Type Air Compressors</t>
   </si>
   <si>
     <t>This endorsement label establishes specifications for screw type air compressors with or without integrated dryer, using AC electric motors from 2.24kW (3HP) to 447.60kW (600HP), with a supply rated voltage of 208-230/460V and a frequency of 60Hz.</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>CAGI/PNEUROP PN2CPTC2</t>
@@ -1427,51 +1462,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P58"/>
+  <dimension ref="A1:P60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="174.529" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1419.082" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="643.986" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="186.24" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="307.782" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -3101,1194 +3136,1290 @@
       <c r="I34">
         <v>2025</v>
       </c>
       <c r="J34" t="s">
         <v>199</v>
       </c>
       <c r="K34" t="s">
         <v>34</v>
       </c>
       <c r="L34"/>
       <c r="M34" t="s">
         <v>205</v>
       </c>
       <c r="N34" t="s">
         <v>206</v>
       </c>
       <c r="O34" t="s">
         <v>207</v>
       </c>
       <c r="P34" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>203</v>
+      </c>
+      <c r="B35" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C35" t="s">
         <v>41</v>
       </c>
       <c r="D35" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="E35" t="s">
-        <v>72</v>
+        <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>21</v>
       </c>
       <c r="G35" t="s">
-        <v>211</v>
+        <v>8</v>
       </c>
       <c r="H35">
+        <v>2019</v>
+      </c>
+      <c r="I35">
         <v>2025</v>
       </c>
-      <c r="I35"/>
       <c r="J35" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="K35" t="s">
         <v>34</v>
       </c>
-      <c r="L35" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L35"/>
       <c r="M35" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="N35" t="s">
-        <v>27</v>
+        <v>206</v>
       </c>
       <c r="O35" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="P35" t="s">
-        <v>216</v>
+        <v>208</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="B36" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="C36" t="s">
-        <v>219</v>
+        <v>41</v>
       </c>
       <c r="D36" t="s">
-        <v>132</v>
+        <v>42</v>
       </c>
       <c r="E36" t="s">
         <v>72</v>
       </c>
       <c r="F36" t="s">
-        <v>220</v>
+        <v>21</v>
       </c>
       <c r="G36" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="H36"/>
+        <v>214</v>
+      </c>
+      <c r="H36">
+        <v>2025</v>
+      </c>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>74</v>
+        <v>215</v>
       </c>
       <c r="K36" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="L36"/>
+        <v>34</v>
+      </c>
+      <c r="L36" t="s">
+        <v>216</v>
+      </c>
       <c r="M36" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="N36" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="P36" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="B37" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="C37" t="s">
-        <v>227</v>
+        <v>41</v>
       </c>
       <c r="D37" t="s">
-        <v>71</v>
+        <v>222</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
-        <v>220</v>
+        <v>21</v>
       </c>
       <c r="G37" t="s">
-        <v>52</v>
+        <v>8</v>
       </c>
       <c r="H37">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I37"/>
+        <v>2012</v>
+      </c>
+      <c r="I37">
+        <v>2026</v>
+      </c>
       <c r="J37" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="K37" t="s">
         <v>34</v>
       </c>
-      <c r="L37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L37"/>
       <c r="M37" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="N37" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O37" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="P37" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="B38" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="C38" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="D38" t="s">
-        <v>60</v>
+        <v>132</v>
       </c>
       <c r="E38" t="s">
         <v>72</v>
       </c>
       <c r="F38" t="s">
-        <v>73</v>
+        <v>230</v>
       </c>
       <c r="G38" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>231</v>
+      </c>
+      <c r="H38"/>
+      <c r="I38"/>
       <c r="J38" t="s">
-        <v>133</v>
+        <v>74</v>
       </c>
       <c r="K38" t="s">
         <v>54</v>
       </c>
-      <c r="L38" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L38"/>
       <c r="M38" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="N38" t="s">
         <v>56</v>
       </c>
       <c r="O38" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="P38" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>235</v>
+      </c>
+      <c r="B39" t="s">
+        <v>236</v>
+      </c>
+      <c r="C39" t="s">
+        <v>237</v>
+      </c>
+      <c r="D39" t="s">
+        <v>71</v>
+      </c>
+      <c r="E39" t="s">
+        <v>20</v>
+      </c>
+      <c r="F39" t="s">
+        <v>230</v>
+      </c>
+      <c r="G39" t="s">
+        <v>52</v>
+      </c>
+      <c r="H39">
+        <v>2013</v>
+      </c>
+      <c r="I39"/>
+      <c r="J39" t="s">
+        <v>238</v>
+      </c>
+      <c r="K39" t="s">
+        <v>34</v>
+      </c>
+      <c r="L39" t="s">
+        <v>239</v>
+      </c>
+      <c r="M39" t="s">
         <v>240</v>
       </c>
-      <c r="B39" t="s">
+      <c r="N39" t="s">
+        <v>27</v>
+      </c>
+      <c r="O39" t="s">
         <v>241</v>
       </c>
-      <c r="C39" t="s">
-[...26 lines deleted...]
-      <c r="L39" t="s">
+      <c r="P39" t="s">
         <v>242</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>243</v>
+      </c>
+      <c r="B40" t="s">
+        <v>244</v>
+      </c>
+      <c r="C40" t="s">
         <v>245</v>
       </c>
-      <c r="B40" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D40" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="E40" t="s">
         <v>72</v>
       </c>
       <c r="F40" t="s">
         <v>73</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
-        <v>1994</v>
+        <v>2006</v>
       </c>
       <c r="I40">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="J40" t="s">
         <v>133</v>
       </c>
       <c r="K40" t="s">
         <v>54</v>
       </c>
       <c r="L40" t="s">
+        <v>246</v>
+      </c>
+      <c r="M40" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="N40" t="s">
         <v>56</v>
       </c>
       <c r="O40" t="s">
         <v>248</v>
       </c>
       <c r="P40" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>250</v>
       </c>
       <c r="B41" t="s">
         <v>251</v>
       </c>
       <c r="C41" t="s">
-        <v>235</v>
+        <v>245</v>
       </c>
       <c r="D41" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="E41" t="s">
         <v>72</v>
       </c>
       <c r="F41" t="s">
         <v>73</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
-        <v>1992</v>
+        <v>2001</v>
       </c>
       <c r="I41">
         <v>2012</v>
       </c>
       <c r="J41" t="s">
         <v>133</v>
       </c>
       <c r="K41" t="s">
         <v>54</v>
       </c>
       <c r="L41" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="M41" t="s">
-        <v>237</v>
+        <v>247</v>
       </c>
       <c r="N41" t="s">
         <v>56</v>
       </c>
       <c r="O41" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="P41" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>254</v>
-[...1 lines deleted...]
-      <c r="B42"/>
+        <v>255</v>
+      </c>
+      <c r="B42" t="s">
+        <v>256</v>
+      </c>
       <c r="C42" t="s">
-        <v>255</v>
+        <v>245</v>
       </c>
       <c r="D42" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="E42" t="s">
-        <v>20</v>
+        <v>72</v>
       </c>
       <c r="F42" t="s">
-        <v>21</v>
+        <v>73</v>
       </c>
       <c r="G42" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H42">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I42"/>
+        <v>1994</v>
+      </c>
+      <c r="I42">
+        <v>2013</v>
+      </c>
       <c r="J42" t="s">
-        <v>114</v>
+        <v>133</v>
       </c>
       <c r="K42" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="L42"/>
+        <v>54</v>
+      </c>
+      <c r="L42" t="s">
+        <v>257</v>
+      </c>
       <c r="M42" t="s">
-        <v>256</v>
+        <v>247</v>
       </c>
       <c r="N42" t="s">
-        <v>27</v>
+        <v>56</v>
       </c>
       <c r="O42" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="P42" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B43" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C43" t="s">
-        <v>255</v>
+        <v>245</v>
       </c>
       <c r="D43" t="s">
         <v>64</v>
       </c>
       <c r="E43" t="s">
-        <v>20</v>
+        <v>72</v>
       </c>
       <c r="F43" t="s">
-        <v>21</v>
+        <v>73</v>
       </c>
       <c r="G43" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H43">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I43"/>
+        <v>1992</v>
+      </c>
+      <c r="I43">
+        <v>2012</v>
+      </c>
       <c r="J43" t="s">
-        <v>114</v>
+        <v>133</v>
       </c>
       <c r="K43" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="L43"/>
+        <v>54</v>
+      </c>
+      <c r="L43" t="s">
+        <v>252</v>
+      </c>
       <c r="M43" t="s">
-        <v>256</v>
+        <v>247</v>
       </c>
       <c r="N43" t="s">
-        <v>27</v>
+        <v>56</v>
       </c>
       <c r="O43" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="P43" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>262</v>
-[...3 lines deleted...]
-      </c>
+        <v>264</v>
+      </c>
+      <c r="B44"/>
       <c r="C44" t="s">
-        <v>255</v>
+        <v>265</v>
       </c>
       <c r="D44" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
         <v>21</v>
       </c>
       <c r="G44" t="s">
         <v>52</v>
       </c>
       <c r="H44">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
         <v>114</v>
       </c>
       <c r="K44" t="s">
         <v>34</v>
       </c>
       <c r="L44"/>
       <c r="M44" t="s">
-        <v>256</v>
+        <v>266</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="P44" t="s">
-        <v>258</v>
+        <v>268</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>269</v>
+      </c>
+      <c r="B45" t="s">
+        <v>270</v>
+      </c>
+      <c r="C45" t="s">
         <v>265</v>
-      </c>
-[...2 lines deleted...]
-        <v>255</v>
       </c>
       <c r="D45" t="s">
         <v>64</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
         <v>21</v>
       </c>
       <c r="G45" t="s">
         <v>52</v>
       </c>
       <c r="H45">
         <v>2018</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
         <v>114</v>
       </c>
       <c r="K45" t="s">
         <v>34</v>
       </c>
       <c r="L45"/>
       <c r="M45" t="s">
-        <v>256</v>
+        <v>266</v>
       </c>
       <c r="N45" t="s">
         <v>27</v>
       </c>
       <c r="O45" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="P45" t="s">
-        <v>258</v>
+        <v>268</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="B46" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="C46" t="s">
-        <v>255</v>
+        <v>265</v>
       </c>
       <c r="D46" t="s">
-        <v>113</v>
+        <v>64</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
         <v>21</v>
       </c>
       <c r="G46" t="s">
         <v>52</v>
       </c>
       <c r="H46">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="I46"/>
       <c r="J46" t="s">
         <v>114</v>
       </c>
       <c r="K46" t="s">
         <v>34</v>
       </c>
       <c r="L46"/>
       <c r="M46" t="s">
-        <v>256</v>
+        <v>266</v>
       </c>
       <c r="N46" t="s">
         <v>27</v>
       </c>
       <c r="O46" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="P46" t="s">
-        <v>258</v>
+        <v>268</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>270</v>
-[...3 lines deleted...]
-      </c>
+        <v>275</v>
+      </c>
+      <c r="B47"/>
       <c r="C47" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="D47" t="s">
-        <v>273</v>
+        <v>64</v>
       </c>
       <c r="E47" t="s">
-        <v>72</v>
+        <v>20</v>
       </c>
       <c r="F47" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G47" t="s">
         <v>52</v>
       </c>
       <c r="H47">
-        <v>2012</v>
+        <v>2018</v>
       </c>
       <c r="I47"/>
       <c r="J47" t="s">
-        <v>274</v>
+        <v>114</v>
       </c>
       <c r="K47" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="L47"/>
       <c r="M47" t="s">
-        <v>276</v>
+        <v>266</v>
       </c>
       <c r="N47" t="s">
         <v>27</v>
       </c>
       <c r="O47" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="P47" t="s">
-        <v>278</v>
+        <v>268</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="B48" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="C48" t="s">
-        <v>281</v>
+        <v>265</v>
       </c>
       <c r="D48" t="s">
-        <v>71</v>
+        <v>113</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
-        <v>220</v>
+        <v>21</v>
       </c>
       <c r="G48" t="s">
         <v>52</v>
       </c>
       <c r="H48">
         <v>2020</v>
       </c>
       <c r="I48"/>
       <c r="J48" t="s">
-        <v>282</v>
+        <v>114</v>
       </c>
       <c r="K48" t="s">
         <v>34</v>
       </c>
-      <c r="L48" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L48"/>
       <c r="M48" t="s">
-        <v>284</v>
+        <v>266</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="P48" t="s">
-        <v>286</v>
+        <v>268</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="B49" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
       <c r="C49" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D49" t="s">
-        <v>42</v>
+        <v>283</v>
       </c>
       <c r="E49" t="s">
         <v>72</v>
       </c>
       <c r="F49" t="s">
-        <v>73</v>
+        <v>43</v>
       </c>
       <c r="G49" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H49">
-        <v>2008</v>
-[...1 lines deleted...]
-      <c r="I49">
         <v>2012</v>
       </c>
+      <c r="I49"/>
       <c r="J49" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="K49" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="L49" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="M49" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="N49" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="P49" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="B50" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="C50" t="s">
-        <v>281</v>
+        <v>291</v>
       </c>
       <c r="D50" t="s">
-        <v>296</v>
+        <v>71</v>
       </c>
       <c r="E50" t="s">
-        <v>72</v>
+        <v>20</v>
       </c>
       <c r="F50" t="s">
-        <v>73</v>
+        <v>230</v>
       </c>
       <c r="G50" t="s">
         <v>52</v>
       </c>
       <c r="H50">
-        <v>2011</v>
+        <v>2020</v>
       </c>
       <c r="I50"/>
       <c r="J50" t="s">
-        <v>289</v>
+        <v>210</v>
       </c>
       <c r="K50" t="s">
         <v>34</v>
       </c>
       <c r="L50" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="M50" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="P50" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="B51" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="C51" t="s">
-        <v>302</v>
+        <v>291</v>
       </c>
       <c r="D51" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="E51" t="s">
         <v>72</v>
       </c>
       <c r="F51" t="s">
         <v>73</v>
       </c>
       <c r="G51" t="s">
         <v>22</v>
       </c>
       <c r="H51">
-        <v>2011</v>
+        <v>2008</v>
       </c>
       <c r="I51">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="J51" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="K51" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="L51" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="M51" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="N51" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="O51" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="P51" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="B52" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="C52" t="s">
-        <v>41</v>
+        <v>291</v>
       </c>
       <c r="D52" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="E52" t="s">
         <v>72</v>
       </c>
       <c r="F52" t="s">
         <v>73</v>
       </c>
       <c r="G52" t="s">
         <v>52</v>
       </c>
       <c r="H52">
-        <v>2017</v>
+        <v>2011</v>
       </c>
       <c r="I52"/>
       <c r="J52" t="s">
-        <v>53</v>
+        <v>298</v>
       </c>
       <c r="K52" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="L52"/>
+        <v>34</v>
+      </c>
+      <c r="L52" t="s">
+        <v>306</v>
+      </c>
       <c r="M52" t="s">
-        <v>76</v>
+        <v>300</v>
       </c>
       <c r="N52" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="O52" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="P52" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="B53" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="C53" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="D53" t="s">
-        <v>316</v>
+        <v>64</v>
       </c>
       <c r="E53" t="s">
         <v>72</v>
       </c>
       <c r="F53" t="s">
-        <v>43</v>
+        <v>73</v>
       </c>
       <c r="G53" t="s">
         <v>22</v>
       </c>
       <c r="H53">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="I53">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="J53" t="s">
-        <v>133</v>
+        <v>312</v>
       </c>
       <c r="K53" t="s">
         <v>54</v>
       </c>
       <c r="L53" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="M53" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="N53" t="s">
         <v>56</v>
       </c>
       <c r="O53" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="P53" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="B54" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="C54" t="s">
-        <v>219</v>
+        <v>41</v>
       </c>
       <c r="D54" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="E54" t="s">
         <v>72</v>
       </c>
       <c r="F54" t="s">
         <v>73</v>
       </c>
       <c r="G54" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H54">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I54">
         <v>2017</v>
       </c>
+      <c r="I54"/>
       <c r="J54" t="s">
-        <v>74</v>
+        <v>53</v>
       </c>
       <c r="K54" t="s">
         <v>54</v>
       </c>
       <c r="L54"/>
       <c r="M54" t="s">
-        <v>324</v>
+        <v>76</v>
       </c>
       <c r="N54" t="s">
         <v>56</v>
       </c>
       <c r="O54" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="P54" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="B55" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="C55" t="s">
-        <v>18</v>
+        <v>324</v>
       </c>
       <c r="D55" t="s">
-        <v>64</v>
+        <v>325</v>
       </c>
       <c r="E55" t="s">
         <v>72</v>
       </c>
       <c r="F55" t="s">
-        <v>329</v>
+        <v>43</v>
       </c>
       <c r="G55" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H55">
-        <v>2007</v>
-[...1 lines deleted...]
-      <c r="I55"/>
+        <v>2015</v>
+      </c>
+      <c r="I55">
+        <v>2016</v>
+      </c>
       <c r="J55" t="s">
         <v>133</v>
       </c>
       <c r="K55" t="s">
         <v>54</v>
       </c>
       <c r="L55" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="M55" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="N55" t="s">
         <v>56</v>
       </c>
       <c r="O55" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="P55" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="B56" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="C56" t="s">
-        <v>18</v>
+        <v>229</v>
       </c>
       <c r="D56" t="s">
-        <v>60</v>
+        <v>332</v>
       </c>
       <c r="E56" t="s">
         <v>72</v>
       </c>
       <c r="F56" t="s">
-        <v>329</v>
+        <v>73</v>
       </c>
       <c r="G56" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H56">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I56"/>
+        <v>2011</v>
+      </c>
+      <c r="I56">
+        <v>2017</v>
+      </c>
       <c r="J56" t="s">
-        <v>133</v>
+        <v>74</v>
       </c>
       <c r="K56" t="s">
         <v>54</v>
       </c>
-      <c r="L56" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L56"/>
       <c r="M56" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="N56" t="s">
         <v>56</v>
       </c>
       <c r="O56" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="P56" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="B57" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="C57" t="s">
         <v>18</v>
       </c>
       <c r="D57" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E57" t="s">
         <v>72</v>
       </c>
       <c r="F57" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="G57" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H57">
-        <v>2018</v>
-[...3 lines deleted...]
-      </c>
+        <v>2007</v>
+      </c>
+      <c r="I57"/>
       <c r="J57" t="s">
         <v>133</v>
       </c>
       <c r="K57" t="s">
         <v>54</v>
       </c>
       <c r="L57" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="M57" t="s">
-        <v>331</v>
+        <v>340</v>
       </c>
       <c r="N57" t="s">
         <v>56</v>
       </c>
       <c r="O57" t="s">
+        <v>341</v>
+      </c>
+      <c r="P57" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>343</v>
+      </c>
+      <c r="B58" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
       <c r="C58" t="s">
         <v>18</v>
       </c>
       <c r="D58" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="E58" t="s">
         <v>72</v>
       </c>
       <c r="F58" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="G58" t="s">
         <v>52</v>
       </c>
       <c r="H58">
-        <v>2014</v>
+        <v>2009</v>
       </c>
       <c r="I58"/>
       <c r="J58" t="s">
         <v>133</v>
       </c>
       <c r="K58" t="s">
         <v>54</v>
       </c>
       <c r="L58" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="M58" t="s">
-        <v>331</v>
+        <v>340</v>
       </c>
       <c r="N58" t="s">
         <v>56</v>
       </c>
       <c r="O58" t="s">
+        <v>346</v>
+      </c>
+      <c r="P58" t="s">
         <v>347</v>
       </c>
-      <c r="P58" t="s">
+    </row>
+    <row r="59" spans="1:16">
+      <c r="A59" t="s">
         <v>348</v>
+      </c>
+      <c r="B59" t="s">
+        <v>349</v>
+      </c>
+      <c r="C59" t="s">
+        <v>18</v>
+      </c>
+      <c r="D59" t="s">
+        <v>62</v>
+      </c>
+      <c r="E59" t="s">
+        <v>72</v>
+      </c>
+      <c r="F59" t="s">
+        <v>338</v>
+      </c>
+      <c r="G59" t="s">
+        <v>22</v>
+      </c>
+      <c r="H59">
+        <v>2018</v>
+      </c>
+      <c r="I59">
+        <v>2018</v>
+      </c>
+      <c r="J59" t="s">
+        <v>133</v>
+      </c>
+      <c r="K59" t="s">
+        <v>54</v>
+      </c>
+      <c r="L59" t="s">
+        <v>350</v>
+      </c>
+      <c r="M59" t="s">
+        <v>340</v>
+      </c>
+      <c r="N59" t="s">
+        <v>56</v>
+      </c>
+      <c r="O59" t="s">
+        <v>351</v>
+      </c>
+      <c r="P59" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16">
+      <c r="A60" t="s">
+        <v>353</v>
+      </c>
+      <c r="B60" t="s">
+        <v>354</v>
+      </c>
+      <c r="C60" t="s">
+        <v>18</v>
+      </c>
+      <c r="D60" t="s">
+        <v>51</v>
+      </c>
+      <c r="E60" t="s">
+        <v>72</v>
+      </c>
+      <c r="F60" t="s">
+        <v>338</v>
+      </c>
+      <c r="G60" t="s">
+        <v>52</v>
+      </c>
+      <c r="H60">
+        <v>2014</v>
+      </c>
+      <c r="I60"/>
+      <c r="J60" t="s">
+        <v>133</v>
+      </c>
+      <c r="K60" t="s">
+        <v>54</v>
+      </c>
+      <c r="L60" t="s">
+        <v>355</v>
+      </c>
+      <c r="M60" t="s">
+        <v>340</v>
+      </c>
+      <c r="N60" t="s">
+        <v>56</v>
+      </c>
+      <c r="O60" t="s">
+        <v>356</v>
+      </c>
+      <c r="P60" t="s">
+        <v>357</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">