--- v1 (2026-02-03)
+++ v2 (2026-09-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="296">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="298">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -582,50 +582,59 @@
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-38448-2019-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FFFA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 38448-2025 Minimum allowable values and grades of the energy efficiency and water efficiency for smart toilets</t>
   </si>
   <si>
     <t>This standard revises energy efficiency and water efficiency standards and rating for smart toilets. It replaces GB 38448-2019 and will be effective starting April 2027.</t>
   </si>
   <si>
     <t>The Standardization Administration of China</t>
   </si>
   <si>
     <t>Energy Efficiency, Water Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-38448-2025-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency-0</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=3B49408EC3850811E06397BE0A0A2D54</t>
   </si>
   <si>
+    <t>The standard raises energy efficiency and water efficiency for smart toilets. It will replace GB 38448-2019 and be effective starting April 2027.</t>
+  </si>
+  <si>
+    <t>September 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-38448-2025-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency</t>
+  </si>
+  <si>
     <t>Indian Standard for Requirements For Water Efficient Plumbing Products (WEPP): Part 2 Sanitary Fittings</t>
   </si>
   <si>
     <t>This standard covers requirements for assessment and star ratingof sanitary fittings, such as faucets (taps) and showerheads,for their performance based on water efficiency,which are in addition to the requirements specified in relevant Indian Standards as applicable.</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Under development</t>
   </si>
   <si>
     <t>Bureau of Indian Standards</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/indian-standard-requirements-water-efficient-plumbing-products-wepp-part-2-sanitary</t>
   </si>
   <si>
     <t>https://bis.gov.in/wp-content/uploads/2020/08/write-up-for-publicity-of-WC-drafts-for-WEPP.pdf</t>
   </si>
   <si>
     <t>ISIRI 10639: 2007,1st edition -Technical specifications and test method for energy consumption and energy labeling instruction</t>
@@ -743,53 +752,50 @@
   </si>
   <si>
     <t>Minimum Energy Performance Standards for Warm/Hot Drinking Water Dispensers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/minimum-energy-performance-standards-warmhot-drinking-water-dispensers</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standards for Water Dispensers Supplied by Packaged Drinking Water</t>
   </si>
   <si>
     <t>This policy contains MEPS for residential and commercial water dispensers supplied by packaged drinking water.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/minimum-energy-performance-standards-water-dispensers-supplied-packaged-drinking-water</t>
   </si>
   <si>
     <t>NOM-012-ENER-2019, Energy Efficiency of Condensing and Evaporating Units for Refrigeration</t>
   </si>
   <si>
     <t>This standard establishes the energy efficiency requirements for condensing and evaporating units for refrigeration, which are manufactured for installation outdoors or interiors with cooling power greater than or equal to 746 W (2,547 BTU/h) and less than 26,000 W ( 88,716 BTU/h) at medium temperature, and less than 9,500 W (32,415 BTU/h) at low temperature.
 b) Low-profile evaporator units for refrigeration that are designed to operate with a refrigerant and powered by direct expansion in humid and/or dry conditions with nominal cooling capacities greater than or equal to 300 W (1,023 BTU/h) and less than 40,000 W (136,482 BTU/h) at medium temperature, and less than 13,000 W (44,397 BTU/h) at low temperature.</t>
   </si>
   <si>
     <t>Mexico</t>
-  </si>
-[...1 lines deleted...]
-    <t>September 2025</t>
   </si>
   <si>
     <t>ANSI/ASHRAE Standard 23.1-2010
 ,</t>
   </si>
   <si>
     <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/nom-012-ener-2019-energy-efficiency-condensing-and-evaporating-units-refrigeration</t>
   </si>
   <si>
     <t>https://www.dof.gob.mx/nota_detalle_popup.php?codigo=5608445</t>
   </si>
   <si>
     <t>Thai Green Label Scheme - Faucets and water saving equipment TGL-11-R3-17</t>
   </si>
   <si>
     <t>These criteria shall apply to faucets and water-saving equipment including faucets for sinks, faucets for washbasins, self-closing faucets for washbasins, automatic faucets for sanitary wares, shower units, rinsing sprays, flush valves for urinals, and flush valves for toilets.</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>March 2022</t>
@@ -1267,51 +1273,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P50"/>
+  <dimension ref="A1:P51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="174.529" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1419.082" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="643.986" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="91.978" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -2791,956 +2797,1004 @@
       <c r="I31">
         <v>2025</v>
       </c>
       <c r="J31" t="s">
         <v>178</v>
       </c>
       <c r="K31" t="s">
         <v>58</v>
       </c>
       <c r="L31"/>
       <c r="M31" t="s">
         <v>184</v>
       </c>
       <c r="N31" t="s">
         <v>185</v>
       </c>
       <c r="O31" t="s">
         <v>186</v>
       </c>
       <c r="P31" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>182</v>
+      </c>
+      <c r="B32" t="s">
         <v>188</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
+        <v>32</v>
+      </c>
+      <c r="D32" t="s">
+        <v>33</v>
+      </c>
+      <c r="E32" t="s">
+        <v>20</v>
+      </c>
+      <c r="F32" t="s">
+        <v>21</v>
+      </c>
+      <c r="G32" t="s">
+        <v>8</v>
+      </c>
+      <c r="H32">
+        <v>2019</v>
+      </c>
+      <c r="I32">
+        <v>2025</v>
+      </c>
+      <c r="J32" t="s">
         <v>189</v>
       </c>
-      <c r="C32" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="K32" t="s">
-        <v>37</v>
+        <v>58</v>
       </c>
       <c r="L32"/>
       <c r="M32" t="s">
-        <v>193</v>
+        <v>184</v>
       </c>
       <c r="N32" t="s">
-        <v>39</v>
+        <v>185</v>
       </c>
       <c r="O32" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="P32" t="s">
-        <v>195</v>
+        <v>187</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="B33" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="C33" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="D33" t="s">
-        <v>54</v>
+        <v>116</v>
       </c>
       <c r="E33" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="F33" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="G33" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>195</v>
+      </c>
+      <c r="H33"/>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>199</v>
+        <v>57</v>
       </c>
       <c r="K33" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="L33"/>
       <c r="M33" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="N33" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="O33" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="P33" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>199</v>
+      </c>
+      <c r="B34" t="s">
+        <v>200</v>
+      </c>
+      <c r="C34" t="s">
+        <v>201</v>
+      </c>
+      <c r="D34" t="s">
+        <v>54</v>
+      </c>
+      <c r="E34" t="s">
+        <v>20</v>
+      </c>
+      <c r="F34" t="s">
+        <v>194</v>
+      </c>
+      <c r="G34" t="s">
+        <v>35</v>
+      </c>
+      <c r="H34">
+        <v>2013</v>
+      </c>
+      <c r="I34"/>
+      <c r="J34" t="s">
+        <v>202</v>
+      </c>
+      <c r="K34" t="s">
+        <v>58</v>
+      </c>
+      <c r="L34" t="s">
+        <v>203</v>
+      </c>
+      <c r="M34" t="s">
         <v>204</v>
       </c>
-      <c r="B34" t="s">
+      <c r="N34" t="s">
+        <v>27</v>
+      </c>
+      <c r="O34" t="s">
         <v>205</v>
       </c>
-      <c r="C34" t="s">
+      <c r="P34" t="s">
         <v>206</v>
-      </c>
-[...37 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="B35" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="C35" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D35" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E35" t="s">
         <v>55</v>
       </c>
       <c r="F35" t="s">
         <v>56</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
-        <v>2001</v>
+        <v>2006</v>
       </c>
       <c r="I35">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="J35" t="s">
         <v>117</v>
       </c>
       <c r="K35" t="s">
         <v>37</v>
       </c>
       <c r="L35" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="M35" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="N35" t="s">
         <v>39</v>
       </c>
       <c r="O35" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="P35" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="B36" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C36" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D36" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E36" t="s">
         <v>55</v>
       </c>
       <c r="F36" t="s">
         <v>56</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
-        <v>1994</v>
+        <v>2001</v>
       </c>
       <c r="I36">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="J36" t="s">
         <v>117</v>
       </c>
       <c r="K36" t="s">
         <v>37</v>
       </c>
       <c r="L36" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="M36" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="N36" t="s">
         <v>39</v>
       </c>
       <c r="O36" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="P36" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="B37" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="C37" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D37" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="E37" t="s">
         <v>55</v>
       </c>
       <c r="F37" t="s">
         <v>56</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
-        <v>1992</v>
+        <v>1994</v>
       </c>
       <c r="I37">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="J37" t="s">
         <v>117</v>
       </c>
       <c r="K37" t="s">
         <v>37</v>
       </c>
       <c r="L37" t="s">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="M37" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="N37" t="s">
         <v>39</v>
       </c>
       <c r="O37" t="s">
+        <v>222</v>
+      </c>
+      <c r="P37" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>224</v>
+      </c>
+      <c r="B38" t="s">
         <v>225</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" t="s">
-        <v>227</v>
+        <v>209</v>
       </c>
       <c r="D38" t="s">
         <v>47</v>
       </c>
       <c r="E38" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="F38" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="G38" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H38">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I38"/>
+        <v>1992</v>
+      </c>
+      <c r="I38">
+        <v>2012</v>
+      </c>
       <c r="J38" t="s">
-        <v>98</v>
+        <v>117</v>
       </c>
       <c r="K38" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="L38"/>
+        <v>37</v>
+      </c>
+      <c r="L38" t="s">
+        <v>216</v>
+      </c>
       <c r="M38" t="s">
-        <v>228</v>
+        <v>211</v>
       </c>
       <c r="N38" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="O38" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="P38" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="B39" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="C39" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="D39" t="s">
         <v>47</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>21</v>
       </c>
       <c r="G39" t="s">
         <v>35</v>
       </c>
       <c r="H39">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
         <v>98</v>
       </c>
       <c r="K39" t="s">
         <v>58</v>
       </c>
       <c r="L39"/>
       <c r="M39" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
+        <v>232</v>
+      </c>
+      <c r="P39" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>234</v>
       </c>
-      <c r="B40"/>
+      <c r="B40" t="s">
+        <v>235</v>
+      </c>
       <c r="C40" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="D40" t="s">
         <v>47</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>21</v>
       </c>
       <c r="G40" t="s">
         <v>35</v>
       </c>
       <c r="H40">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
         <v>98</v>
       </c>
       <c r="K40" t="s">
         <v>58</v>
       </c>
       <c r="L40"/>
       <c r="M40" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="P40" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="B41" t="s">
         <v>237</v>
       </c>
+      <c r="B41"/>
       <c r="C41" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="D41" t="s">
-        <v>97</v>
+        <v>47</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>21</v>
       </c>
       <c r="G41" t="s">
         <v>35</v>
       </c>
       <c r="H41">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="I41"/>
       <c r="J41" t="s">
         <v>98</v>
       </c>
       <c r="K41" t="s">
         <v>58</v>
       </c>
       <c r="L41"/>
       <c r="M41" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
         <v>238</v>
       </c>
       <c r="P41" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>239</v>
       </c>
       <c r="B42" t="s">
         <v>240</v>
       </c>
       <c r="C42" t="s">
-        <v>241</v>
+        <v>230</v>
       </c>
       <c r="D42" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
-        <v>191</v>
+        <v>21</v>
       </c>
       <c r="G42" t="s">
         <v>35</v>
       </c>
       <c r="H42">
         <v>2020</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>242</v>
+        <v>98</v>
       </c>
       <c r="K42" t="s">
         <v>58</v>
       </c>
-      <c r="L42" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L42"/>
       <c r="M42" t="s">
-        <v>244</v>
+        <v>231</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="P42" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>242</v>
+      </c>
+      <c r="B43" t="s">
+        <v>243</v>
+      </c>
+      <c r="C43" t="s">
+        <v>244</v>
+      </c>
+      <c r="D43" t="s">
+        <v>54</v>
+      </c>
+      <c r="E43" t="s">
+        <v>20</v>
+      </c>
+      <c r="F43" t="s">
+        <v>194</v>
+      </c>
+      <c r="G43" t="s">
+        <v>35</v>
+      </c>
+      <c r="H43">
+        <v>2020</v>
+      </c>
+      <c r="I43"/>
+      <c r="J43" t="s">
+        <v>189</v>
+      </c>
+      <c r="K43" t="s">
+        <v>58</v>
+      </c>
+      <c r="L43" t="s">
+        <v>245</v>
+      </c>
+      <c r="M43" t="s">
+        <v>246</v>
+      </c>
+      <c r="N43" t="s">
+        <v>27</v>
+      </c>
+      <c r="O43" t="s">
         <v>247</v>
       </c>
-      <c r="B43" t="s">
+      <c r="P43" t="s">
         <v>248</v>
-      </c>
-[...40 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
       <c r="B44" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="C44" t="s">
-        <v>32</v>
+        <v>251</v>
       </c>
       <c r="D44" t="s">
-        <v>257</v>
+        <v>47</v>
       </c>
       <c r="E44" t="s">
         <v>55</v>
       </c>
       <c r="F44" t="s">
         <v>56</v>
       </c>
       <c r="G44" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H44">
+        <v>2011</v>
+      </c>
+      <c r="I44">
         <v>2017</v>
       </c>
-      <c r="I44"/>
       <c r="J44" t="s">
-        <v>36</v>
+        <v>252</v>
       </c>
       <c r="K44" t="s">
         <v>37</v>
       </c>
-      <c r="L44"/>
+      <c r="L44" t="s">
+        <v>253</v>
+      </c>
       <c r="M44" t="s">
-        <v>60</v>
+        <v>254</v>
       </c>
       <c r="N44" t="s">
         <v>39</v>
       </c>
       <c r="O44" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="P44" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="B45" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="C45" t="s">
-        <v>262</v>
+        <v>32</v>
       </c>
       <c r="D45" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="E45" t="s">
         <v>55</v>
       </c>
       <c r="F45" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="G45" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H45">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I45"/>
       <c r="J45" t="s">
-        <v>117</v>
+        <v>36</v>
       </c>
       <c r="K45" t="s">
         <v>37</v>
       </c>
-      <c r="L45" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L45"/>
       <c r="M45" t="s">
-        <v>265</v>
+        <v>60</v>
       </c>
       <c r="N45" t="s">
         <v>39</v>
       </c>
       <c r="O45" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="P45" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="B46" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="C46" t="s">
-        <v>190</v>
+        <v>264</v>
       </c>
       <c r="D46" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="E46" t="s">
         <v>55</v>
       </c>
       <c r="F46" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="G46" t="s">
         <v>22</v>
       </c>
       <c r="H46">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="I46">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="J46" t="s">
-        <v>57</v>
+        <v>117</v>
       </c>
       <c r="K46" t="s">
         <v>37</v>
       </c>
-      <c r="L46"/>
+      <c r="L46" t="s">
+        <v>266</v>
+      </c>
       <c r="M46" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="N46" t="s">
         <v>39</v>
       </c>
       <c r="O46" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="P46" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="B47" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="C47" t="s">
-        <v>18</v>
+        <v>193</v>
       </c>
       <c r="D47" t="s">
-        <v>47</v>
+        <v>272</v>
       </c>
       <c r="E47" t="s">
         <v>55</v>
       </c>
       <c r="F47" t="s">
-        <v>276</v>
+        <v>56</v>
       </c>
       <c r="G47" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H47">
-        <v>2007</v>
-[...1 lines deleted...]
-      <c r="I47"/>
+        <v>2011</v>
+      </c>
+      <c r="I47">
+        <v>2017</v>
+      </c>
       <c r="J47" t="s">
-        <v>117</v>
+        <v>57</v>
       </c>
       <c r="K47" t="s">
         <v>37</v>
       </c>
-      <c r="L47" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L47"/>
       <c r="M47" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="N47" t="s">
         <v>39</v>
       </c>
       <c r="O47" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="P47" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="B48" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="C48" t="s">
         <v>18</v>
       </c>
       <c r="D48" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="E48" t="s">
         <v>55</v>
       </c>
       <c r="F48" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="G48" t="s">
         <v>35</v>
       </c>
       <c r="H48">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="I48"/>
       <c r="J48" t="s">
         <v>117</v>
       </c>
       <c r="K48" t="s">
         <v>37</v>
       </c>
       <c r="L48" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="M48" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="N48" t="s">
         <v>39</v>
       </c>
       <c r="O48" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="P48" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="B49" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="C49" t="s">
         <v>18</v>
       </c>
       <c r="D49" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E49" t="s">
         <v>55</v>
       </c>
       <c r="F49" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="G49" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H49">
-        <v>2018</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I49"/>
       <c r="J49" t="s">
         <v>117</v>
       </c>
       <c r="K49" t="s">
         <v>37</v>
       </c>
       <c r="L49" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="M49" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="N49" t="s">
         <v>39</v>
       </c>
       <c r="O49" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="P49" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="B50" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="C50" t="s">
         <v>18</v>
       </c>
       <c r="D50" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E50" t="s">
         <v>55</v>
       </c>
       <c r="F50" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="G50" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H50">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I50"/>
+        <v>2018</v>
+      </c>
+      <c r="I50">
+        <v>2018</v>
+      </c>
       <c r="J50" t="s">
         <v>117</v>
       </c>
       <c r="K50" t="s">
         <v>37</v>
       </c>
       <c r="L50" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="M50" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="N50" t="s">
         <v>39</v>
       </c>
       <c r="O50" t="s">
+        <v>291</v>
+      </c>
+      <c r="P50" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16">
+      <c r="A51" t="s">
+        <v>293</v>
+      </c>
+      <c r="B51" t="s">
         <v>294</v>
       </c>
-      <c r="P50" t="s">
+      <c r="C51" t="s">
+        <v>18</v>
+      </c>
+      <c r="D51" t="s">
+        <v>33</v>
+      </c>
+      <c r="E51" t="s">
+        <v>55</v>
+      </c>
+      <c r="F51" t="s">
+        <v>278</v>
+      </c>
+      <c r="G51" t="s">
+        <v>35</v>
+      </c>
+      <c r="H51">
+        <v>2014</v>
+      </c>
+      <c r="I51"/>
+      <c r="J51" t="s">
+        <v>117</v>
+      </c>
+      <c r="K51" t="s">
+        <v>37</v>
+      </c>
+      <c r="L51" t="s">
         <v>295</v>
+      </c>
+      <c r="M51" t="s">
+        <v>280</v>
+      </c>
+      <c r="N51" t="s">
+        <v>39</v>
+      </c>
+      <c r="O51" t="s">
+        <v>296</v>
+      </c>
+      <c r="P51" t="s">
+        <v>297</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">