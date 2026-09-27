--- v1 (2025-12-06)
+++ v2 (2026-09-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="365">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="376">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -735,50 +735,59 @@
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-38448-2019-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FFFA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 38448-2025 Minimum allowable values and grades of the energy efficiency and water efficiency for smart toilets</t>
   </si>
   <si>
     <t>This standard revises energy efficiency and water efficiency standards and rating for smart toilets. It replaces GB 38448-2019 and will be effective starting April 2027.</t>
   </si>
   <si>
     <t>The Standardization Administration of China</t>
   </si>
   <si>
     <t>Energy Efficiency, Water Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-38448-2025-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency-0</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=3B49408EC3850811E06397BE0A0A2D54</t>
   </si>
   <si>
+    <t>The standard raises energy efficiency and water efficiency for smart toilets. It will replace GB 38448-2019 and be effective starting April 2027.</t>
+  </si>
+  <si>
+    <t>September 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-38448-2025-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency</t>
+  </si>
+  <si>
     <t>GB 38450-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED flat panel luminaires</t>
   </si>
   <si>
     <t>This policy covers LED flat panel luminaires.</t>
   </si>
   <si>
     <t>GB/T 24826; GB/T 31897.201</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-38450-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA94000A80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (Incandescent Lamps for General Lighting Services) Determination 2016</t>
   </si>
   <si>
     <t>This Determination covers incandescent lamps used in general lighting services in the product classes set out in the following table: GLS tungsten filament lamps; extra low voltage halogen non-reflector lamps; candle tungsten filament lamps; fancy round tungsten filament lamps; decorative tungsten filament lamps; mains voltage halogen non-reflector lamps; and extra low voltage halogen reflector lamps.</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>Indoor Luminaires, Non-Directional lamps</t>
@@ -967,50 +976,74 @@
     <t>Regulation on Energy Efficiency Requirements for Mass-Produced Systems, Vehicles, and Appliances</t>
   </si>
   <si>
     <t>This policy applies to mass-produced systems, vehicles, and devices as well as their mass-produced components that consume a considerable amount of energy and are placed on the market or sold in Switzerland.</t>
   </si>
   <si>
     <t>Computers, Servers, Networking Equipment, Stand-by and networked devices, Televisions, Set Top Boxes (STB), Displays, External Power Supply, Vacuum Cleaners, Ovens, Dishwashers, Cooktops or Hobs, Coffee Machines, Clothes Dryers, Washer and Dryers, Washing Machines, Tubular Lamps, Non-Directional lamps, Directional Lamps, Indoor Luminaires, 3-Phase Motors, Industrial Fans, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Storage Water Heaters, Building Circulator Pumps, Pumps Other, Power Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Electricity, Other Solid Fuel</t>
   </si>
   <si>
     <t>See Policy</t>
   </si>
   <si>
     <t>Swiss Federal Office of Energy</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/regulation-energy-efficiency-requirements-mass-produced-systems-vehicles-and-appliances</t>
   </si>
   <si>
     <t>https://www.admin.ch/opc/de/classified-compilation/20162950/index.html</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Brazil</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>Thai Green Label Scheme - Faucets and water saving equipment TGL-11-R3-17</t>
   </si>
   <si>
     <t>These criteria shall apply to faucets and water-saving equipment including faucets for sinks, faucets for washbasins, self-closing faucets for washbasins, automatic faucets for sanitary wares, shower units, rinsing sprays, flush valves for urinals, and flush valves for toilets.</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>March 2022</t>
   </si>
   <si>
     <t>TIS 2067, TIS 1277 (faucets for sinks)
 ,   
                     TIS 2067, TIS 1278 (faucets for wash basins)
 ,   
                     TIS 2067, TIS 1377 (self-closing faucets for wash basins)
 ,   
                     TIS 2147 (automatic faucets for sanitary wares)
 ,   
                     TIS 2066, TIS 1187 (shower units)
 ,   
                     TIS 1497 (rinsing sprays)
@@ -1472,51 +1505,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P60"/>
+  <dimension ref="A1:P62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="200.38" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1419.082" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="106.117" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -3336,1106 +3369,1202 @@
       <c r="I38">
         <v>2025</v>
       </c>
       <c r="J38" t="s">
         <v>229</v>
       </c>
       <c r="K38" t="s">
         <v>35</v>
       </c>
       <c r="L38"/>
       <c r="M38" t="s">
         <v>235</v>
       </c>
       <c r="N38" t="s">
         <v>236</v>
       </c>
       <c r="O38" t="s">
         <v>237</v>
       </c>
       <c r="P38" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>233</v>
+      </c>
+      <c r="B39" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="C39" t="s">
         <v>42</v>
       </c>
       <c r="D39" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>21</v>
       </c>
       <c r="G39" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="H39">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I39"/>
+        <v>2019</v>
+      </c>
+      <c r="I39">
+        <v>2025</v>
+      </c>
       <c r="J39" t="s">
-        <v>79</v>
+        <v>240</v>
       </c>
       <c r="K39" t="s">
         <v>35</v>
       </c>
-      <c r="L39" t="s">
+      <c r="L39"/>
+      <c r="M39" t="s">
+        <v>235</v>
+      </c>
+      <c r="N39" t="s">
+        <v>236</v>
+      </c>
+      <c r="O39" t="s">
         <v>241</v>
       </c>
-      <c r="M39" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P39" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="B40" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="C40" t="s">
-        <v>246</v>
+        <v>42</v>
       </c>
       <c r="D40" t="s">
-        <v>247</v>
+        <v>43</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
-        <v>164</v>
+        <v>21</v>
       </c>
       <c r="G40" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H40">
-        <v>2009</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I40"/>
       <c r="J40" t="s">
-        <v>248</v>
+        <v>79</v>
       </c>
       <c r="K40" t="s">
         <v>35</v>
       </c>
       <c r="L40" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="M40" t="s">
-        <v>250</v>
+        <v>195</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="P40" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="B41" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="C41" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D41" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
-        <v>21</v>
+        <v>164</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
         <v>2009</v>
       </c>
       <c r="I41">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="J41" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="K41" t="s">
         <v>35</v>
       </c>
       <c r="L41" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="M41" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="P41" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>256</v>
+      </c>
+      <c r="B42" t="s">
+        <v>257</v>
+      </c>
+      <c r="C42" t="s">
+        <v>249</v>
+      </c>
+      <c r="D42" t="s">
+        <v>258</v>
+      </c>
+      <c r="E42" t="s">
+        <v>20</v>
+      </c>
+      <c r="F42" t="s">
+        <v>21</v>
+      </c>
+      <c r="G42" t="s">
+        <v>22</v>
+      </c>
+      <c r="H42">
+        <v>2009</v>
+      </c>
+      <c r="I42">
+        <v>2017</v>
+      </c>
+      <c r="J42" t="s">
+        <v>251</v>
+      </c>
+      <c r="K42" t="s">
+        <v>35</v>
+      </c>
+      <c r="L42" t="s">
         <v>259</v>
       </c>
-      <c r="B42" t="s">
+      <c r="M42" t="s">
+        <v>253</v>
+      </c>
+      <c r="N42" t="s">
+        <v>27</v>
+      </c>
+      <c r="O42" t="s">
         <v>260</v>
       </c>
-      <c r="C42" t="s">
+      <c r="P42" t="s">
         <v>261</v>
-      </c>
-[...31 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="B43" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="C43" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="D43" t="s">
-        <v>60</v>
+        <v>172</v>
       </c>
       <c r="E43" t="s">
         <v>71</v>
       </c>
       <c r="F43" t="s">
-        <v>72</v>
+        <v>164</v>
       </c>
       <c r="G43" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>265</v>
+      </c>
+      <c r="H43"/>
+      <c r="I43"/>
       <c r="J43" t="s">
-        <v>173</v>
+        <v>45</v>
       </c>
       <c r="K43" t="s">
         <v>54</v>
       </c>
-      <c r="L43" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L43"/>
       <c r="M43" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="N43" t="s">
         <v>56</v>
       </c>
       <c r="O43" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="P43" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="B44" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="C44" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="D44" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E44" t="s">
         <v>71</v>
       </c>
       <c r="F44" t="s">
         <v>72</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44">
-        <v>2001</v>
+        <v>2006</v>
       </c>
       <c r="I44">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="J44" t="s">
         <v>173</v>
       </c>
       <c r="K44" t="s">
         <v>54</v>
       </c>
       <c r="L44" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="M44" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="N44" t="s">
         <v>56</v>
       </c>
       <c r="O44" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="P44" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="B45" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="C45" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="D45" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="E45" t="s">
         <v>71</v>
       </c>
       <c r="F45" t="s">
         <v>72</v>
       </c>
       <c r="G45" t="s">
         <v>22</v>
       </c>
       <c r="H45">
-        <v>1994</v>
+        <v>2001</v>
       </c>
       <c r="I45">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="J45" t="s">
         <v>173</v>
       </c>
       <c r="K45" t="s">
         <v>54</v>
       </c>
       <c r="L45" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="M45" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="N45" t="s">
         <v>56</v>
       </c>
       <c r="O45" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="P45" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="B46" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C46" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="D46" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="E46" t="s">
         <v>71</v>
       </c>
       <c r="F46" t="s">
         <v>72</v>
       </c>
       <c r="G46" t="s">
         <v>22</v>
       </c>
       <c r="H46">
-        <v>1992</v>
+        <v>1994</v>
       </c>
       <c r="I46">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="J46" t="s">
         <v>173</v>
       </c>
       <c r="K46" t="s">
         <v>54</v>
       </c>
       <c r="L46" t="s">
-        <v>275</v>
+        <v>283</v>
       </c>
       <c r="M46" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="N46" t="s">
         <v>56</v>
       </c>
       <c r="O46" t="s">
+        <v>284</v>
+      </c>
+      <c r="P46" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>286</v>
+      </c>
+      <c r="B47" t="s">
         <v>287</v>
       </c>
-      <c r="B47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" t="s">
-        <v>148</v>
+        <v>271</v>
       </c>
       <c r="D47" t="s">
         <v>64</v>
       </c>
       <c r="E47" t="s">
-        <v>20</v>
+        <v>71</v>
       </c>
       <c r="F47" t="s">
-        <v>21</v>
+        <v>72</v>
       </c>
       <c r="G47" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H47">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I47"/>
+        <v>1992</v>
+      </c>
+      <c r="I47">
+        <v>2012</v>
+      </c>
       <c r="J47" t="s">
-        <v>122</v>
+        <v>173</v>
       </c>
       <c r="K47" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="L47"/>
+        <v>54</v>
+      </c>
+      <c r="L47" t="s">
+        <v>278</v>
+      </c>
       <c r="M47" t="s">
-        <v>151</v>
+        <v>273</v>
       </c>
       <c r="N47" t="s">
-        <v>27</v>
+        <v>56</v>
       </c>
       <c r="O47" t="s">
+        <v>288</v>
+      </c>
+      <c r="P47" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>290</v>
+      </c>
+      <c r="B48" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
       <c r="C48" t="s">
         <v>148</v>
       </c>
       <c r="D48" t="s">
         <v>64</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
         <v>21</v>
       </c>
       <c r="G48" t="s">
         <v>44</v>
       </c>
       <c r="H48">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="I48"/>
       <c r="J48" t="s">
         <v>122</v>
       </c>
       <c r="K48" t="s">
         <v>35</v>
       </c>
       <c r="L48"/>
       <c r="M48" t="s">
         <v>151</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
+        <v>292</v>
+      </c>
+      <c r="P48" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>294</v>
       </c>
-      <c r="B49"/>
+      <c r="B49" t="s">
+        <v>295</v>
+      </c>
       <c r="C49" t="s">
         <v>148</v>
       </c>
       <c r="D49" t="s">
         <v>64</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
         <v>21</v>
       </c>
       <c r="G49" t="s">
         <v>44</v>
       </c>
       <c r="H49">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="I49"/>
       <c r="J49" t="s">
         <v>122</v>
       </c>
       <c r="K49" t="s">
         <v>35</v>
       </c>
       <c r="L49"/>
       <c r="M49" t="s">
         <v>151</v>
       </c>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="P49" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>296</v>
-[...1 lines deleted...]
-      <c r="B50" t="s">
         <v>297</v>
       </c>
+      <c r="B50"/>
       <c r="C50" t="s">
         <v>148</v>
       </c>
       <c r="D50" t="s">
-        <v>121</v>
+        <v>64</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
         <v>21</v>
       </c>
       <c r="G50" t="s">
         <v>44</v>
       </c>
       <c r="H50">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="I50"/>
       <c r="J50" t="s">
         <v>122</v>
       </c>
       <c r="K50" t="s">
         <v>35</v>
       </c>
       <c r="L50"/>
       <c r="M50" t="s">
         <v>151</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
         <v>298</v>
       </c>
       <c r="P50" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>299</v>
       </c>
       <c r="B51" t="s">
         <v>300</v>
       </c>
       <c r="C51" t="s">
-        <v>301</v>
+        <v>148</v>
       </c>
       <c r="D51" t="s">
-        <v>302</v>
+        <v>121</v>
       </c>
       <c r="E51" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
       <c r="F51" t="s">
-        <v>164</v>
+        <v>21</v>
       </c>
       <c r="G51" t="s">
         <v>44</v>
       </c>
       <c r="H51">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="I51"/>
       <c r="J51" t="s">
-        <v>303</v>
+        <v>122</v>
       </c>
       <c r="K51" t="s">
         <v>35</v>
       </c>
-      <c r="L51" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L51"/>
       <c r="M51" t="s">
-        <v>305</v>
+        <v>151</v>
       </c>
       <c r="N51" t="s">
         <v>27</v>
       </c>
       <c r="O51" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="P51" t="s">
-        <v>307</v>
+        <v>293</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="B52" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="C52" t="s">
-        <v>171</v>
+        <v>304</v>
       </c>
       <c r="D52" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="E52" t="s">
-        <v>20</v>
+        <v>71</v>
       </c>
       <c r="F52" t="s">
         <v>164</v>
       </c>
       <c r="G52" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H52">
-        <v>2017</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I52"/>
       <c r="J52" t="s">
-        <v>173</v>
+        <v>306</v>
       </c>
       <c r="K52" t="s">
-        <v>311</v>
+        <v>35</v>
       </c>
       <c r="L52" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="M52" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="N52" t="s">
-        <v>314</v>
+        <v>27</v>
       </c>
       <c r="O52" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="P52" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="B53" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="C53" t="s">
-        <v>319</v>
+        <v>171</v>
       </c>
       <c r="D53" t="s">
-        <v>64</v>
+        <v>313</v>
       </c>
       <c r="E53" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
       <c r="F53" t="s">
-        <v>72</v>
+        <v>164</v>
       </c>
       <c r="G53" t="s">
         <v>22</v>
       </c>
       <c r="H53">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="I53">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="J53" t="s">
-        <v>320</v>
+        <v>173</v>
       </c>
       <c r="K53" t="s">
-        <v>54</v>
+        <v>314</v>
       </c>
       <c r="L53" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="M53" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="N53" t="s">
-        <v>56</v>
+        <v>317</v>
       </c>
       <c r="O53" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="P53" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="B54" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="C54" t="s">
-        <v>42</v>
+        <v>322</v>
       </c>
       <c r="D54" t="s">
-        <v>327</v>
+        <v>250</v>
       </c>
       <c r="E54" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
       <c r="F54" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
       <c r="G54" t="s">
-        <v>44</v>
+        <v>323</v>
       </c>
       <c r="H54">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I54"/>
+        <v>2026</v>
+      </c>
+      <c r="I54">
+        <v>2026</v>
+      </c>
       <c r="J54" t="s">
-        <v>53</v>
+        <v>324</v>
       </c>
       <c r="K54" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="L54"/>
       <c r="M54" t="s">
-        <v>74</v>
+        <v>325</v>
       </c>
       <c r="N54" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="O54" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="P54" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>328</v>
+      </c>
+      <c r="B55" t="s">
+        <v>329</v>
+      </c>
+      <c r="C55" t="s">
         <v>330</v>
       </c>
-      <c r="B55" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D55" t="s">
-        <v>332</v>
+        <v>64</v>
       </c>
       <c r="E55" t="s">
         <v>71</v>
       </c>
       <c r="F55" t="s">
-        <v>33</v>
+        <v>72</v>
       </c>
       <c r="G55" t="s">
         <v>22</v>
       </c>
       <c r="H55">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="I55">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="J55" t="s">
-        <v>173</v>
+        <v>331</v>
       </c>
       <c r="K55" t="s">
         <v>54</v>
       </c>
       <c r="L55" t="s">
+        <v>332</v>
+      </c>
+      <c r="M55" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="N55" t="s">
         <v>56</v>
       </c>
       <c r="O55" t="s">
+        <v>334</v>
+      </c>
+      <c r="P55" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>336</v>
+      </c>
+      <c r="B56" t="s">
         <v>337</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" t="s">
+        <v>42</v>
+      </c>
+      <c r="D56" t="s">
         <v>338</v>
-      </c>
-[...4 lines deleted...]
-        <v>339</v>
       </c>
       <c r="E56" t="s">
         <v>71</v>
       </c>
       <c r="F56" t="s">
         <v>72</v>
       </c>
       <c r="G56" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H56">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I56">
         <v>2017</v>
       </c>
+      <c r="I56"/>
       <c r="J56" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="K56" t="s">
         <v>54</v>
       </c>
       <c r="L56"/>
       <c r="M56" t="s">
-        <v>340</v>
+        <v>74</v>
       </c>
       <c r="N56" t="s">
         <v>56</v>
       </c>
       <c r="O56" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="P56" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>341</v>
+      </c>
+      <c r="B57" t="s">
+        <v>342</v>
+      </c>
+      <c r="C57" t="s">
+        <v>249</v>
+      </c>
+      <c r="D57" t="s">
         <v>343</v>
-      </c>
-[...7 lines deleted...]
-        <v>64</v>
       </c>
       <c r="E57" t="s">
         <v>71</v>
       </c>
       <c r="F57" t="s">
-        <v>345</v>
+        <v>33</v>
       </c>
       <c r="G57" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H57">
-        <v>2007</v>
-[...1 lines deleted...]
-      <c r="I57"/>
+        <v>2015</v>
+      </c>
+      <c r="I57">
+        <v>2016</v>
+      </c>
       <c r="J57" t="s">
         <v>173</v>
       </c>
       <c r="K57" t="s">
         <v>54</v>
       </c>
       <c r="L57" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="M57" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="N57" t="s">
         <v>56</v>
       </c>
       <c r="O57" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="P57" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>348</v>
+      </c>
+      <c r="B58" t="s">
+        <v>349</v>
+      </c>
+      <c r="C58" t="s">
+        <v>264</v>
+      </c>
+      <c r="D58" t="s">
         <v>350</v>
-      </c>
-[...7 lines deleted...]
-        <v>60</v>
       </c>
       <c r="E58" t="s">
         <v>71</v>
       </c>
       <c r="F58" t="s">
-        <v>345</v>
+        <v>72</v>
       </c>
       <c r="G58" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H58">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I58"/>
+        <v>2011</v>
+      </c>
+      <c r="I58">
+        <v>2017</v>
+      </c>
       <c r="J58" t="s">
-        <v>173</v>
+        <v>45</v>
       </c>
       <c r="K58" t="s">
         <v>54</v>
       </c>
-      <c r="L58" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L58"/>
       <c r="M58" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="N58" t="s">
         <v>56</v>
       </c>
       <c r="O58" t="s">
+        <v>352</v>
+      </c>
+      <c r="P58" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>354</v>
+      </c>
+      <c r="B59" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
       <c r="C59" t="s">
         <v>18</v>
       </c>
       <c r="D59" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E59" t="s">
         <v>71</v>
       </c>
       <c r="F59" t="s">
-        <v>345</v>
+        <v>356</v>
       </c>
       <c r="G59" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H59">
-        <v>2018</v>
-[...3 lines deleted...]
-      </c>
+        <v>2007</v>
+      </c>
+      <c r="I59"/>
       <c r="J59" t="s">
         <v>173</v>
       </c>
       <c r="K59" t="s">
         <v>54</v>
       </c>
       <c r="L59" t="s">
         <v>357</v>
       </c>
       <c r="M59" t="s">
-        <v>347</v>
+        <v>358</v>
       </c>
       <c r="N59" t="s">
         <v>56</v>
       </c>
       <c r="O59" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="P59" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B60" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C60" t="s">
         <v>18</v>
       </c>
       <c r="D60" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="E60" t="s">
         <v>71</v>
       </c>
       <c r="F60" t="s">
-        <v>345</v>
+        <v>356</v>
       </c>
       <c r="G60" t="s">
         <v>44</v>
       </c>
       <c r="H60">
-        <v>2014</v>
+        <v>2009</v>
       </c>
       <c r="I60"/>
       <c r="J60" t="s">
         <v>173</v>
       </c>
       <c r="K60" t="s">
         <v>54</v>
       </c>
       <c r="L60" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="M60" t="s">
-        <v>347</v>
+        <v>358</v>
       </c>
       <c r="N60" t="s">
         <v>56</v>
       </c>
       <c r="O60" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="P60" t="s">
-        <v>364</v>
+        <v>365</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16">
+      <c r="A61" t="s">
+        <v>366</v>
+      </c>
+      <c r="B61" t="s">
+        <v>367</v>
+      </c>
+      <c r="C61" t="s">
+        <v>18</v>
+      </c>
+      <c r="D61" t="s">
+        <v>62</v>
+      </c>
+      <c r="E61" t="s">
+        <v>71</v>
+      </c>
+      <c r="F61" t="s">
+        <v>356</v>
+      </c>
+      <c r="G61" t="s">
+        <v>22</v>
+      </c>
+      <c r="H61">
+        <v>2018</v>
+      </c>
+      <c r="I61">
+        <v>2018</v>
+      </c>
+      <c r="J61" t="s">
+        <v>173</v>
+      </c>
+      <c r="K61" t="s">
+        <v>54</v>
+      </c>
+      <c r="L61" t="s">
+        <v>368</v>
+      </c>
+      <c r="M61" t="s">
+        <v>358</v>
+      </c>
+      <c r="N61" t="s">
+        <v>56</v>
+      </c>
+      <c r="O61" t="s">
+        <v>369</v>
+      </c>
+      <c r="P61" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16">
+      <c r="A62" t="s">
+        <v>371</v>
+      </c>
+      <c r="B62" t="s">
+        <v>372</v>
+      </c>
+      <c r="C62" t="s">
+        <v>18</v>
+      </c>
+      <c r="D62" t="s">
+        <v>52</v>
+      </c>
+      <c r="E62" t="s">
+        <v>71</v>
+      </c>
+      <c r="F62" t="s">
+        <v>356</v>
+      </c>
+      <c r="G62" t="s">
+        <v>44</v>
+      </c>
+      <c r="H62">
+        <v>2014</v>
+      </c>
+      <c r="I62"/>
+      <c r="J62" t="s">
+        <v>173</v>
+      </c>
+      <c r="K62" t="s">
+        <v>54</v>
+      </c>
+      <c r="L62" t="s">
+        <v>373</v>
+      </c>
+      <c r="M62" t="s">
+        <v>358</v>
+      </c>
+      <c r="N62" t="s">
+        <v>56</v>
+      </c>
+      <c r="O62" t="s">
+        <v>374</v>
+      </c>
+      <c r="P62" t="s">
+        <v>375</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">