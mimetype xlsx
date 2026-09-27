--- v3 (2026-07-31)
+++ v4 (2026-09-27)
@@ -627,65 +627,65 @@
     <t>This standard specifies the water efficiency grade, technical requirements, and test methods for showers. It is applicable to the water efficiency evaluation of showers (including shower heads or combinations) used in sanitary facilities such as lavatories and shower rooms installed in buildings with nominal pressure (static pressure) less than 1.0 MPa and medium temperature of 4℃~90℃.</t>
   </si>
   <si>
     <t>GB/T 33733</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28378-2019-minimum-allowable-values-water-efficiency-and-water-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA9400CA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
 It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
-    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
-[...7 lines deleted...]
-  <si>
     <t>GB/T29293
 ,   
                     GB/T3901</t>
   </si>
   <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
   </si>
   <si>
     <t>GB19043-2013 Minimum allowable values of energy efficiency grades of double-capped fluorescent lamps for general lighting service</t>
   </si>
   <si>
     <t>Applies to non-directional self-ballasted LED lamps with the rated rated power of 2W-60W; rated voltage of 220V; frequency 50Hz</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb19043-2013-minimum-allowable-values-energy-efficiency-grades-double-capped-fluorescent</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E6C0D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Lamp</t>
   </si>
   <si>
     <t>This policy regulates minimum performance standards and star rating for lamps that have the following criteria:
 (a) T5 and T8 double capped fluorescent lamps;
 (b) self-ballasted single-capped lamps (compact fluorescent lamps (CFL)) for general lighting services;
 (c) single-capped fluorescent lamps (non-integrated compact
 fluorescent lamps) and circular fluorescent lamps for general
 lighting services;
 (d) self-ballasted Light Emitting Diode (LED) lamps for general lighting
 services with lamp cap E14, E27, GU10, B22d and G13; and
@@ -3349,153 +3349,153 @@
       </c>
       <c r="D25" t="s">
         <v>153</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
         <v>8</v>
       </c>
       <c r="H25">
         <v>2013</v>
       </c>
       <c r="I25">
         <v>2026</v>
       </c>
       <c r="J25" t="s">
         <v>201</v>
       </c>
       <c r="K25" t="s">
         <v>36</v>
       </c>
-      <c r="L25"/>
+      <c r="L25" t="s">
+        <v>202</v>
+      </c>
       <c r="M25" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="P25" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>199</v>
       </c>
       <c r="B26" t="s">
         <v>200</v>
       </c>
       <c r="C26" t="s">
         <v>62</v>
       </c>
       <c r="D26" t="s">
         <v>153</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" t="s">
         <v>8</v>
       </c>
       <c r="H26">
         <v>2013</v>
       </c>
       <c r="I26">
         <v>2026</v>
       </c>
       <c r="J26" t="s">
         <v>201</v>
       </c>
       <c r="K26" t="s">
         <v>36</v>
       </c>
-      <c r="L26" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L26"/>
       <c r="M26" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
         <v>206</v>
       </c>
       <c r="P26" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>207</v>
       </c>
       <c r="B27" t="s">
         <v>208</v>
       </c>
       <c r="C27" t="s">
         <v>62</v>
       </c>
       <c r="D27" t="s">
         <v>53</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
         <v>21</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
         <v>2003</v>
       </c>
       <c r="I27">
         <v>2013</v>
       </c>
       <c r="J27" t="s">
         <v>85</v>
       </c>
       <c r="K27" t="s">
         <v>36</v>
       </c>
       <c r="L27" t="s">
         <v>99</v>
       </c>
       <c r="M27" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
         <v>209</v>
       </c>
       <c r="P27" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>211</v>
       </c>
       <c r="B28" t="s">
         <v>212</v>
       </c>
       <c r="C28" t="s">
         <v>213</v>
       </c>
       <c r="D28" t="s">
         <v>214</v>
       </c>
       <c r="E28" t="s">