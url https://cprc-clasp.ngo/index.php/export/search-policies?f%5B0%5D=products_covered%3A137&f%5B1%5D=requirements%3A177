--- v1 (2025-12-05)
+++ v2 (2026-09-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -171,50 +171,81 @@
     <t>ECOWAQ</t>
   </si>
   <si>
     <t>Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/ecostand-iec-ts-62257-9-82020</t>
   </si>
   <si>
     <t>http://www.ecreee.org/news/ecowas-industry-ministers-adopt-regional-standards-standalone-solar-systems-and-solar-pv-mini#:~:text=ABOUT%20ECREEE-,ECOWAS%20Industry%20Ministers%20adopt%20regional%20Standards%20on%20standalone%20solar%20systems,6)%20Standards%20on%20solar%20energy.</t>
   </si>
   <si>
     <t>Ethiopian standard for pico-solar and SHS kits</t>
   </si>
   <si>
     <t>Standalone off-grid solar products (pico-PV and SHS kits) up to 350 Wp.
 No policy link available.</t>
   </si>
   <si>
     <t>March 2022</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/ethiopian-standard-pico-solar-and-shs-kits</t>
   </si>
   <si>
+    <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades for crystalline silicon photovoltaic modules and inverters</t>
+  </si>
+  <si>
+    <t>This document specifies the energy efficiency grades, minimum allowable values of energy efficiency, and the test and calculation methods for crystalline silicon photovoltaic modules and grid-connected photovoltaic inverters.
+This standard applies to terrestrial n-type crystalline silicon photovoltaic modules and grid-connected photovoltaic inverters, where grid-connected photovoltaic inverters comprise central inverters, string inverters, and the grid-connected inverter portion of pre-assembled integrated photovoltaic inverter units.</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>The Standardization Administration of China (SAC)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?mode=p&amp;id=WSQmieH%2F%2FXI%3D</t>
+  </si>
+  <si>
     <t>KS IEC/TS 62257-9-8:2020 Requirements for stand-alone renewable products with power ratings less than or equal to 350 W</t>
   </si>
   <si>
     <t>This standard applies to off-grid lighting appliances or kits that can be installed by a typical user without employing a technician. The kits are generally comprised of a light source (LED, CFL, or other), a rechargeable energy storage device (usually a battery), an energy generation device or source (PV module, dynamo, AC grid, unregulated DC input, or other), and internal electronics. Lighting appliances or kits with PV modules larger than 10 W (peak power under standard test conditions) are excluded from the scope of this standard.</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>KS IEC/TS 62257-9-5</t>
   </si>
   <si>
     <t>Kenya Bureau of Standards (KEBS)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/ks-iects-62257-9-82020-requirements-stand-alone-renewable-products-power-ratings-less-or</t>
   </si>
   <si>
     <t>https://webstore.kebs.org/index.php?route=product/product&amp;product_id=16444&amp;search=-9-8</t>
   </si>
   <si>
     <t>LS IEC 62257-9-8: 2020</t>
@@ -229,53 +260,50 @@
     <t>Renewable Energy Systems, Solar Energy Kits</t>
   </si>
   <si>
     <t>June 2022</t>
   </si>
   <si>
     <t>National Standards Laboratory of Liberia</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/node/1799</t>
   </si>
   <si>
     <t>https://www.iec.ch/dyn/www/f?p=103:36:202048646803578::::FSP_ORG_ID,FSP_LANG_ID:20060,25</t>
   </si>
   <si>
     <t>Malawi standard for pico-solar and SHS kits (IEC TS 62257-9-8)</t>
   </si>
   <si>
     <t>This policy applies to off-grid renewable energy products with batteries and solar modules with DC system voltages not exceeding 35 V and peak power ratings not exceeding 350 W.</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>November 2023</t>
-  </si>
-[...1 lines deleted...]
-    <t>Electricity</t>
   </si>
   <si>
     <t>MS IEC TS 62257-9-8</t>
   </si>
   <si>
     <t>Malawi Bureau of Standards (MBS)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/malawi-standard-pico-solar-and-shs-kits-iec-ts-62257-9-8</t>
   </si>
   <si>
     <t>https://nam10.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.iec.ch%2Fdyn%2Fwww%2Ff%3Fp%3D103%3A36%3A112914829377027%3A%3A%3A%3AFSP_ORG_ID%2CFSP_LANG_ID%3A1090%2C25&amp;data=05%7C01%7Clboucher%40clasp.ngo%7C991380eb2ddc4597b0bd08dbd6ffa68d%7C893cf7999fee4d2a8d71655b7b1e53d2%7C0%7C0%7C638340165728696357%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=BRfwqZ8YWSBCwfEf9yfxjELTLNVh5Efnf5BHKmWv9cw%3D&amp;reserved=0</t>
   </si>
   <si>
     <t>Ministerial Guidelines on Minimum Standard Requirements for Solar Home Systems</t>
   </si>
   <si>
     <t>Covers stand-alone photovoltaic power systems; defines the minimum service level energy requirements for an off-grid solar home system; cover the corresponding minimum requirements for the off-grid solar home system accessories such as Lamps, Cables, Batteries, Solar Photovoltaic Panel, Charge controller, installation requirements and other accessories required for off-grid solar home system installation to ensure safety of end users and quality of the system as well as quality of service.</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>Rwanda Ministry of Infrastructure</t>
   </si>
@@ -736,64 +764,64 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P16"/>
+  <dimension ref="A1:P17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="141.394" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="174.529" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="639.273" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="72.982" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="566.148" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -1021,559 +1049,605 @@
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
         <v>51</v>
       </c>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>52</v>
       </c>
       <c r="B6" t="s">
         <v>53</v>
       </c>
       <c r="C6" t="s">
         <v>54</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="G6" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="H6">
-        <v>2021</v>
+        <v>2026</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K6" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="L6"/>
       <c r="M6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N6" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="O6" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="P6" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B7" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C7" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D7" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
         <v>33</v>
       </c>
       <c r="H7">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
-        <v>25</v>
+        <v>66</v>
       </c>
       <c r="M7" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="P7" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B8" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C8" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D8" t="s">
-        <v>19</v>
+        <v>73</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
         <v>33</v>
       </c>
       <c r="H8">
         <v>2022</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="K8" t="s">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="L8" t="s">
-        <v>73</v>
+        <v>25</v>
       </c>
       <c r="M8" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="P8" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B9" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C9" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D9" t="s">
         <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H9">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I9">
         <v>2022</v>
       </c>
+      <c r="I9"/>
       <c r="J9" t="s">
-        <v>50</v>
+        <v>81</v>
       </c>
       <c r="K9" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="L9" t="s">
-        <v>25</v>
+        <v>82</v>
       </c>
       <c r="M9" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="P9" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B10" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C10" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="D10" t="s">
         <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H10">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I10"/>
+        <v>2019</v>
+      </c>
+      <c r="I10">
+        <v>2022</v>
+      </c>
       <c r="J10" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
         <v>25</v>
       </c>
       <c r="M10" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="P10" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B11" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C11" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="D11" t="s">
         <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
         <v>33</v>
       </c>
       <c r="H11">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11" t="s">
         <v>25</v>
       </c>
       <c r="M11" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="P11" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B12" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C12" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D12" t="s">
-        <v>98</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>99</v>
+        <v>21</v>
       </c>
       <c r="G12" t="s">
         <v>33</v>
       </c>
       <c r="H12">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12"/>
+      <c r="L12" t="s">
+        <v>25</v>
+      </c>
       <c r="M12" t="s">
         <v>101</v>
       </c>
       <c r="N12" t="s">
+        <v>27</v>
+      </c>
+      <c r="O12" t="s">
         <v>102</v>
       </c>
-      <c r="O12" t="s">
+      <c r="P12" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>104</v>
+      </c>
+      <c r="B13" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="C13" t="s">
         <v>106</v>
       </c>
       <c r="D13" t="s">
-        <v>19</v>
+        <v>107</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>21</v>
+        <v>108</v>
       </c>
       <c r="G13" t="s">
         <v>33</v>
       </c>
       <c r="H13">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="K13" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L13"/>
       <c r="M13" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="N13" t="s">
-        <v>27</v>
+        <v>111</v>
       </c>
       <c r="O13" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="P13" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B14" t="s">
-        <v>113</v>
+        <v>79</v>
       </c>
       <c r="C14" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="D14" t="s">
         <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
         <v>33</v>
       </c>
       <c r="H14">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>107</v>
+        <v>116</v>
       </c>
       <c r="K14" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="L14" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="M14" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="P14"/>
+        <v>119</v>
+      </c>
+      <c r="P14" t="s">
+        <v>120</v>
+      </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>121</v>
+      </c>
+      <c r="B15" t="s">
+        <v>122</v>
+      </c>
+      <c r="C15" t="s">
         <v>115</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="D15" t="s">
         <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H15">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I15"/>
       <c r="J15" t="s">
-        <v>23</v>
+        <v>116</v>
       </c>
       <c r="K15" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="L15" t="s">
-        <v>25</v>
+        <v>117</v>
       </c>
       <c r="M15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      </c>
+        <v>123</v>
+      </c>
+      <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="B16" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="C16" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="D16" t="s">
         <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H16">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I16"/>
+        <v>2016</v>
+      </c>
+      <c r="I16">
+        <v>2017</v>
+      </c>
       <c r="J16" t="s">
-        <v>55</v>
+        <v>23</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
         <v>25</v>
       </c>
       <c r="M16" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="P16" t="s">
-        <v>124</v>
+        <v>128</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" t="s">
+        <v>129</v>
+      </c>
+      <c r="B17" t="s">
+        <v>31</v>
+      </c>
+      <c r="C17" t="s">
+        <v>130</v>
+      </c>
+      <c r="D17" t="s">
+        <v>19</v>
+      </c>
+      <c r="E17" t="s">
+        <v>20</v>
+      </c>
+      <c r="F17" t="s">
+        <v>21</v>
+      </c>
+      <c r="G17" t="s">
+        <v>33</v>
+      </c>
+      <c r="H17">
+        <v>2021</v>
+      </c>
+      <c r="I17"/>
+      <c r="J17" t="s">
+        <v>65</v>
+      </c>
+      <c r="K17" t="s">
+        <v>24</v>
+      </c>
+      <c r="L17" t="s">
+        <v>25</v>
+      </c>
+      <c r="M17" t="s">
+        <v>131</v>
+      </c>
+      <c r="N17" t="s">
+        <v>27</v>
+      </c>
+      <c r="O17" t="s">
+        <v>132</v>
+      </c>
+      <c r="P17" t="s">
+        <v>133</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">