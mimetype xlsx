--- v1 (2026-05-19)
+++ v2 (2026-09-27)
@@ -946,62 +946,62 @@
     <t>GB 30254-2013 Minimum allowable values of energy efficiency and the energy efficiency grades for cage three-phase high voltage induction motors</t>
   </si>
   <si>
     <t>This policy covers cage three-phase high voltage induction motors.</t>
   </si>
   <si>
     <t>GB 755-2008; GB/T 1032-2012; GB 10068-2008; GB 10069.3-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30254-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-cage</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E8DAD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
 It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
-[...4 lines deleted...]
-  <si>
     <t>GB/T29293
 ,   
                     GB/T3901</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
   </si>
   <si>
     <t>GB19043-2013 Minimum allowable values of energy efficiency grades of double-capped fluorescent lamps for general lighting service</t>
   </si>
   <si>
     <t>Applies to non-directional self-ballasted LED lamps with the rated rated power of 2W-60W; rated voltage of 220V; frequency 50Hz</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb19043-2013-minimum-allowable-values-energy-efficiency-grades-double-capped-fluorescent</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E6C0D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Lamp</t>
   </si>
   <si>
     <t>This policy regulates minimum performance standards and star rating for lamps that have the following criteria:
 (a) T5 and T8 double capped fluorescent lamps;
 (b) self-ballasted single-capped lamps (compact fluorescent lamps (CFL)) for general lighting services;
 (c) single-capped fluorescent lamps (non-integrated compact
 fluorescent lamps) and circular fluorescent lamps for general
 lighting services;
 (d) self-ballasted Light Emitting Diode (LED) lamps for general lighting
 services with lamp cap E14, E27, GU10, B22d and G13; and
@@ -5119,112 +5119,112 @@
       </c>
       <c r="D42" t="s">
         <v>234</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>21</v>
       </c>
       <c r="G42" t="s">
         <v>8</v>
       </c>
       <c r="H42">
         <v>2013</v>
       </c>
       <c r="I42">
         <v>2026</v>
       </c>
       <c r="J42" t="s">
         <v>303</v>
       </c>
       <c r="K42" t="s">
         <v>34</v>
       </c>
-      <c r="L42"/>
+      <c r="L42" t="s">
+        <v>304</v>
+      </c>
       <c r="M42" t="s">
         <v>88</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="P42" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>301</v>
       </c>
       <c r="B43" t="s">
         <v>302</v>
       </c>
       <c r="C43" t="s">
         <v>85</v>
       </c>
       <c r="D43" t="s">
         <v>234</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
         <v>21</v>
       </c>
       <c r="G43" t="s">
         <v>8</v>
       </c>
       <c r="H43">
         <v>2013</v>
       </c>
       <c r="I43">
         <v>2026</v>
       </c>
       <c r="J43" t="s">
         <v>303</v>
       </c>
       <c r="K43" t="s">
         <v>34</v>
       </c>
-      <c r="L43" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L43"/>
       <c r="M43" t="s">
         <v>88</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
         <v>307</v>
       </c>
       <c r="P43" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>308</v>
       </c>
       <c r="B44" t="s">
         <v>309</v>
       </c>
       <c r="C44" t="s">
         <v>85</v>
       </c>
       <c r="D44" t="s">
         <v>61</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
         <v>21</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44">