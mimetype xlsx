--- v2 (2026-02-03)
+++ v3 (2026-09-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="719">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="726">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -1845,50 +1845,71 @@
     <t>https://meps.energylabel.org.tw/_upload/gen/law/7/file1/Requirements%20on%20Energy%20Efficiency%20and%20the%20Inspection%20of%20Low-Voltage%20Three-Phase%20Squirrel-Cage%20Induction%20Motors%20(including%20as%20a%20component%20of%20the%20specified%20equip</t>
   </si>
   <si>
     <t>Resolución 40234 de marzo de 2017: Por la cual se modifican y aclaran algunas excepciones para la aplicación del Anexo General de la Resolución 41012 del 18 de septiembre de 2015 “Reglamento Técnico de Etiquetado – RETIQ.</t>
   </si>
   <si>
     <t>This Regulation covers Gas-burning domestic stove tops and ovens,Air conditioning systems with a condenser cooled by air or water - with one or more points of exit for flows of cooled air,Air conditioning systems contained within a box - designed as a unit to be installed in a window or through a wall , Equipment to clean and rinse textiles using water. May also have a way of extracting excess water from textiles., Electronic and electromagnetic ballasts for tubular fluorescent lighting , Electronic and electromagnetic ballasts for tubular fluorescent lighting , Single-phase electric motors for 60 Hz with rated voltage up to 240V and nominal power from 0.18 kW to 1.5 kW, Three-phase electric induction motors type squirrel cage for 60 Hz with nominal voltage up to 600 V and nominal power of 0.18 kW to 373 kW, Commercial refrigerators and freezers , Domestic refrigerators and freezers , Residential instantaneous-type gas water heaters , Residential storage-type electric water heaters  and Residential storage-type gas water heaters</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>Ovens, Washing Machines, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Room ACs - Stationary ACs, Instantaneous Water Heaters, Storage Water Heaters, Refrigerators-Freezers</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>Etiquetado Energetico Colombia</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/resolucion-40234-de-marzo-de-2017-por-la-cual-se-modifican-y-aclaran-algunas-excepciones</t>
   </si>
   <si>
     <t>http://www.etiquetaenergetica.gov.co/wp-content/uploads/2015/09/ANEXO-RETIQ_Septiembre2015-pdf.pdf</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>RTS 29.01.01:15: Energy efficiency. Three-phase squirrel-cage AC induction motors with a rated output of 0.746 to 373 kW. Limits, test methods and labelling requirements</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and labeling requirements for open- and closed-loop three-phase squirrel-cage electric AC induction motors with a rated output of 0.746 kW to 373 kW.</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>October 2019</t>
   </si>
   <si>
     <t>National Energy Council</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/rts-29010115-energy-efficiency-three-phase-squirrel-cage-ac-induction-motors-rated-output</t>
   </si>
   <si>
     <t>https://osartec.gob.sv/?p=5614</t>
   </si>
   <si>
     <t>SASO IEC 60034-30:2013</t>
   </si>
@@ -2591,51 +2612,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P120"/>
+  <dimension ref="A1:P121"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="261.793" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1232.699" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="209.949" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="356.199" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -7339,1094 +7360,1142 @@
       <c r="K98" t="s">
         <v>586</v>
       </c>
       <c r="L98"/>
       <c r="M98" t="s">
         <v>587</v>
       </c>
       <c r="N98" t="s">
         <v>38</v>
       </c>
       <c r="O98" t="s">
         <v>588</v>
       </c>
       <c r="P98" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>590</v>
       </c>
       <c r="B99" t="s">
         <v>591</v>
       </c>
       <c r="C99" t="s">
-        <v>592</v>
+        <v>386</v>
       </c>
       <c r="D99" t="s">
-        <v>53</v>
+        <v>325</v>
       </c>
       <c r="E99" t="s">
         <v>20</v>
       </c>
       <c r="F99" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G99" t="s">
-        <v>61</v>
+        <v>592</v>
       </c>
       <c r="H99">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I99"/>
+        <v>2026</v>
+      </c>
+      <c r="I99">
+        <v>2026</v>
+      </c>
       <c r="J99" t="s">
         <v>593</v>
       </c>
       <c r="K99" t="s">
         <v>24</v>
       </c>
       <c r="L99"/>
       <c r="M99" t="s">
         <v>594</v>
       </c>
       <c r="N99" t="s">
         <v>38</v>
       </c>
       <c r="O99" t="s">
         <v>595</v>
       </c>
       <c r="P99" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>597</v>
       </c>
       <c r="B100" t="s">
         <v>598</v>
       </c>
       <c r="C100" t="s">
         <v>599</v>
       </c>
       <c r="D100" t="s">
         <v>53</v>
       </c>
       <c r="E100" t="s">
         <v>20</v>
       </c>
       <c r="F100" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G100" t="s">
         <v>61</v>
       </c>
       <c r="H100">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="I100"/>
       <c r="J100" t="s">
-        <v>375</v>
+        <v>600</v>
       </c>
       <c r="K100" t="s">
         <v>24</v>
       </c>
-      <c r="L100" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L100"/>
       <c r="M100" t="s">
         <v>601</v>
       </c>
       <c r="N100" t="s">
         <v>38</v>
       </c>
       <c r="O100" t="s">
         <v>602</v>
       </c>
       <c r="P100" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>604</v>
       </c>
       <c r="B101" t="s">
         <v>605</v>
       </c>
       <c r="C101" t="s">
         <v>606</v>
       </c>
       <c r="D101" t="s">
         <v>53</v>
       </c>
       <c r="E101" t="s">
-        <v>112</v>
+        <v>20</v>
       </c>
       <c r="F101" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G101" t="s">
         <v>61</v>
       </c>
       <c r="H101">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="I101"/>
       <c r="J101" t="s">
-        <v>185</v>
+        <v>375</v>
       </c>
       <c r="K101" t="s">
         <v>24</v>
       </c>
       <c r="L101" t="s">
         <v>607</v>
       </c>
       <c r="M101" t="s">
         <v>608</v>
       </c>
       <c r="N101" t="s">
         <v>38</v>
       </c>
       <c r="O101" t="s">
         <v>609</v>
       </c>
       <c r="P101" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>611</v>
       </c>
       <c r="B102" t="s">
         <v>612</v>
       </c>
       <c r="C102" t="s">
-        <v>196</v>
+        <v>613</v>
       </c>
       <c r="D102" t="s">
         <v>53</v>
       </c>
       <c r="E102" t="s">
         <v>112</v>
       </c>
       <c r="F102" t="s">
-        <v>113</v>
+        <v>34</v>
       </c>
       <c r="G102" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="H102">
-        <v>1994</v>
-[...3 lines deleted...]
-      </c>
+        <v>2010</v>
+      </c>
+      <c r="I102"/>
       <c r="J102" t="s">
-        <v>387</v>
+        <v>185</v>
       </c>
       <c r="K102" t="s">
         <v>24</v>
       </c>
       <c r="L102" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="M102" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="N102" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="O102" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="P102" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B103" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="C103" t="s">
         <v>196</v>
       </c>
       <c r="D103" t="s">
-        <v>197</v>
+        <v>53</v>
       </c>
       <c r="E103" t="s">
         <v>112</v>
       </c>
       <c r="F103" t="s">
         <v>113</v>
       </c>
       <c r="G103" t="s">
         <v>22</v>
       </c>
       <c r="H103">
-        <v>1999</v>
+        <v>1994</v>
       </c>
       <c r="I103">
         <v>2012</v>
       </c>
       <c r="J103" t="s">
         <v>387</v>
       </c>
       <c r="K103" t="s">
         <v>24</v>
       </c>
       <c r="L103" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="M103" t="s">
-        <v>614</v>
+        <v>621</v>
       </c>
       <c r="N103" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="O103" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="P103" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="B104" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="C104" t="s">
         <v>196</v>
       </c>
       <c r="D104" t="s">
-        <v>69</v>
+        <v>197</v>
       </c>
       <c r="E104" t="s">
         <v>112</v>
       </c>
       <c r="F104" t="s">
         <v>113</v>
       </c>
       <c r="G104" t="s">
         <v>22</v>
       </c>
       <c r="H104">
-        <v>2013</v>
+        <v>1999</v>
       </c>
       <c r="I104">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="J104" t="s">
-        <v>375</v>
+        <v>387</v>
       </c>
       <c r="K104" t="s">
         <v>24</v>
       </c>
       <c r="L104" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="M104" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="N104" t="s">
         <v>38</v>
       </c>
       <c r="O104" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="P104" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="B105" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="C105" t="s">
         <v>196</v>
       </c>
       <c r="D105" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E105" t="s">
         <v>112</v>
       </c>
       <c r="F105" t="s">
         <v>113</v>
       </c>
       <c r="G105" t="s">
         <v>22</v>
       </c>
       <c r="H105">
-        <v>1994</v>
+        <v>2013</v>
       </c>
       <c r="I105">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="J105" t="s">
         <v>375</v>
       </c>
       <c r="K105" t="s">
         <v>24</v>
       </c>
       <c r="L105" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="M105" t="s">
-        <v>625</v>
+        <v>632</v>
       </c>
       <c r="N105" t="s">
         <v>38</v>
       </c>
       <c r="O105" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="P105" t="s">
-        <v>627</v>
+        <v>634</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="B106" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="C106" t="s">
         <v>196</v>
       </c>
       <c r="D106" t="s">
         <v>53</v>
       </c>
       <c r="E106" t="s">
         <v>112</v>
       </c>
       <c r="F106" t="s">
         <v>113</v>
       </c>
       <c r="G106" t="s">
         <v>22</v>
       </c>
       <c r="H106">
-        <v>2009</v>
+        <v>1994</v>
       </c>
       <c r="I106">
         <v>2012</v>
       </c>
       <c r="J106" t="s">
-        <v>387</v>
+        <v>375</v>
       </c>
       <c r="K106" t="s">
         <v>24</v>
       </c>
       <c r="L106" t="s">
+        <v>637</v>
+      </c>
+      <c r="M106" t="s">
+        <v>632</v>
+      </c>
+      <c r="N106" t="s">
+        <v>38</v>
+      </c>
+      <c r="O106" t="s">
+        <v>638</v>
+      </c>
+      <c r="P106" t="s">
         <v>634</v>
-      </c>
-[...10 lines deleted...]
-        <v>636</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="B107" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="C107" t="s">
         <v>196</v>
       </c>
       <c r="D107" t="s">
-        <v>197</v>
+        <v>53</v>
       </c>
       <c r="E107" t="s">
         <v>112</v>
       </c>
       <c r="F107" t="s">
         <v>113</v>
       </c>
       <c r="G107" t="s">
         <v>22</v>
       </c>
       <c r="H107">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="I107">
         <v>2012</v>
       </c>
       <c r="J107" t="s">
         <v>387</v>
       </c>
       <c r="K107" t="s">
         <v>24</v>
       </c>
       <c r="L107" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="M107" t="s">
-        <v>614</v>
+        <v>621</v>
       </c>
       <c r="N107" t="s">
         <v>38</v>
       </c>
       <c r="O107" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="P107" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="B108" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="C108" t="s">
         <v>196</v>
       </c>
       <c r="D108" t="s">
-        <v>69</v>
+        <v>197</v>
       </c>
       <c r="E108" t="s">
         <v>112</v>
       </c>
       <c r="F108" t="s">
         <v>113</v>
       </c>
       <c r="G108" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="H108">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I108"/>
+        <v>2010</v>
+      </c>
+      <c r="I108">
+        <v>2012</v>
+      </c>
       <c r="J108" t="s">
-        <v>375</v>
+        <v>387</v>
       </c>
       <c r="K108" t="s">
         <v>24</v>
       </c>
       <c r="L108" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="M108" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="N108" t="s">
         <v>38</v>
       </c>
       <c r="O108" t="s">
-        <v>645</v>
-[...1 lines deleted...]
-      <c r="P108"/>
+        <v>647</v>
+      </c>
+      <c r="P108" t="s">
+        <v>648</v>
+      </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="B109" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="C109" t="s">
-        <v>212</v>
+        <v>196</v>
       </c>
       <c r="D109" t="s">
-        <v>648</v>
+        <v>69</v>
       </c>
       <c r="E109" t="s">
         <v>112</v>
       </c>
       <c r="F109" t="s">
         <v>113</v>
       </c>
       <c r="G109" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="H109">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I109"/>
       <c r="J109" t="s">
-        <v>62</v>
+        <v>375</v>
       </c>
       <c r="K109" t="s">
         <v>24</v>
       </c>
-      <c r="L109"/>
+      <c r="L109" t="s">
+        <v>651</v>
+      </c>
       <c r="M109" t="s">
-        <v>649</v>
+        <v>632</v>
       </c>
       <c r="N109" t="s">
         <v>38</v>
       </c>
       <c r="O109" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>652</v>
+      </c>
+      <c r="P109"/>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="B110" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="C110" t="s">
-        <v>196</v>
+        <v>212</v>
       </c>
       <c r="D110" t="s">
-        <v>53</v>
+        <v>655</v>
       </c>
       <c r="E110" t="s">
-        <v>20</v>
+        <v>112</v>
       </c>
       <c r="F110" t="s">
-        <v>21</v>
+        <v>113</v>
       </c>
       <c r="G110" t="s">
-        <v>654</v>
+        <v>22</v>
       </c>
       <c r="H110">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="I110">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="J110" t="s">
-        <v>198</v>
+        <v>62</v>
       </c>
       <c r="K110" t="s">
         <v>24</v>
       </c>
-      <c r="L110" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L110"/>
       <c r="M110" t="s">
-        <v>511</v>
+        <v>656</v>
       </c>
       <c r="N110" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="O110" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="P110" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="B111" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="C111" t="s">
         <v>196</v>
       </c>
       <c r="D111" t="s">
-        <v>69</v>
+        <v>53</v>
       </c>
       <c r="E111" t="s">
         <v>20</v>
       </c>
       <c r="F111" t="s">
         <v>21</v>
       </c>
       <c r="G111" t="s">
-        <v>61</v>
+        <v>661</v>
       </c>
       <c r="H111">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="I111"/>
+        <v>2010</v>
+      </c>
+      <c r="I111">
+        <v>2016</v>
+      </c>
       <c r="J111" t="s">
-        <v>387</v>
+        <v>198</v>
       </c>
       <c r="K111" t="s">
         <v>24</v>
       </c>
       <c r="L111" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="M111" t="s">
         <v>511</v>
       </c>
       <c r="N111" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="O111" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="P111" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="B112" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="C112" t="s">
-        <v>665</v>
+        <v>196</v>
       </c>
       <c r="D112" t="s">
-        <v>666</v>
+        <v>69</v>
       </c>
       <c r="E112" t="s">
         <v>20</v>
       </c>
       <c r="F112" t="s">
         <v>21</v>
       </c>
       <c r="G112" t="s">
         <v>61</v>
       </c>
       <c r="H112">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="I112"/>
       <c r="J112" t="s">
-        <v>185</v>
+        <v>387</v>
       </c>
       <c r="K112" t="s">
         <v>24</v>
       </c>
-      <c r="L112"/>
+      <c r="L112" t="s">
+        <v>667</v>
+      </c>
       <c r="M112" t="s">
-        <v>667</v>
+        <v>511</v>
       </c>
       <c r="N112" t="s">
         <v>38</v>
       </c>
       <c r="O112" t="s">
         <v>668</v>
       </c>
       <c r="P112" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>670</v>
       </c>
       <c r="B113" t="s">
         <v>671</v>
       </c>
       <c r="C113" t="s">
-        <v>169</v>
+        <v>672</v>
       </c>
       <c r="D113" t="s">
-        <v>69</v>
+        <v>673</v>
       </c>
       <c r="E113" t="s">
         <v>20</v>
       </c>
       <c r="F113" t="s">
         <v>21</v>
       </c>
       <c r="G113" t="s">
         <v>61</v>
       </c>
       <c r="H113">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="I113"/>
       <c r="J113" t="s">
-        <v>672</v>
+        <v>185</v>
       </c>
       <c r="K113" t="s">
         <v>24</v>
       </c>
       <c r="L113"/>
       <c r="M113" t="s">
-        <v>171</v>
+        <v>674</v>
       </c>
       <c r="N113" t="s">
         <v>38</v>
       </c>
       <c r="O113" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="P113" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="B114" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="C114" t="s">
         <v>169</v>
       </c>
       <c r="D114" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E114" t="s">
         <v>20</v>
       </c>
       <c r="F114" t="s">
         <v>21</v>
       </c>
       <c r="G114" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="H114">
-        <v>2005</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="I114"/>
       <c r="J114" t="s">
-        <v>178</v>
+        <v>679</v>
       </c>
       <c r="K114" t="s">
         <v>24</v>
       </c>
-      <c r="L114" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L114"/>
       <c r="M114" t="s">
         <v>171</v>
       </c>
       <c r="N114" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="O114" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="P114" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="B115" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="C115" t="s">
-        <v>682</v>
+        <v>169</v>
       </c>
       <c r="D115" t="s">
-        <v>683</v>
+        <v>53</v>
       </c>
       <c r="E115" t="s">
         <v>20</v>
       </c>
       <c r="F115" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="G115" t="s">
         <v>22</v>
       </c>
       <c r="H115">
-        <v>2009</v>
+        <v>2005</v>
       </c>
       <c r="I115">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="J115" t="s">
-        <v>23</v>
+        <v>178</v>
       </c>
       <c r="K115" t="s">
-        <v>586</v>
-[...1 lines deleted...]
-      <c r="L115"/>
+        <v>24</v>
+      </c>
+      <c r="L115" t="s">
+        <v>684</v>
+      </c>
       <c r="M115" t="s">
-        <v>684</v>
+        <v>171</v>
       </c>
       <c r="N115" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="O115" t="s">
         <v>685</v>
       </c>
       <c r="P115" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>687</v>
       </c>
       <c r="B116" t="s">
         <v>688</v>
       </c>
       <c r="C116" t="s">
-        <v>348</v>
+        <v>689</v>
       </c>
       <c r="D116" t="s">
-        <v>53</v>
+        <v>690</v>
       </c>
       <c r="E116" t="s">
-        <v>112</v>
+        <v>20</v>
       </c>
       <c r="F116" t="s">
-        <v>113</v>
+        <v>44</v>
       </c>
       <c r="G116" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="H116">
-        <v>1998</v>
-[...1 lines deleted...]
-      <c r="I116"/>
+        <v>2009</v>
+      </c>
+      <c r="I116">
+        <v>2016</v>
+      </c>
       <c r="J116" t="s">
-        <v>689</v>
+        <v>23</v>
       </c>
       <c r="K116" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>586</v>
+      </c>
+      <c r="L116"/>
       <c r="M116" t="s">
         <v>691</v>
       </c>
       <c r="N116" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="O116" t="s">
         <v>692</v>
       </c>
       <c r="P116" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>694</v>
       </c>
       <c r="B117" t="s">
         <v>695</v>
       </c>
       <c r="C117" t="s">
-        <v>696</v>
+        <v>348</v>
       </c>
       <c r="D117" t="s">
-        <v>82</v>
+        <v>53</v>
       </c>
       <c r="E117" t="s">
-        <v>20</v>
+        <v>112</v>
       </c>
       <c r="F117" t="s">
-        <v>21</v>
+        <v>113</v>
       </c>
       <c r="G117" t="s">
         <v>61</v>
       </c>
       <c r="H117">
-        <v>2021</v>
+        <v>1998</v>
       </c>
       <c r="I117"/>
       <c r="J117" t="s">
+        <v>696</v>
+      </c>
+      <c r="K117" t="s">
+        <v>24</v>
+      </c>
+      <c r="L117" t="s">
         <v>697</v>
       </c>
-      <c r="K117" t="s">
-[...3 lines deleted...]
-      <c r="M117"/>
+      <c r="M117" t="s">
+        <v>698</v>
+      </c>
       <c r="N117" t="s">
         <v>27</v>
       </c>
       <c r="O117" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="P117" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="B118" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="C118" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="D118" t="s">
-        <v>703</v>
+        <v>82</v>
       </c>
       <c r="E118" t="s">
         <v>20</v>
       </c>
       <c r="F118" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G118" t="s">
         <v>61</v>
       </c>
       <c r="H118">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="I118"/>
       <c r="J118" t="s">
         <v>704</v>
       </c>
       <c r="K118" t="s">
         <v>24</v>
       </c>
       <c r="L118"/>
-      <c r="M118" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M118"/>
       <c r="N118" t="s">
         <v>27</v>
       </c>
       <c r="O118" t="s">
+        <v>705</v>
+      </c>
+      <c r="P118" t="s">
         <v>706</v>
-      </c>
-[...1 lines deleted...]
-        <v>707</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
+        <v>707</v>
+      </c>
+      <c r="B119" t="s">
         <v>708</v>
       </c>
-      <c r="B119" t="s">
+      <c r="C119" t="s">
         <v>709</v>
       </c>
-      <c r="C119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D119" t="s">
-        <v>357</v>
+        <v>710</v>
       </c>
       <c r="E119" t="s">
-        <v>112</v>
+        <v>20</v>
       </c>
       <c r="F119" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G119" t="s">
         <v>61</v>
       </c>
       <c r="H119">
-        <v>2007</v>
+        <v>2016</v>
       </c>
       <c r="I119"/>
       <c r="J119" t="s">
-        <v>350</v>
+        <v>711</v>
       </c>
       <c r="K119" t="s">
         <v>24</v>
       </c>
       <c r="L119"/>
       <c r="M119" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="N119" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="O119" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="P119" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="B120" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="C120" t="s">
-        <v>715</v>
+        <v>348</v>
       </c>
       <c r="D120" t="s">
-        <v>53</v>
+        <v>357</v>
       </c>
       <c r="E120" t="s">
-        <v>20</v>
+        <v>112</v>
       </c>
       <c r="F120" t="s">
         <v>21</v>
       </c>
       <c r="G120" t="s">
         <v>61</v>
       </c>
       <c r="H120">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="I120"/>
       <c r="J120" t="s">
-        <v>62</v>
+        <v>350</v>
       </c>
       <c r="K120" t="s">
         <v>24</v>
       </c>
       <c r="L120"/>
       <c r="M120" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="N120" t="s">
+        <v>38</v>
+      </c>
+      <c r="O120" t="s">
+        <v>718</v>
+      </c>
+      <c r="P120" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="121" spans="1:16">
+      <c r="A121" t="s">
+        <v>720</v>
+      </c>
+      <c r="B121" t="s">
+        <v>721</v>
+      </c>
+      <c r="C121" t="s">
+        <v>722</v>
+      </c>
+      <c r="D121" t="s">
+        <v>53</v>
+      </c>
+      <c r="E121" t="s">
+        <v>20</v>
+      </c>
+      <c r="F121" t="s">
+        <v>21</v>
+      </c>
+      <c r="G121" t="s">
+        <v>61</v>
+      </c>
+      <c r="H121">
+        <v>2011</v>
+      </c>
+      <c r="I121"/>
+      <c r="J121" t="s">
+        <v>62</v>
+      </c>
+      <c r="K121" t="s">
+        <v>24</v>
+      </c>
+      <c r="L121"/>
+      <c r="M121" t="s">
+        <v>723</v>
+      </c>
+      <c r="N121" t="s">
         <v>27</v>
       </c>
-      <c r="O120" t="s">
-[...3 lines deleted...]
-        <v>718</v>
+      <c r="O121" t="s">
+        <v>724</v>
+      </c>
+      <c r="P121" t="s">
+        <v>725</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">