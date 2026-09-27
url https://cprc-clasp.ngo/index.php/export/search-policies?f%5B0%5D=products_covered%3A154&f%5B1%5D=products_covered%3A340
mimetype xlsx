--- v1 (2026-02-04)
+++ v2 (2026-09-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="252">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="260">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -723,50 +723,74 @@
     <t>Resolución 40234 de marzo de 2017: Por la cual se modifican y aclaran algunas excepciones para la aplicación del Anexo General de la Resolución 41012 del 18 de septiembre de 2015 “Reglamento Técnico de Etiquetado – RETIQ.</t>
   </si>
   <si>
     <t>This Regulation covers Gas-burning domestic stove tops and ovens,Air conditioning systems with a condenser cooled by air or water - with one or more points of exit for flows of cooled air,Air conditioning systems contained within a box - designed as a unit to be installed in a window or through a wall , Equipment to clean and rinse textiles using water. May also have a way of extracting excess water from textiles., Electronic and electromagnetic ballasts for tubular fluorescent lighting , Electronic and electromagnetic ballasts for tubular fluorescent lighting , Single-phase electric motors for 60 Hz with rated voltage up to 240V and nominal power from 0.18 kW to 1.5 kW, Three-phase electric induction motors type squirrel cage for 60 Hz with nominal voltage up to 600 V and nominal power of 0.18 kW to 373 kW, Commercial refrigerators and freezers , Domestic refrigerators and freezers , Residential instantaneous-type gas water heaters , Residential storage-type electric water heaters  and Residential storage-type gas water heaters</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>Ovens, Washing Machines, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Room ACs - Stationary ACs, Instantaneous Water Heaters, Storage Water Heaters, Refrigerators-Freezers</t>
   </si>
   <si>
     <t>September 2018</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>Etiquetado Energetico Colombia</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/resolucion-40234-de-marzo-de-2017-por-la-cual-se-modifican-y-aclaran-algunas-excepciones</t>
   </si>
   <si>
     <t>http://www.etiquetaenergetica.gov.co/wp-content/uploads/2015/09/ANEXO-RETIQ_Septiembre2015-pdf.pdf</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Brazil</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>Sello FIDE No. 4114 - Single Phase Induction Motors</t>
   </si>
   <si>
     <t>This endorsement label establishes specifications for single-phase induction motors, open and closed, AC, induction type squirrel cage in powers of 0.180 (1/4HP) to 1.500kW (2HP), 2, 4 and 6 poles, split-phase or capacitor start with nominal voltage of 115, 127 and 200 to 240V, at a frequency of 60 Hertz.</t>
   </si>
   <si>
     <t>NOM-014-ENER / NMX-J-075/1 / NMX-J-075/3 / NOM-008-SCFI / NEMA-MG-1 / IEEE Std. 114 / CSA-C390-14 / CSA C22.2 100 / CSA-C-747 / IEC 34 PT-1 / IEC 34 PT-2 / JIS-4203 / NEMA MG 11</t>
   </si>
   <si>
     <t>Fideicomiso para el Ahorro de Energía Eléctrica (FIDE) - Trust for Saving Elect…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/sello-fide-no-4114-single-phase-induction-motors</t>
   </si>
   <si>
     <t>https://www.fide.org.mx/wp-content/uploads/sello-fide/especificaciones/esp4114_04.pdf</t>
   </si>
   <si>
     <t>Sello FIDE No. 4168 - Single Phase Gear Motors</t>
   </si>
   <si>
     <t>This endorsement label establishes specifications for single phase cycloidal gear motors with reduction ratios from 6:1 to 87:1, with electrical power in single-phase induction motors from 0.093 kW to 0.746kW, with nominal voltages 115V and 127V, with a frequency of 60 Hertz.</t>
   </si>
@@ -1124,51 +1148,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P33"/>
+  <dimension ref="A1:P34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="261.793" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1232.699" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="209.949" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -2604,188 +2628,236 @@
       <c r="K30" t="s">
         <v>230</v>
       </c>
       <c r="L30"/>
       <c r="M30" t="s">
         <v>231</v>
       </c>
       <c r="N30" t="s">
         <v>37</v>
       </c>
       <c r="O30" t="s">
         <v>232</v>
       </c>
       <c r="P30" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>234</v>
       </c>
       <c r="B31" t="s">
         <v>235</v>
       </c>
       <c r="C31" t="s">
-        <v>80</v>
+        <v>236</v>
       </c>
       <c r="D31" t="s">
-        <v>81</v>
+        <v>128</v>
       </c>
       <c r="E31" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="G31" t="s">
-        <v>22</v>
+        <v>237</v>
       </c>
       <c r="H31">
-        <v>1999</v>
+        <v>2026</v>
       </c>
       <c r="I31">
-        <v>2012</v>
+        <v>2026</v>
       </c>
       <c r="J31" t="s">
-        <v>211</v>
+        <v>238</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
-      <c r="L31" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L31"/>
       <c r="M31" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="N31" t="s">
         <v>37</v>
       </c>
       <c r="O31" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="P31" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B32" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C32" t="s">
         <v>80</v>
       </c>
       <c r="D32" t="s">
         <v>81</v>
       </c>
       <c r="E32" t="s">
         <v>52</v>
       </c>
       <c r="F32" t="s">
         <v>53</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
-        <v>2010</v>
+        <v>1999</v>
       </c>
       <c r="I32">
         <v>2012</v>
       </c>
       <c r="J32" t="s">
         <v>211</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
       <c r="L32" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="M32" t="s">
-        <v>237</v>
+        <v>245</v>
       </c>
       <c r="N32" t="s">
         <v>37</v>
       </c>
       <c r="O32" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="P32" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B33" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="C33" t="s">
-        <v>247</v>
+        <v>80</v>
       </c>
       <c r="D33" t="s">
-        <v>248</v>
+        <v>81</v>
       </c>
       <c r="E33" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="F33" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="I33">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="J33" t="s">
-        <v>23</v>
+        <v>211</v>
       </c>
       <c r="K33" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="L33"/>
+        <v>24</v>
+      </c>
+      <c r="L33" t="s">
+        <v>250</v>
+      </c>
       <c r="M33" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="N33" t="s">
         <v>37</v>
       </c>
       <c r="O33" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="P33" t="s">
-        <v>251</v>
+        <v>252</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16">
+      <c r="A34" t="s">
+        <v>253</v>
+      </c>
+      <c r="B34" t="s">
+        <v>254</v>
+      </c>
+      <c r="C34" t="s">
+        <v>255</v>
+      </c>
+      <c r="D34" t="s">
+        <v>256</v>
+      </c>
+      <c r="E34" t="s">
+        <v>20</v>
+      </c>
+      <c r="F34" t="s">
+        <v>33</v>
+      </c>
+      <c r="G34" t="s">
+        <v>22</v>
+      </c>
+      <c r="H34">
+        <v>2009</v>
+      </c>
+      <c r="I34">
+        <v>2016</v>
+      </c>
+      <c r="J34" t="s">
+        <v>23</v>
+      </c>
+      <c r="K34" t="s">
+        <v>230</v>
+      </c>
+      <c r="L34"/>
+      <c r="M34" t="s">
+        <v>257</v>
+      </c>
+      <c r="N34" t="s">
+        <v>37</v>
+      </c>
+      <c r="O34" t="s">
+        <v>258</v>
+      </c>
+      <c r="P34" t="s">
+        <v>259</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">