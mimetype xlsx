--- v0 (2026-02-03)
+++ v1 (2026-07-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="309">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="319">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -201,107 +201,116 @@
   <si>
     <t>February 2024</t>
   </si>
   <si>
     <t>EN 61121</t>
   </si>
   <si>
     <t>European Commission - DG Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-20232534-13-july-2023-supplementing-regulation-eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/eli/reg_del/2023/2534/oj</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) No 392/2012 of 1 March 2012 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
-    <t>October 2023</t>
+    <t>Entered into force, Revised, Superseded</t>
+  </si>
+  <si>
+    <t>July 2026</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-no-3922012-1-march-2012-supplementing-directive</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/392/contents</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/1781 of 1 October 2019 laying down ecodesign requirements for electric motors and variable speed drives pursuant to Directive 2009/125/EC of the European Parliament and of the Council</t>
   </si>
   <si>
     <t>The proposal covers motors of power range 0;75 to 375 kW. The definition of motors is electric single speed motors with three-phase 50 Hz or 60 Hz or 50|60 Hz; squirrel cage induction motors in accordance with IEC 60034-1. Additional parameters; rated voltage; rated output; poles etc;; are also specified in Annex II. This kind of motors usually figures in industrial fans; pumps and compressors. 
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2028.</t>
   </si>
   <si>
     <t>Variable Speed Drives, 3-Phase Motors</t>
   </si>
   <si>
     <t>September 2023</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20191781-1-october-2019-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R1781-20230124</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/2533 of 17 November 2023 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble dryers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
+    <t>Entered into force</t>
+  </si>
+  <si>
     <t>European Commission - DG Energy----European Commission - DG Enterprise</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20232533-17-november-2023-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ%3AL_202302533&amp;amp%3Bqid=1700646701114</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.</t>
   </si>
   <si>
     <t>Europe, United Kingdom</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec-0</t>
+    <t>Entered into force, Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/932/contents</t>
   </si>
   <si>
     <t>CQC31-461238-2009. CQC Mark Certification - Variable frequency speed regulation devices</t>
   </si>
   <si>
     <t>Applies to variable frequency speed regulation devices using three-phase AC power supply which voltage is no higher than 660V frequency of 50Hz and power no bigger than 315kW.</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>GB/T 12668.2-2002 GB/Z 17625.6-2003 GB/T 17623</t>
   </si>
   <si>
     <t>China Quality Certification Center (CQC)</t>
   </si>
@@ -880,64 +889,92 @@
   <si>
     <t>Ministry of Energy and Mines (MINEM)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/supreme-decree-no-004-2016-em-measures-efficient-use-energy</t>
   </si>
   <si>
     <t>http://busquedas.elperuano.com.pe/normaslegales/decreto-supremo-que-aprueba-medidas-para-el-uso-eficiente-de-decreto-supremo-n-004-2016-em-1344833-2/</t>
   </si>
   <si>
     <t>Supreme Decree No. 009-2017-EM Technical Regulation on the Labeling of Energy Efficiency to Energy Products.</t>
   </si>
   <si>
     <t>This decree specifies labeling requirements for lamps for domestic use, ballasts for fluorescent lamps, refrigeration appliances, boilers, electric motors, clothes washers, drum dryers, air conditioning equipment, calculation method for air conditioners, gas and electric storage water heaters, and gas and electric instantaneous water heaters.</t>
   </si>
   <si>
     <t>Clothes Dryers, Washer and Dryers, Washing Machines, Tubular Lamps, Non-Directional lamps, Directional Lamps, Fluorescent and HID Lighting, Boilers and Furnaces, Room ACs - Stationary ACs, Instantaneous Water Heaters, Storage Water Heaters, Wine Chillers, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/supreme-decree-no-009-2017-em-technical-regulation-labeling-energy-efficiency-energy</t>
   </si>
   <si>
     <t>http://www.minem.gob.pe/_legislacionM.php?idSector=12&amp;idLegislacion=11301Panama</t>
   </si>
   <si>
+    <t>The Ecodesign for Energy-Related Products and Energy Information (Household Tumble Dryers) Regulations 2026</t>
+  </si>
+  <si>
+    <t>4.—(1) These Regulations apply to electric mains-operated and gas-fired household tumble dryers including—
+(a)built-in household tumble dryers,
+(b)multi-drum household tumble dryers, and
+(c)electric mains-operated household tumble dryers that can also be powered by batteries.
+(2) These Regulations do not apply to—
+(a)household spin-extractors and household washer-dryers,
+(b)tumble dryers within the scope of the Supply of Machinery (Safety) Regulations 2008(1), and
+(c)battery-operated household tumble-dryers that can be connected to the electric mains through an AC/DC converter purchased separately.</t>
+  </si>
+  <si>
+    <t>BS EN 61121:2013+A12:2025</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ecodesign-energy-related-products-and-energy-information-household-tumble-dryers</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/uksi/2026/318/contents</t>
+  </si>
+  <si>
     <t>The Ecodesign for Energy-Related Products and Energy Information Regulations 2021: Electric Motors and Variable Speed Drives</t>
   </si>
   <si>
     <t>This Policy applies to:
 (a) induction electric motors without brushes, commutators, slip rings or electrical connections to the rotor, which are rated for operation on a 50 Hz, 60 Hz or 50/60 Hz sinusoidal voltage and—
 (i) have two, four, six or eight poles;
 (ii) have a rated voltage (“UN”) above 50 V and up to and including 1,000 V;
 (iii) have a rated power output (“PN”) from 0.12 kilowatts (kW) up to and including 1,000 kW;
 (iv) are rated on the basis of continuous duty operation; and
 (v) are rated for direct on-line operation;
 (b) variable speed drives with 3 phase input which:
 (i) are rated for operating with a motor falling within sub-paragraph (a), within the 0.12 kW-1,000 kW motor rated output range;
 (ii) have a rated voltage above 100 V and up to and including 1,000 V AC; and
 (iii) have only one AC voltage output.</t>
+  </si>
+  <si>
+    <t>October 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/ecodesign-energy-related-products-and-energy-information-regulations-2021-electric-motors</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/uksi/2021/745/contents/made</t>
   </si>
   <si>
     <t>Turkish Official Gazette No 28648 | transposition of EC 392-2012</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
     <t>September 2018</t>
   </si>
   <si>
     <t>EC 392-2012</t>
   </si>
   <si>
     <t>Ministry of Energy and Natural Resources</t>
   </si>
@@ -1346,65 +1383,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P41"/>
+  <dimension ref="A1:P42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="254.652" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1119.441" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="83.694" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="311.353" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="287.787" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1636,1754 +1673,1802 @@
       </c>
       <c r="P5" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>59</v>
       </c>
       <c r="B6" t="s">
         <v>60</v>
       </c>
       <c r="C6" t="s">
         <v>61</v>
       </c>
       <c r="D6" t="s">
         <v>53</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>34</v>
       </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="H6">
         <v>1995</v>
       </c>
       <c r="I6">
         <v>2012</v>
       </c>
       <c r="J6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6" t="s">
         <v>55</v>
       </c>
       <c r="M6"/>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B7" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C7" t="s">
         <v>52</v>
       </c>
       <c r="D7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
         <v>2009</v>
       </c>
       <c r="I7">
         <v>2019</v>
       </c>
       <c r="J7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="K7" t="s">
         <v>37</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
         <v>56</v>
       </c>
       <c r="N7" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O7" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="P7" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B8" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C8" t="s">
         <v>52</v>
       </c>
       <c r="D8" t="s">
         <v>53</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>35</v>
+        <v>75</v>
       </c>
       <c r="H8">
         <v>2012</v>
       </c>
       <c r="I8">
         <v>2023</v>
       </c>
       <c r="J8" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="P8" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B9" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C9" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D9" t="s">
         <v>53</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>35</v>
+        <v>82</v>
       </c>
       <c r="H9">
         <v>2012</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="P9" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B10" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C10" t="s">
         <v>43</v>
       </c>
       <c r="D10" t="s">
         <v>44</v>
       </c>
       <c r="E10" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F10" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10">
         <v>2002</v>
       </c>
       <c r="I10">
         <v>2009</v>
       </c>
       <c r="J10" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="K10" t="s">
         <v>37</v>
       </c>
       <c r="L10" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="M10" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="P10" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B11" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C11" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="D11" t="s">
         <v>44</v>
       </c>
       <c r="E11" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="F11" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="G11" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="K11" t="s">
         <v>37</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="P11" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B12" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C12" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="D12" t="s">
         <v>53</v>
       </c>
       <c r="E12" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F12" t="s">
         <v>34</v>
       </c>
       <c r="G12" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12"/>
       <c r="M12" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="P12" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B13" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C13" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="D13" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="K13" t="s">
         <v>37</v>
       </c>
       <c r="L13" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="M13" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="P13" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B14" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C14" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="D14" t="s">
         <v>53</v>
       </c>
       <c r="E14" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F14" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
         <v>2001</v>
       </c>
       <c r="I14">
         <v>2002</v>
       </c>
       <c r="J14" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="K14" t="s">
         <v>37</v>
       </c>
       <c r="L14" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="M14" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="P14" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B15" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C15" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="D15" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
         <v>2016</v>
       </c>
       <c r="I15">
         <v>2019</v>
       </c>
       <c r="J15" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="K15" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="L15"/>
       <c r="M15" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="P15" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B16" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C16" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="D16" t="s">
         <v>53</v>
       </c>
       <c r="E16" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F16" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
         <v>2014</v>
       </c>
       <c r="I16">
         <v>2017</v>
       </c>
       <c r="J16" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="M16" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="P16" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B17" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C17" t="s">
         <v>43</v>
       </c>
       <c r="D17" t="s">
         <v>44</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
         <v>35</v>
       </c>
       <c r="H17">
         <v>2014</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="K17" t="s">
         <v>37</v>
       </c>
       <c r="L17" t="s">
         <v>46</v>
       </c>
       <c r="M17" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="N17" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O17" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="P17" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B18" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="E18" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F18" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="G18" t="s">
         <v>8</v>
       </c>
       <c r="H18">
         <v>2008</v>
       </c>
       <c r="I18">
         <v>2024</v>
       </c>
       <c r="J18" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="K18" t="s">
         <v>37</v>
       </c>
       <c r="L18"/>
       <c r="M18" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="N18" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="O18" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="P18" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B19" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C19" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="D19" t="s">
         <v>53</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
         <v>1989</v>
       </c>
       <c r="I19">
         <v>2015</v>
       </c>
       <c r="J19" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="K19" t="s">
         <v>37</v>
       </c>
       <c r="L19" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="M19" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="P19" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B20" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="C20" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="D20" t="s">
         <v>53</v>
       </c>
       <c r="E20" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F20" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
         <v>2001</v>
       </c>
       <c r="I20">
         <v>2013</v>
       </c>
       <c r="J20" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="K20" t="s">
         <v>37</v>
       </c>
       <c r="L20"/>
       <c r="M20" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="P20" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B21" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C21" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="D21" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="E21" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F21" t="s">
         <v>34</v>
       </c>
       <c r="G21" t="s">
         <v>35</v>
       </c>
       <c r="H21">
         <v>2022</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="K21" t="s">
         <v>37</v>
       </c>
       <c r="L21" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="M21" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="P21" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B22" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="C22" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="D22" t="s">
         <v>53</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>34</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
         <v>2012</v>
       </c>
       <c r="I22">
         <v>2013</v>
       </c>
       <c r="J22" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="K22" t="s">
         <v>37</v>
       </c>
       <c r="L22" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="M22" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="P22" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B23" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="C23" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="D23" t="s">
         <v>53</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>34</v>
       </c>
       <c r="G23" t="s">
         <v>35</v>
       </c>
       <c r="H23">
         <v>1990</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="K23" t="s">
         <v>37</v>
       </c>
       <c r="L23" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="M23" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="P23" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B24" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="C24" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="D24" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
         <v>2008</v>
       </c>
       <c r="I24">
         <v>2020</v>
       </c>
       <c r="J24" t="s">
         <v>36</v>
       </c>
       <c r="K24" t="s">
         <v>37</v>
       </c>
       <c r="L24" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="M24" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="N24" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O24" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="P24" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="B25" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="C25" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="D25" t="s">
         <v>53</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>34</v>
       </c>
       <c r="G25" t="s">
         <v>8</v>
       </c>
       <c r="H25">
         <v>2009</v>
       </c>
       <c r="I25">
         <v>2014</v>
       </c>
       <c r="J25" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="K25" t="s">
         <v>37</v>
       </c>
       <c r="L25" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="M25" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="P25" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="B26" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="C26" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="D26" t="s">
         <v>53</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" t="s">
         <v>8</v>
       </c>
       <c r="H26">
         <v>2014</v>
       </c>
       <c r="I26">
         <v>2022</v>
       </c>
       <c r="J26" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="K26" t="s">
         <v>37</v>
       </c>
       <c r="L26" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="M26" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="P26" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B27" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="C27" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="D27" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="E27" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F27" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="G27" t="s">
         <v>35</v>
       </c>
       <c r="H27">
         <v>2015</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="K27" t="s">
         <v>37</v>
       </c>
       <c r="L27"/>
       <c r="M27" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="P27" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="B28" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="C28" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D28" t="s">
         <v>53</v>
       </c>
       <c r="E28" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F28" t="s">
         <v>21</v>
       </c>
       <c r="G28" t="s">
         <v>35</v>
       </c>
       <c r="H28">
         <v>2013</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
         <v>36</v>
       </c>
       <c r="K28" t="s">
         <v>37</v>
       </c>
       <c r="L28" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="M28" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="P28" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="B29" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="C29" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="D29" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="E29" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F29" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="G29" t="s">
         <v>35</v>
       </c>
       <c r="H29">
         <v>2014</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29"/>
       <c r="M29" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="P29" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="B30" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="C30" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="D30" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
         <v>2017</v>
       </c>
       <c r="I30">
         <v>2021</v>
       </c>
       <c r="J30" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="K30" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="L30" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="M30" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="N30" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O30" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="P30" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="B31" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="C31" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="D31" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="G31" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="H31">
         <v>2024</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="K31" t="s">
         <v>37</v>
       </c>
       <c r="L31" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M31" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="P31" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B32" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="C32" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="D32" t="s">
         <v>53</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>34</v>
       </c>
       <c r="G32" t="s">
         <v>35</v>
       </c>
       <c r="H32">
         <v>2017</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="K32" t="s">
         <v>37</v>
       </c>
       <c r="L32" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="M32" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="P32" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="B33" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="C33" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="D33" t="s">
         <v>53</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
         <v>2018</v>
       </c>
       <c r="I33">
         <v>2018</v>
       </c>
       <c r="J33" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="K33" t="s">
         <v>37</v>
       </c>
       <c r="L33"/>
       <c r="M33" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="P33" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="B34" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="C34" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D34" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>21</v>
       </c>
       <c r="G34" t="s">
         <v>35</v>
       </c>
       <c r="H34">
         <v>2016</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="K34" t="s">
         <v>37</v>
       </c>
       <c r="L34"/>
       <c r="M34" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="P34" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="B35" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="C35" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D35" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>34</v>
       </c>
       <c r="G35" t="s">
         <v>35</v>
       </c>
       <c r="H35">
         <v>2017</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
       <c r="L35"/>
       <c r="M35" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="N35" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O35" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="P35" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="B36" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="C36" t="s">
         <v>61</v>
       </c>
       <c r="D36" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
-        <v>21</v>
+        <v>98</v>
       </c>
       <c r="G36" t="s">
         <v>35</v>
       </c>
       <c r="H36">
-        <v>2021</v>
+        <v>2026</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="K36" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="M36"/>
+        <v>24</v>
+      </c>
+      <c r="L36" t="s">
+        <v>277</v>
+      </c>
+      <c r="M36" t="s">
+        <v>278</v>
+      </c>
       <c r="N36" t="s">
-        <v>69</v>
+        <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="P36" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="B37" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="C37" t="s">
-        <v>278</v>
+        <v>61</v>
       </c>
       <c r="D37" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="E37" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
       <c r="F37" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G37" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H37">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I37"/>
       <c r="J37" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="K37" t="s">
-        <v>24</v>
-[...6 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="L37"/>
+      <c r="M37"/>
       <c r="N37" t="s">
-        <v>27</v>
+        <v>70</v>
       </c>
       <c r="O37" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="P37" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B38" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="C38" t="s">
-        <v>278</v>
+        <v>288</v>
       </c>
       <c r="D38" t="s">
         <v>53</v>
       </c>
       <c r="E38" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F38" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
-        <v>2013</v>
+        <v>2002</v>
       </c>
       <c r="I38">
         <v>2015</v>
       </c>
       <c r="J38" t="s">
-        <v>279</v>
+        <v>289</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
       <c r="L38" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="M38" t="s">
-        <v>281</v>
+        <v>291</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="P38" t="s">
-        <v>283</v>
+        <v>293</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>294</v>
+      </c>
+      <c r="B39" t="s">
+        <v>295</v>
+      </c>
+      <c r="C39" t="s">
         <v>288</v>
       </c>
-      <c r="B39" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D39" t="s">
-        <v>221</v>
+        <v>53</v>
       </c>
       <c r="E39" t="s">
-        <v>20</v>
+        <v>87</v>
       </c>
       <c r="F39" t="s">
-        <v>95</v>
+        <v>21</v>
       </c>
       <c r="G39" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H39">
         <v>2013</v>
       </c>
-      <c r="I39"/>
+      <c r="I39">
+        <v>2015</v>
+      </c>
       <c r="J39" t="s">
+        <v>289</v>
+      </c>
+      <c r="K39" t="s">
+        <v>24</v>
+      </c>
+      <c r="L39" t="s">
+        <v>296</v>
+      </c>
+      <c r="M39" t="s">
         <v>291</v>
-      </c>
-[...7 lines deleted...]
-        <v>293</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="P39" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="B40" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="C40" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="D40" t="s">
-        <v>299</v>
+        <v>224</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="G40" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H40">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I40"/>
       <c r="J40" t="s">
-        <v>248</v>
+        <v>301</v>
       </c>
       <c r="K40" t="s">
         <v>37</v>
       </c>
       <c r="L40" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="M40" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="P40" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="B41" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="C41" t="s">
-        <v>213</v>
+        <v>308</v>
       </c>
       <c r="D41" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="E41" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
       <c r="F41" t="s">
-        <v>34</v>
+        <v>98</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
+        <v>2012</v>
+      </c>
+      <c r="I41">
         <v>2014</v>
       </c>
-      <c r="I41">
-[...1 lines deleted...]
-      </c>
       <c r="J41" t="s">
-        <v>86</v>
+        <v>251</v>
       </c>
       <c r="K41" t="s">
         <v>37</v>
       </c>
-      <c r="L41"/>
+      <c r="L41" t="s">
+        <v>310</v>
+      </c>
       <c r="M41" t="s">
-        <v>215</v>
+        <v>311</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="P41" t="s">
-        <v>308</v>
+        <v>313</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16">
+      <c r="A42" t="s">
+        <v>314</v>
+      </c>
+      <c r="B42" t="s">
+        <v>315</v>
+      </c>
+      <c r="C42" t="s">
+        <v>216</v>
+      </c>
+      <c r="D42" t="s">
+        <v>316</v>
+      </c>
+      <c r="E42" t="s">
+        <v>87</v>
+      </c>
+      <c r="F42" t="s">
+        <v>34</v>
+      </c>
+      <c r="G42" t="s">
+        <v>22</v>
+      </c>
+      <c r="H42">
+        <v>2014</v>
+      </c>
+      <c r="I42">
+        <v>2017</v>
+      </c>
+      <c r="J42" t="s">
+        <v>89</v>
+      </c>
+      <c r="K42" t="s">
+        <v>37</v>
+      </c>
+      <c r="L42"/>
+      <c r="M42" t="s">
+        <v>218</v>
+      </c>
+      <c r="N42" t="s">
+        <v>27</v>
+      </c>
+      <c r="O42" t="s">
+        <v>317</v>
+      </c>
+      <c r="P42" t="s">
+        <v>318</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">