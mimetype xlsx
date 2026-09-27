--- v1 (2026-02-03)
+++ v2 (2026-09-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="388">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="402">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -703,50 +703,79 @@
   </si>
   <si>
     <t>GB/T45785—2025 Evaluation of Energy Performance for Compressed Air Stations</t>
   </si>
   <si>
     <t>This voluntary standard applies to compressed air stations consisting of air compressors driven by electric motors, with discharge pressures ranging from 0.25 MPa to 1.6 MPa, an air supply flow rate of no less than 4 m³/min, and a total operating power of no less than 37 kW.</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>GB/T16665
 ,</t>
   </si>
   <si>
     <t>National Technical Committee on Compressor Standardization</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gbt45785-2025-evaluation-energy-performance-compressed-air-stations</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=36DE96AA3EC8CD71E06397BE0A0A23D9</t>
+  </si>
+  <si>
+    <t>GB28381-2026: Minimum allowable values of energy efficiency and energy efficiency grades for blowers</t>
+  </si>
+  <si>
+    <t>This document specifies the energy efficiency grades, technical requirements, and test methods for turbo blowers and positive displacement blowers.
+This document applies to general-purpose blowers conveying air with a discharge pressure (gauge) of 30 kPa–200 kPa, or an overall pressure ratio of 1.3–3.0, including:
+Mechanically supported centrifugal blowers with an inlet flow rate of 500 m³/h–1,000,000 m³/h;
+Axial flow blowers with an inlet flow rate of 60,000 m³/h–1,000,000 m³/h;
+Suspension centrifugal blowers with an inlet flow rate of 500 m³/h–400,000 m³/h.
+This document applies to single-stage Roots blowers conveying air with an inlet temperature no higher than 45 °C and a standardized volumetric flow rate of 1 m³/min–1,250 m³/min, including:
+Positive-pressure Roots blowers with a pressure rise of 9.8 kPa–98 kPa;
+Negative-pressure Roots blowers with a pressure rise of 9.8 kPa–49 kPa.
+This document applies to screw blowers conveying air with a standardized volumetric flow rate of 2 m³/min–200 m³/min and a pressure rise of 39.2 kPa–245 kPa.</t>
+  </si>
+  <si>
+    <t>Motor Driven Equipment</t>
+  </si>
+  <si>
+    <t>June 2026</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); National Standardization Adm…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb28381-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4E648C80B6AB7D11E06397BE0A0ADEF1</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (Incandescent Lamps for General Lighting Services) Determination 2016</t>
   </si>
   <si>
     <t>This Determination covers incandescent lamps used in general lighting services in the product classes set out in the following table: GLS tungsten filament lamps; extra low voltage halogen non-reflector lamps; candle tungsten filament lamps; fancy round tungsten filament lamps; decorative tungsten filament lamps; mains voltage halogen non-reflector lamps; and extra low voltage halogen reflector lamps.</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>Indoor Luminaires, Non-Directional lamps</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>AS/NZS 4934.1(Int):2014</t>
   </si>
   <si>
     <t>Department of Climate Change and Energy Efficiency (DCCEE)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/greenhouse-and-energy-minimum-standards-incandescent-lamps-general-lighting-services</t>
   </si>
@@ -1097,50 +1126,71 @@
     <t>This policy applies to mass-produced systems, vehicles, and devices as well as their mass-produced components that consume a considerable amount of energy and are placed on the market or sold in Switzerland.</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>Computers, Servers, Networking Equipment, Stand-by and networked devices, Televisions, Set Top Boxes (STB), Displays, External Power Supply, Vacuum Cleaners, Ovens, Dishwashers, Cooktops or Hobs, Coffee Machines, Clothes Dryers, Washer and Dryers, Washing Machines, Tubular Lamps, Non-Directional lamps, Directional Lamps, Indoor Luminaires, 3-Phase Motors, Industrial Fans, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Storage Water Heaters, Building Circulator Pumps, Pumps Other, Power Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>February 2021</t>
   </si>
   <si>
     <t>Electricity, Other Solid Fuel</t>
   </si>
   <si>
     <t>See Policy</t>
   </si>
   <si>
     <t>Swiss Federal Office of Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/regulation-energy-efficiency-requirements-mass-produced-systems-vehicles-and-appliances</t>
   </si>
   <si>
     <t>https://www.admin.ch/opc/de/classified-compilation/20162950/index.html</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>Sello FIDE No. 4139</t>
   </si>
   <si>
     <t>This endorsement label establishes specifications for LED fixtures for street lighting used in principal roads, highways, primary or secondary streets and pedestrian zones. With LED integrated modules or LED adapted to street lighting fixtures. The LED supply sourcemay have a nominal operating voltage of 120, 127, 220, 240, 254, 277 or 440 volts at a frequency of 60 Hertz.</t>
   </si>
   <si>
     <t>IES LM-79, 31</t>
   </si>
   <si>
     <t>Fideicomiso para el Ahorro de Energ Eltrica (FIDE) -Trust for Saving Electrical…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/sello-fide-no-4139</t>
   </si>
   <si>
     <t>http://www.fide.org.mx/index.php?option=com_content&amp;view=article&amp;id=198:especificaciones-sello-fide&amp;catid=82:especificaciones-tipo-a&amp;Itemid=261</t>
   </si>
   <si>
     <t>Sello FIDE No. 4142 - Screw Type Air Compressors</t>
   </si>
   <si>
     <t>This endorsement label establishes specifications for screw type air compressors with or without integrated dryer, using AC electric motors from 2.24kW (3HP) to 447.60kW (600HP), with a supply rated voltage of 208-230/460V and a frequency of 60Hz.</t>
   </si>
@@ -1558,51 +1608,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P60"/>
+  <dimension ref="A1:P62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="200.38" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="869.359" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="186.24" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="307.782" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -3244,1280 +3294,1376 @@
       </c>
       <c r="L34" t="s">
         <v>222</v>
       </c>
       <c r="M34" t="s">
         <v>223</v>
       </c>
       <c r="N34" t="s">
         <v>38</v>
       </c>
       <c r="O34" t="s">
         <v>224</v>
       </c>
       <c r="P34" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>226</v>
       </c>
       <c r="B35" t="s">
         <v>227</v>
       </c>
       <c r="C35" t="s">
+        <v>52</v>
+      </c>
+      <c r="D35" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G35" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H35">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="I35">
-        <v>2016</v>
+        <v>2026</v>
       </c>
       <c r="J35" t="s">
+        <v>229</v>
+      </c>
+      <c r="K35" t="s">
+        <v>24</v>
+      </c>
+      <c r="L35"/>
+      <c r="M35" t="s">
         <v>230</v>
       </c>
-      <c r="K35" t="s">
-[...2 lines deleted...]
-      <c r="L35" t="s">
+      <c r="N35" t="s">
+        <v>27</v>
+      </c>
+      <c r="O35" t="s">
         <v>231</v>
       </c>
-      <c r="M35" t="s">
+      <c r="P35" t="s">
         <v>232</v>
-      </c>
-[...7 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>233</v>
+      </c>
+      <c r="B36" t="s">
+        <v>234</v>
+      </c>
+      <c r="C36" t="s">
         <v>235</v>
       </c>
-      <c r="B36" t="s">
+      <c r="D36" t="s">
         <v>236</v>
-      </c>
-[...4 lines deleted...]
-        <v>237</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
         <v>2009</v>
       </c>
       <c r="I36">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="J36" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36" t="s">
         <v>238</v>
       </c>
       <c r="M36" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
       <c r="N36" t="s">
         <v>38</v>
       </c>
       <c r="O36" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="P36" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B37" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C37" t="s">
-        <v>138</v>
+        <v>235</v>
       </c>
       <c r="D37" t="s">
-        <v>53</v>
+        <v>244</v>
       </c>
       <c r="E37" t="s">
-        <v>82</v>
+        <v>20</v>
       </c>
       <c r="F37" t="s">
-        <v>83</v>
+        <v>21</v>
       </c>
       <c r="G37" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H37">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I37"/>
+        <v>2009</v>
+      </c>
+      <c r="I37">
+        <v>2017</v>
+      </c>
       <c r="J37" t="s">
-        <v>139</v>
+        <v>237</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
-      <c r="L37"/>
+      <c r="L37" t="s">
+        <v>245</v>
+      </c>
       <c r="M37" t="s">
-        <v>152</v>
+        <v>239</v>
       </c>
       <c r="N37" t="s">
         <v>38</v>
       </c>
       <c r="O37" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="P37" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B38" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="C38" t="s">
-        <v>247</v>
+        <v>138</v>
       </c>
       <c r="D38" t="s">
         <v>53</v>
       </c>
       <c r="E38" t="s">
         <v>82</v>
       </c>
       <c r="F38" t="s">
         <v>83</v>
       </c>
       <c r="G38" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="H38">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I38"/>
       <c r="J38" t="s">
-        <v>248</v>
+        <v>139</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
       <c r="L38"/>
       <c r="M38" t="s">
-        <v>249</v>
+        <v>152</v>
       </c>
       <c r="N38" t="s">
         <v>38</v>
       </c>
       <c r="O38" t="s">
         <v>250</v>
       </c>
       <c r="P38" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>252</v>
       </c>
       <c r="B39" t="s">
-        <v>53</v>
+        <v>253</v>
       </c>
       <c r="C39" t="s">
-        <v>247</v>
+        <v>254</v>
       </c>
       <c r="D39" t="s">
         <v>53</v>
       </c>
       <c r="E39" t="s">
         <v>82</v>
       </c>
       <c r="F39" t="s">
         <v>83</v>
       </c>
       <c r="G39" t="s">
         <v>22</v>
       </c>
       <c r="H39">
-        <v>1996</v>
+        <v>2012</v>
       </c>
       <c r="I39">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="J39" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
       <c r="L39"/>
       <c r="M39" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="N39" t="s">
         <v>38</v>
       </c>
       <c r="O39" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="P39" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="B40" t="s">
-        <v>257</v>
+        <v>53</v>
       </c>
       <c r="C40" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="D40" t="s">
         <v>53</v>
       </c>
       <c r="E40" t="s">
-        <v>20</v>
+        <v>82</v>
       </c>
       <c r="F40" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
-        <v>2016</v>
+        <v>1996</v>
       </c>
       <c r="I40">
-        <v>2020</v>
+        <v>2010</v>
       </c>
       <c r="J40" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
       <c r="L40"/>
       <c r="M40" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="N40" t="s">
         <v>38</v>
       </c>
       <c r="O40" t="s">
         <v>261</v>
       </c>
       <c r="P40" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="B41" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C41" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="D41" t="s">
         <v>53</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>21</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
         <v>2016</v>
       </c>
       <c r="I41">
         <v>2020</v>
       </c>
       <c r="J41" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
       <c r="L41"/>
       <c r="M41" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="N41" t="s">
         <v>38</v>
       </c>
       <c r="O41" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="P41" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="B42" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="C42" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="D42" t="s">
         <v>53</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="G42" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H42">
         <v>2016</v>
       </c>
-      <c r="I42"/>
+      <c r="I42">
+        <v>2020</v>
+      </c>
       <c r="J42" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="K42" t="s">
         <v>24</v>
       </c>
       <c r="L42"/>
       <c r="M42" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="N42" t="s">
         <v>38</v>
       </c>
       <c r="O42" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="P42" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B43" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="C43" t="s">
-        <v>273</v>
+        <v>265</v>
       </c>
       <c r="D43" t="s">
-        <v>81</v>
+        <v>53</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="G43" t="s">
         <v>54</v>
       </c>
       <c r="H43">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="K43" t="s">
         <v>24</v>
       </c>
-      <c r="L43" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L43"/>
       <c r="M43" t="s">
+        <v>267</v>
+      </c>
+      <c r="N43" t="s">
+        <v>38</v>
+      </c>
+      <c r="O43" t="s">
         <v>276</v>
       </c>
-      <c r="N43" t="s">
-[...2 lines deleted...]
-      <c r="O43" t="s">
+      <c r="P43" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>278</v>
+      </c>
+      <c r="B44" t="s">
         <v>279</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
         <v>280</v>
       </c>
-      <c r="C44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D44" t="s">
-        <v>53</v>
+        <v>81</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G44" t="s">
         <v>54</v>
       </c>
       <c r="H44">
-        <v>2022</v>
+        <v>2013</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
+        <v>281</v>
+      </c>
+      <c r="K44" t="s">
+        <v>24</v>
+      </c>
+      <c r="L44" t="s">
         <v>282</v>
       </c>
-      <c r="K44" t="s">
-[...2 lines deleted...]
-      <c r="L44"/>
       <c r="M44" t="s">
         <v>283</v>
       </c>
       <c r="N44" t="s">
         <v>38</v>
       </c>
       <c r="O44" t="s">
         <v>284</v>
       </c>
       <c r="P44" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>286</v>
       </c>
-      <c r="B45"/>
+      <c r="B45" t="s">
+        <v>287</v>
+      </c>
       <c r="C45" t="s">
-        <v>138</v>
+        <v>288</v>
       </c>
       <c r="D45" t="s">
-        <v>74</v>
+        <v>53</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
         <v>21</v>
       </c>
       <c r="G45" t="s">
         <v>54</v>
       </c>
       <c r="H45">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
-        <v>163</v>
+        <v>289</v>
       </c>
       <c r="K45" t="s">
         <v>24</v>
       </c>
       <c r="L45"/>
       <c r="M45" t="s">
-        <v>141</v>
+        <v>290</v>
       </c>
       <c r="N45" t="s">
         <v>38</v>
       </c>
       <c r="O45" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="P45" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>289</v>
-[...3 lines deleted...]
-      </c>
+        <v>293</v>
+      </c>
+      <c r="B46"/>
       <c r="C46" t="s">
-        <v>291</v>
+        <v>138</v>
       </c>
       <c r="D46" t="s">
-        <v>292</v>
+        <v>74</v>
       </c>
       <c r="E46" t="s">
-        <v>82</v>
+        <v>20</v>
       </c>
       <c r="F46" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="G46" t="s">
         <v>54</v>
       </c>
       <c r="H46">
-        <v>2012</v>
+        <v>2021</v>
       </c>
       <c r="I46"/>
       <c r="J46" t="s">
-        <v>139</v>
+        <v>163</v>
       </c>
       <c r="K46" t="s">
-        <v>293</v>
-[...1 lines deleted...]
-      <c r="L46" t="s">
+        <v>24</v>
+      </c>
+      <c r="L46"/>
+      <c r="M46" t="s">
+        <v>141</v>
+      </c>
+      <c r="N46" t="s">
+        <v>38</v>
+      </c>
+      <c r="O46" t="s">
         <v>294</v>
       </c>
-      <c r="M46" t="s">
+      <c r="P46" t="s">
         <v>295</v>
-      </c>
-[...7 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>296</v>
+      </c>
+      <c r="B47" t="s">
+        <v>297</v>
+      </c>
+      <c r="C47" t="s">
         <v>298</v>
       </c>
-      <c r="B47" t="s">
+      <c r="D47" t="s">
         <v>299</v>
-      </c>
-[...4 lines deleted...]
-        <v>301</v>
       </c>
       <c r="E47" t="s">
         <v>82</v>
       </c>
       <c r="F47" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="G47" t="s">
         <v>54</v>
       </c>
       <c r="H47">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="I47"/>
       <c r="J47" t="s">
-        <v>259</v>
+        <v>139</v>
       </c>
       <c r="K47" t="s">
-        <v>24</v>
+        <v>300</v>
       </c>
       <c r="L47" t="s">
+        <v>301</v>
+      </c>
+      <c r="M47" t="s">
         <v>302</v>
       </c>
-      <c r="M47" t="s">
+      <c r="N47" t="s">
+        <v>38</v>
+      </c>
+      <c r="O47" t="s">
         <v>303</v>
       </c>
-      <c r="N47" t="s">
-[...2 lines deleted...]
-      <c r="O47" t="s">
+      <c r="P47" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>305</v>
+      </c>
+      <c r="B48" t="s">
         <v>306</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
         <v>307</v>
       </c>
-      <c r="C48" t="s">
+      <c r="D48" t="s">
         <v>308</v>
       </c>
-      <c r="D48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E48" t="s">
-        <v>20</v>
+        <v>82</v>
       </c>
       <c r="F48" t="s">
         <v>34</v>
       </c>
       <c r="G48" t="s">
         <v>54</v>
       </c>
       <c r="H48">
-        <v>2024</v>
+        <v>2014</v>
       </c>
       <c r="I48"/>
       <c r="J48" t="s">
+        <v>266</v>
+      </c>
+      <c r="K48" t="s">
+        <v>24</v>
+      </c>
+      <c r="L48" t="s">
         <v>309</v>
       </c>
-      <c r="K48" t="s">
-[...2 lines deleted...]
-      <c r="L48" t="s">
+      <c r="M48" t="s">
         <v>310</v>
       </c>
-      <c r="M48" t="s">
+      <c r="N48" t="s">
+        <v>38</v>
+      </c>
+      <c r="O48" t="s">
         <v>311</v>
       </c>
-      <c r="N48" t="s">
-[...2 lines deleted...]
-      <c r="O48" t="s">
+      <c r="P48" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>313</v>
+      </c>
+      <c r="B49" t="s">
         <v>314</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
         <v>315</v>
       </c>
-      <c r="C49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D49" t="s">
-        <v>81</v>
+        <v>162</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
         <v>34</v>
       </c>
       <c r="G49" t="s">
         <v>54</v>
       </c>
       <c r="H49">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="I49"/>
       <c r="J49" t="s">
+        <v>316</v>
+      </c>
+      <c r="K49" t="s">
+        <v>24</v>
+      </c>
+      <c r="L49" t="s">
         <v>317</v>
       </c>
-      <c r="K49" t="s">
-[...2 lines deleted...]
-      <c r="L49" t="s">
+      <c r="M49" t="s">
         <v>318</v>
       </c>
-      <c r="M49" t="s">
+      <c r="N49" t="s">
+        <v>38</v>
+      </c>
+      <c r="O49" t="s">
         <v>319</v>
       </c>
-      <c r="N49" t="s">
-[...2 lines deleted...]
-      <c r="O49" t="s">
+      <c r="P49" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>321</v>
+      </c>
+      <c r="B50" t="s">
         <v>322</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
         <v>323</v>
       </c>
-      <c r="C50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D50" t="s">
-        <v>53</v>
+        <v>81</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G50" t="s">
         <v>54</v>
       </c>
       <c r="H50">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="I50"/>
       <c r="J50" t="s">
-        <v>230</v>
+        <v>324</v>
       </c>
       <c r="K50" t="s">
         <v>24</v>
       </c>
       <c r="L50" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="M50" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="N50" t="s">
         <v>38</v>
       </c>
       <c r="O50" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="P50" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B51" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="C51" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="D51" t="s">
         <v>53</v>
       </c>
       <c r="E51" t="s">
-        <v>82</v>
+        <v>20</v>
       </c>
       <c r="F51" t="s">
-        <v>83</v>
+        <v>21</v>
       </c>
       <c r="G51" t="s">
         <v>54</v>
       </c>
       <c r="H51">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="I51"/>
       <c r="J51" t="s">
-        <v>330</v>
+        <v>237</v>
       </c>
       <c r="K51" t="s">
         <v>24</v>
       </c>
-      <c r="L51"/>
+      <c r="L51" t="s">
+        <v>331</v>
+      </c>
       <c r="M51" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="N51" t="s">
         <v>38</v>
       </c>
       <c r="O51" t="s">
         <v>332</v>
       </c>
       <c r="P51" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>334</v>
       </c>
       <c r="B52" t="s">
         <v>335</v>
       </c>
       <c r="C52" t="s">
         <v>336</v>
       </c>
       <c r="D52" t="s">
         <v>53</v>
       </c>
       <c r="E52" t="s">
-        <v>20</v>
+        <v>82</v>
       </c>
       <c r="F52" t="s">
-        <v>44</v>
+        <v>83</v>
       </c>
       <c r="G52" t="s">
         <v>54</v>
       </c>
       <c r="H52">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="I52"/>
       <c r="J52" t="s">
-        <v>274</v>
+        <v>337</v>
       </c>
       <c r="K52" t="s">
         <v>24</v>
       </c>
       <c r="L52"/>
       <c r="M52" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="N52" t="s">
         <v>38</v>
       </c>
       <c r="O52" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="P52" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B53" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C53" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="D53" t="s">
-        <v>343</v>
+        <v>53</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
       <c r="F53" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="G53" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="H53">
-        <v>2017</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I53"/>
       <c r="J53" t="s">
+        <v>281</v>
+      </c>
+      <c r="K53" t="s">
+        <v>24</v>
+      </c>
+      <c r="L53"/>
+      <c r="M53" t="s">
         <v>344</v>
       </c>
-      <c r="K53" t="s">
+      <c r="N53" t="s">
+        <v>38</v>
+      </c>
+      <c r="O53" t="s">
         <v>345</v>
       </c>
-      <c r="L53" t="s">
+      <c r="P53" t="s">
         <v>346</v>
-      </c>
-[...10 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>347</v>
+      </c>
+      <c r="B54" t="s">
+        <v>348</v>
+      </c>
+      <c r="C54" t="s">
+        <v>349</v>
+      </c>
+      <c r="D54" t="s">
         <v>350</v>
       </c>
-      <c r="B54" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E54" t="s">
-        <v>82</v>
+        <v>20</v>
       </c>
       <c r="F54" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="G54" t="s">
         <v>22</v>
       </c>
       <c r="H54">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="I54">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="J54" t="s">
-        <v>274</v>
+        <v>351</v>
       </c>
       <c r="K54" t="s">
-        <v>24</v>
+        <v>352</v>
       </c>
       <c r="L54" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="M54" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="N54" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="O54" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="P54" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B55" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C55" t="s">
-        <v>316</v>
+        <v>336</v>
       </c>
       <c r="D55" t="s">
-        <v>74</v>
+        <v>236</v>
       </c>
       <c r="E55" t="s">
-        <v>82</v>
+        <v>20</v>
       </c>
       <c r="F55" t="s">
-        <v>83</v>
+        <v>21</v>
       </c>
       <c r="G55" t="s">
-        <v>22</v>
+        <v>359</v>
       </c>
       <c r="H55">
-        <v>2008</v>
+        <v>2026</v>
       </c>
       <c r="I55">
-        <v>2012</v>
+        <v>2026</v>
       </c>
       <c r="J55" t="s">
-        <v>330</v>
+        <v>360</v>
       </c>
       <c r="K55" t="s">
         <v>24</v>
       </c>
-      <c r="L55" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L55"/>
       <c r="M55" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="N55" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="O55" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="P55" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="B56" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="C56" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="D56" t="s">
-        <v>364</v>
+        <v>53</v>
       </c>
       <c r="E56" t="s">
         <v>82</v>
       </c>
       <c r="F56" t="s">
         <v>83</v>
       </c>
       <c r="G56" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H56">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I56"/>
+        <v>2013</v>
+      </c>
+      <c r="I56">
+        <v>2014</v>
+      </c>
       <c r="J56" t="s">
-        <v>330</v>
+        <v>281</v>
       </c>
       <c r="K56" t="s">
         <v>24</v>
       </c>
       <c r="L56" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="M56" t="s">
-        <v>359</v>
+        <v>367</v>
       </c>
       <c r="N56" t="s">
         <v>38</v>
       </c>
       <c r="O56" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="P56" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="B57" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="C57" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="D57" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="E57" t="s">
         <v>82</v>
       </c>
       <c r="F57" t="s">
         <v>83</v>
       </c>
       <c r="G57" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H57">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I57"/>
+        <v>2008</v>
+      </c>
+      <c r="I57">
+        <v>2012</v>
+      </c>
       <c r="J57" t="s">
-        <v>274</v>
+        <v>337</v>
       </c>
       <c r="K57" t="s">
         <v>24</v>
       </c>
       <c r="L57" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="M57" t="s">
-        <v>353</v>
+        <v>373</v>
       </c>
       <c r="N57" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="O57" t="s">
-        <v>371</v>
-[...1 lines deleted...]
-      <c r="P57"/>
+        <v>374</v>
+      </c>
+      <c r="P57" t="s">
+        <v>375</v>
+      </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="B58" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="C58" t="s">
-        <v>374</v>
+        <v>323</v>
       </c>
       <c r="D58" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="E58" t="s">
         <v>82</v>
       </c>
       <c r="F58" t="s">
         <v>83</v>
       </c>
       <c r="G58" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="H58">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I58"/>
       <c r="J58" t="s">
-        <v>259</v>
+        <v>337</v>
       </c>
       <c r="K58" t="s">
         <v>24</v>
       </c>
-      <c r="L58"/>
+      <c r="L58" t="s">
+        <v>379</v>
+      </c>
       <c r="M58" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="N58" t="s">
         <v>38</v>
       </c>
       <c r="O58" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="P58" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="B59" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="C59" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="D59" t="s">
         <v>53</v>
       </c>
       <c r="E59" t="s">
-        <v>20</v>
+        <v>82</v>
       </c>
       <c r="F59" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="G59" t="s">
         <v>54</v>
       </c>
       <c r="H59">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I59"/>
       <c r="J59" t="s">
-        <v>330</v>
+        <v>281</v>
       </c>
       <c r="K59" t="s">
         <v>24</v>
       </c>
       <c r="L59" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="M59" t="s">
-        <v>319</v>
+        <v>367</v>
       </c>
       <c r="N59" t="s">
         <v>38</v>
       </c>
       <c r="O59" t="s">
-        <v>382</v>
-[...3 lines deleted...]
-      </c>
+        <v>385</v>
+      </c>
+      <c r="P59"/>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="B60" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="C60" t="s">
-        <v>124</v>
+        <v>388</v>
       </c>
       <c r="D60" t="s">
-        <v>53</v>
+        <v>389</v>
       </c>
       <c r="E60" t="s">
-        <v>20</v>
+        <v>82</v>
       </c>
       <c r="F60" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="G60" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H60">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I60"/>
+        <v>2012</v>
+      </c>
+      <c r="I60">
+        <v>2017</v>
+      </c>
       <c r="J60" t="s">
-        <v>221</v>
+        <v>266</v>
       </c>
       <c r="K60" t="s">
         <v>24</v>
       </c>
       <c r="L60"/>
       <c r="M60" t="s">
+        <v>390</v>
+      </c>
+      <c r="N60" t="s">
+        <v>38</v>
+      </c>
+      <c r="O60" t="s">
+        <v>391</v>
+      </c>
+      <c r="P60" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16">
+      <c r="A61" t="s">
+        <v>393</v>
+      </c>
+      <c r="B61" t="s">
+        <v>394</v>
+      </c>
+      <c r="C61" t="s">
+        <v>323</v>
+      </c>
+      <c r="D61" t="s">
+        <v>53</v>
+      </c>
+      <c r="E61" t="s">
+        <v>20</v>
+      </c>
+      <c r="F61" t="s">
+        <v>21</v>
+      </c>
+      <c r="G61" t="s">
+        <v>54</v>
+      </c>
+      <c r="H61">
+        <v>2012</v>
+      </c>
+      <c r="I61"/>
+      <c r="J61" t="s">
+        <v>337</v>
+      </c>
+      <c r="K61" t="s">
+        <v>24</v>
+      </c>
+      <c r="L61" t="s">
+        <v>395</v>
+      </c>
+      <c r="M61" t="s">
+        <v>326</v>
+      </c>
+      <c r="N61" t="s">
+        <v>38</v>
+      </c>
+      <c r="O61" t="s">
+        <v>396</v>
+      </c>
+      <c r="P61" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16">
+      <c r="A62" t="s">
+        <v>398</v>
+      </c>
+      <c r="B62" t="s">
+        <v>399</v>
+      </c>
+      <c r="C62" t="s">
+        <v>124</v>
+      </c>
+      <c r="D62" t="s">
+        <v>53</v>
+      </c>
+      <c r="E62" t="s">
+        <v>20</v>
+      </c>
+      <c r="F62" t="s">
+        <v>21</v>
+      </c>
+      <c r="G62" t="s">
+        <v>54</v>
+      </c>
+      <c r="H62">
+        <v>2019</v>
+      </c>
+      <c r="I62"/>
+      <c r="J62" t="s">
+        <v>221</v>
+      </c>
+      <c r="K62" t="s">
+        <v>24</v>
+      </c>
+      <c r="L62"/>
+      <c r="M62" t="s">
         <v>126</v>
       </c>
-      <c r="N60" t="s">
-[...6 lines deleted...]
-        <v>387</v>
+      <c r="N62" t="s">
+        <v>38</v>
+      </c>
+      <c r="O62" t="s">
+        <v>400</v>
+      </c>
+      <c r="P62" t="s">
+        <v>401</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">