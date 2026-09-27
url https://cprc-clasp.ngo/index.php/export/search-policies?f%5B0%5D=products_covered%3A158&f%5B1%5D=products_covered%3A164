--- v2 (2026-05-28)
+++ v3 (2026-09-27)
@@ -570,62 +570,62 @@
     <t>GB 19153-2019 Minimum Allowable Values of Energy Efficiency and Energy Efficiency Grades for Displacement Air Compressors</t>
   </si>
   <si>
     <t>The following types of air compressors are covered: Direct drive portable reciprocating piston air compressors; Reciprocating piston micro air compressors; Oil-free reciprocating piston air compressors; Stationary reciprocating piston air compressors for general use; Oil injected screw air compressors for general use; Oil injected single screw air compressors for general use, and Oil flooded sliding vane air compressor for general use.</t>
   </si>
   <si>
     <t>GB/T 3853; GB/T 4975; GB/T 13279; GB/T 13928; GB/T26967; JB/T 4253; JB/T 6430; JB/T 7662; JB/T 8933; JB/T 8934; JB/T 9107; JB/T 10972; JB/T 11423; JB/T 13345</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-19153-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA94001A80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
 It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
-[...4 lines deleted...]
-  <si>
     <t>GB/T29293
 ,   
                     GB/T3901</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
   </si>
   <si>
     <t>GB/T45785—2025 Evaluation of Energy Performance for Compressed Air Stations</t>
   </si>
   <si>
     <t>This voluntary standard applies to compressed air stations consisting of air compressors driven by electric motors, with discharge pressures ranging from 0.25 MPa to 1.6 MPa, an air supply flow rate of no less than 4 m³/min, and a total operating power of no less than 37 kW.</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>GB/T16665
 ,</t>
   </si>
   <si>
     <t>National Technical Committee on Compressor Standardization</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gbt45785-2025-evaluation-energy-performance-compressed-air-stations</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=36DE96AA3EC8CD71E06397BE0A0A23D9</t>
@@ -3092,112 +3092,112 @@
       </c>
       <c r="D22" t="s">
         <v>149</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
         <v>8</v>
       </c>
       <c r="H22">
         <v>2013</v>
       </c>
       <c r="I22">
         <v>2026</v>
       </c>
       <c r="J22" t="s">
         <v>182</v>
       </c>
       <c r="K22" t="s">
         <v>34</v>
       </c>
-      <c r="L22"/>
+      <c r="L22" t="s">
+        <v>183</v>
+      </c>
       <c r="M22" t="s">
         <v>74</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="P22" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>180</v>
       </c>
       <c r="B23" t="s">
         <v>181</v>
       </c>
       <c r="C23" t="s">
         <v>70</v>
       </c>
       <c r="D23" t="s">
         <v>149</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
         <v>8</v>
       </c>
       <c r="H23">
         <v>2013</v>
       </c>
       <c r="I23">
         <v>2026</v>
       </c>
       <c r="J23" t="s">
         <v>182</v>
       </c>
       <c r="K23" t="s">
         <v>34</v>
       </c>
-      <c r="L23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L23"/>
       <c r="M23" t="s">
         <v>74</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
         <v>186</v>
       </c>
       <c r="P23" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>187</v>
       </c>
       <c r="B24" t="s">
         <v>188</v>
       </c>
       <c r="C24" t="s">
         <v>70</v>
       </c>
       <c r="D24" t="s">
         <v>71</v>
       </c>
       <c r="E24" t="s">
         <v>90</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
         <v>189</v>
       </c>
       <c r="H24">