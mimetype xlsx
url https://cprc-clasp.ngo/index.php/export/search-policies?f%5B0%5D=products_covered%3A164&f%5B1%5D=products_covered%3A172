--- v2 (2026-05-20)
+++ v3 (2026-09-27)
@@ -678,62 +678,62 @@
     <t>https://cprc-clasp.ngo/index.php/policies/fluorescent-tubes</t>
   </si>
   <si>
     <t>http://www.moeaboe.gov.tw/ECW/english/content/Content.aspx?menu_id=1535</t>
   </si>
   <si>
     <t>GB 19573-2004 Limited values of energy efficiency and rating criteria for high-pressure sodium vapour lamps</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-19573-2004-limited-values-energy-efficiency-and-rating-criteria-high-pressure-sodium</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7C5F2D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
 It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
-[...4 lines deleted...]
-  <si>
     <t>GB/T29293
 ,   
                     GB/T3901</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
   </si>
   <si>
     <t>GB 37478-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED luminaires for road and tunnel lighting</t>
   </si>
   <si>
     <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-37478-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CBB0E10E05397BE0A0A5BBB</t>
   </si>
   <si>
     <t>GB 37478-2025 Minimum Allowable Values of Energy Efficiency and Energy Efficiency Grades of LED Luminaires for Road and Tunnel Lighting</t>
   </si>
   <si>
     <t>This revised MEPS raises the minimum energy efficiency requirements by about 25% for LED road and tunnel lighting luminaires, setting a benchmark of 130 lm/W for LED road lighting luminaires with Correlated Color Temperature (CCT) between 3500K to 5000K, and 150 lm/W for LED road lighting luminaires with CCT over 5000K. The minimum energy efficiency requirements for LED tunnel lighting luminaires are 10 lm/W lower than the requirements for LED road lighting luminaires. The standard scope is expanded from AC products to AC and DC LED Road and tunnel lighting luminaires.</t>
   </si>
   <si>
     <t>June 2025</t>
   </si>
@@ -3779,112 +3779,112 @@
       </c>
       <c r="D30" t="s">
         <v>191</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" t="s">
         <v>8</v>
       </c>
       <c r="H30">
         <v>2013</v>
       </c>
       <c r="I30">
         <v>2026</v>
       </c>
       <c r="J30" t="s">
         <v>218</v>
       </c>
       <c r="K30" t="s">
         <v>34</v>
       </c>
-      <c r="L30"/>
+      <c r="L30" t="s">
+        <v>219</v>
+      </c>
       <c r="M30" t="s">
         <v>74</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="P30" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>216</v>
       </c>
       <c r="B31" t="s">
         <v>217</v>
       </c>
       <c r="C31" t="s">
         <v>70</v>
       </c>
       <c r="D31" t="s">
         <v>191</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>21</v>
       </c>
       <c r="G31" t="s">
         <v>8</v>
       </c>
       <c r="H31">
         <v>2013</v>
       </c>
       <c r="I31">
         <v>2026</v>
       </c>
       <c r="J31" t="s">
         <v>218</v>
       </c>
       <c r="K31" t="s">
         <v>34</v>
       </c>
-      <c r="L31" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L31"/>
       <c r="M31" t="s">
         <v>74</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
         <v>222</v>
       </c>
       <c r="P31" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>223</v>
       </c>
       <c r="B32" t="s">
         <v>78</v>
       </c>
       <c r="C32" t="s">
         <v>70</v>
       </c>
       <c r="D32" t="s">
         <v>71</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
         <v>224</v>
       </c>
       <c r="H32">