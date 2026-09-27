--- v2 (2026-06-11)
+++ v3 (2026-09-27)
@@ -1355,62 +1355,62 @@
     <t>GB 21455-2019 Minimum Allowable Values of the Energy Efficiency and Energy Efficiency Grades for Room Air Conditioners</t>
   </si>
   <si>
     <t>GB/T 7725-2004; GB/T 35758-2017; JB/T 13573-2018</t>
   </si>
   <si>
     <t>The Standardization Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-21455-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-room</t>
   </si>
   <si>
     <t>https://openstd.samr.gov.cn/bzgk/gb/newGbInfo?hcno=BC04CDC71AD8C36B62C0FF4AE58F633C&amp;refer=outter</t>
   </si>
   <si>
     <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
 It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
-[...4 lines deleted...]
-  <si>
     <t>GB/T29293
 ,   
                     GB/T3901</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
   </si>
   <si>
     <t>GB19043-2013 Minimum allowable values of energy efficiency grades of double-capped fluorescent lamps for general lighting service</t>
   </si>
   <si>
     <t>Applies to non-directional self-ballasted LED lamps with the rated rated power of 2W-60W; rated voltage of 220V; frequency 50Hz</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb19043-2013-minimum-allowable-values-energy-efficiency-grades-double-capped-fluorescent</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E6C0D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GOST 26963-86 Self-contained room air conditioners - General specifications</t>
   </si>
   <si>
     <t>This policy covers non-ducted and split type air conditioners.</t>
   </si>
   <si>
     <t>Russia</t>
   </si>
   <si>
     <t>Russian Energy Agency</t>
   </si>
@@ -7332,112 +7332,112 @@
       </c>
       <c r="D64" t="s">
         <v>334</v>
       </c>
       <c r="E64" t="s">
         <v>20</v>
       </c>
       <c r="F64" t="s">
         <v>21</v>
       </c>
       <c r="G64" t="s">
         <v>8</v>
       </c>
       <c r="H64">
         <v>2013</v>
       </c>
       <c r="I64">
         <v>2026</v>
       </c>
       <c r="J64" t="s">
         <v>432</v>
       </c>
       <c r="K64" t="s">
         <v>36</v>
       </c>
-      <c r="L64"/>
+      <c r="L64" t="s">
+        <v>433</v>
+      </c>
       <c r="M64" t="s">
         <v>150</v>
       </c>
       <c r="N64" t="s">
         <v>27</v>
       </c>
       <c r="O64" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="P64" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>430</v>
       </c>
       <c r="B65" t="s">
         <v>431</v>
       </c>
       <c r="C65" t="s">
         <v>148</v>
       </c>
       <c r="D65" t="s">
         <v>334</v>
       </c>
       <c r="E65" t="s">
         <v>20</v>
       </c>
       <c r="F65" t="s">
         <v>21</v>
       </c>
       <c r="G65" t="s">
         <v>8</v>
       </c>
       <c r="H65">
         <v>2013</v>
       </c>
       <c r="I65">
         <v>2026</v>
       </c>
       <c r="J65" t="s">
         <v>432</v>
       </c>
       <c r="K65" t="s">
         <v>36</v>
       </c>
-      <c r="L65" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L65"/>
       <c r="M65" t="s">
         <v>150</v>
       </c>
       <c r="N65" t="s">
         <v>27</v>
       </c>
       <c r="O65" t="s">
         <v>436</v>
       </c>
       <c r="P65" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>437</v>
       </c>
       <c r="B66" t="s">
         <v>438</v>
       </c>
       <c r="C66" t="s">
         <v>148</v>
       </c>
       <c r="D66" t="s">
         <v>113</v>
       </c>
       <c r="E66" t="s">
         <v>20</v>
       </c>
       <c r="F66" t="s">
         <v>21</v>
       </c>
       <c r="G66" t="s">
         <v>22</v>
       </c>
       <c r="H66">