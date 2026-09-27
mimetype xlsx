--- v2 (2026-06-10)
+++ v3 (2026-09-27)
@@ -869,62 +869,62 @@
     <t>GB 29539-2013 Minimum allowable values of energy efficiency and energy efficiency grades for range hoods</t>
   </si>
   <si>
     <t>This policy applies to efflux-type range hood with rated voltage below 250V and installed above domestic cooktop stove or other similar devices.</t>
   </si>
   <si>
     <t>GB/T 17713-2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-29539-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E800D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
 It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
-[...4 lines deleted...]
-  <si>
     <t>GB/T29293
 ,   
                     GB/T3901</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
   </si>
   <si>
     <t>GB 30720-2014 Minimum allowable values of energy efficiency and energy efficiency grades for domestic gas cooking appliances</t>
   </si>
   <si>
     <t>Domestic gas cooking appliances which use urban gas have single combustors and its rated thermal load is not more than 5.23 kW</t>
   </si>
   <si>
     <t>LPG Stoves, Cooktops or Hobs</t>
   </si>
   <si>
     <t>Entered into force, Revised, To Be Superseded</t>
   </si>
   <si>
     <t>November 2025</t>
   </si>
   <si>
     <t>CQC6151-20094.24.3</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30720-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7EF80D3A7E05397BE0A0AB82A</t>
   </si>
@@ -4469,112 +4469,112 @@
       </c>
       <c r="D38" t="s">
         <v>221</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
         <v>21</v>
       </c>
       <c r="G38" t="s">
         <v>8</v>
       </c>
       <c r="H38">
         <v>2013</v>
       </c>
       <c r="I38">
         <v>2026</v>
       </c>
       <c r="J38" t="s">
         <v>280</v>
       </c>
       <c r="K38" t="s">
         <v>36</v>
       </c>
-      <c r="L38"/>
+      <c r="L38" t="s">
+        <v>281</v>
+      </c>
       <c r="M38" t="s">
         <v>81</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="P38" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>278</v>
       </c>
       <c r="B39" t="s">
         <v>279</v>
       </c>
       <c r="C39" t="s">
         <v>78</v>
       </c>
       <c r="D39" t="s">
         <v>221</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>21</v>
       </c>
       <c r="G39" t="s">
         <v>8</v>
       </c>
       <c r="H39">
         <v>2013</v>
       </c>
       <c r="I39">
         <v>2026</v>
       </c>
       <c r="J39" t="s">
         <v>280</v>
       </c>
       <c r="K39" t="s">
         <v>36</v>
       </c>
-      <c r="L39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L39"/>
       <c r="M39" t="s">
         <v>81</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
         <v>284</v>
       </c>
       <c r="P39" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>285</v>
       </c>
       <c r="B40" t="s">
         <v>286</v>
       </c>
       <c r="C40" t="s">
         <v>78</v>
       </c>
       <c r="D40" t="s">
         <v>287</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>21</v>
       </c>
       <c r="G40" t="s">
         <v>288</v>
       </c>
       <c r="H40">