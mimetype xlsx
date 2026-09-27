--- v3 (2026-06-12)
+++ v4 (2026-09-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="719">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="726">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -861,62 +861,62 @@
     <t>https://cprc-clasp.ngo/index.php/policies/fluorescent-tubes</t>
   </si>
   <si>
     <t>http://www.moeaboe.gov.tw/ECW/english/content/Content.aspx?menu_id=1535</t>
   </si>
   <si>
     <t>GB 19573-2004 Limited values of energy efficiency and rating criteria for high-pressure sodium vapour lamps</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-19573-2004-limited-values-energy-efficiency-and-rating-criteria-high-pressure-sodium</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7C5F2D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
 It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
-[...4 lines deleted...]
-  <si>
     <t>GB/T29293
 ,   
                     GB/T3901</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
   </si>
   <si>
     <t>GB 37478-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED luminaires for road and tunnel lighting</t>
   </si>
   <si>
     <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-37478-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CBB0E10E05397BE0A0A5BBB</t>
   </si>
   <si>
     <t>GB 37478-2025 Minimum Allowable Values of Energy Efficiency and Energy Efficiency Grades of LED Luminaires for Road and Tunnel Lighting</t>
   </si>
   <si>
     <t>This revised MEPS raises the minimum energy efficiency requirements by about 25% for LED road and tunnel lighting luminaires, setting a benchmark of 130 lm/W for LED road lighting luminaires with Correlated Color Temperature (CCT) between 3500K to 5000K, and 150 lm/W for LED road lighting luminaires with CCT over 5000K. The minimum energy efficiency requirements for LED tunnel lighting luminaires are 10 lm/W lower than the requirements for LED road lighting luminaires. The standard scope is expanded from AC products to AC and DC LED Road and tunnel lighting luminaires.</t>
   </si>
   <si>
     <t>June 2025</t>
   </si>
@@ -1790,50 +1790,71 @@
     <t>Swiss Federal Office of Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/regulation-energy-efficiency-requirements-mass-produced-systems-vehicles-and-appliances</t>
   </si>
   <si>
     <t>https://www.admin.ch/opc/de/classified-compilation/20162950/index.html</t>
   </si>
   <si>
     <t>Regulations under Consumer Protection Act 2015</t>
   </si>
   <si>
     <t>This regulation covers Single and three-phase non-ducted air conditioners of the vapour compression type up to 65kW cooling capacity. Freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source. Refrigerator-freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source. Ferromagnetic and electronic ballasts for use with linear fluorescent lamps from 15W to 70W, rated for 50Hz and 230|240|250V supply, or a range that includes these values . Incandescent lamps, both tungsten filament and tunsten halogen, that are used for general lighting service; covers both non-reflector and reflector lamps of all voltages. Self-ballasted CFLs of any voltage or wattage and with any type of lamp cap, intended for general lighting purposes, whether supplied as an individual lamp or as part of a luminaire. Double-capped, FD and FDH; tubular fluorescent lamps of 16W or more, with a nominal length of 550mm to 1500mm, that are within the scope of AS|NZS 4782.1. Freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source and Refrigerator-freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source.</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>Tonga Ministry of Commerce, Consumer, Trade, Innovation, and Labour</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/regulations-under-consumer-protection-act-2015</t>
   </si>
   <si>
     <t>http://www.pmo.gov.to/policies-by-department/ministry-of-information-and-communication/ ,http://prdrse4all.spc.int/sites/default/files/final_pals_evaluation_report.pdf -Information about efficiency efforts in Tonga.----http://www.pmo.gov.to/policies-by-department/ministry-of-information-and-communication/ , http://prdrse4all.spc.int/sites/default/files/final_pals_evaluation_report.pdf -Information about efficiency efforts in Tonga.</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>SASO 2870:2018 MEPS and labeling schemes for lighting products</t>
   </si>
   <si>
     <t>This standard applies to: 
 Incandescent lamps
 Halogen lamps
 Compact flourescent lamps with integrated ballast (CFLi)
 Light-emitting diode (LED) lamps (Incandescent retrofit types)
 Light-emitting diode (LED) lamps (Halogen retrofit types)</t>
   </si>
   <si>
     <t>Kingdom of Saudi Arabia</t>
   </si>
   <si>
     <t>Saudi Standard, Metrology and Quality Organization</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/saso-28702018-meps-and-labeling-schemes-lighting-products</t>
   </si>
   <si>
     <t>https://www.ul.com/news/saudi-arabia-market-access-new-requirements-lighting-products-saso-iecee-and-saso-ee</t>
   </si>
   <si>
@@ -2616,51 +2637,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P120"/>
+  <dimension ref="A1:P121"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="242.941" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1808.416" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="163.817" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="514.303" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -4606,112 +4627,112 @@
       </c>
       <c r="D41" t="s">
         <v>242</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>21</v>
       </c>
       <c r="G41" t="s">
         <v>8</v>
       </c>
       <c r="H41">
         <v>2013</v>
       </c>
       <c r="I41">
         <v>2026</v>
       </c>
       <c r="J41" t="s">
         <v>277</v>
       </c>
       <c r="K41" t="s">
         <v>34</v>
       </c>
-      <c r="L41"/>
+      <c r="L41" t="s">
+        <v>278</v>
+      </c>
       <c r="M41" t="s">
         <v>74</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="P41" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>275</v>
       </c>
       <c r="B42" t="s">
         <v>276</v>
       </c>
       <c r="C42" t="s">
         <v>70</v>
       </c>
       <c r="D42" t="s">
         <v>242</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>21</v>
       </c>
       <c r="G42" t="s">
         <v>8</v>
       </c>
       <c r="H42">
         <v>2013</v>
       </c>
       <c r="I42">
         <v>2026</v>
       </c>
       <c r="J42" t="s">
         <v>277</v>
       </c>
       <c r="K42" t="s">
         <v>34</v>
       </c>
-      <c r="L42" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L42"/>
       <c r="M42" t="s">
         <v>74</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
         <v>281</v>
       </c>
       <c r="P42" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>282</v>
       </c>
       <c r="B43" t="s">
         <v>78</v>
       </c>
       <c r="C43" t="s">
         <v>70</v>
       </c>
       <c r="D43" t="s">
         <v>71</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
         <v>21</v>
       </c>
       <c r="G43" t="s">
         <v>283</v>
       </c>
       <c r="H43">
@@ -7046,1430 +7067,1478 @@
       </c>
       <c r="L91" t="s">
         <v>94</v>
       </c>
       <c r="M91" t="s">
         <v>562</v>
       </c>
       <c r="N91" t="s">
         <v>27</v>
       </c>
       <c r="O91" t="s">
         <v>563</v>
       </c>
       <c r="P91" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>565</v>
       </c>
       <c r="B92" t="s">
         <v>566</v>
       </c>
       <c r="C92" t="s">
-        <v>567</v>
+        <v>521</v>
       </c>
       <c r="D92" t="s">
-        <v>242</v>
+        <v>321</v>
       </c>
       <c r="E92" t="s">
         <v>20</v>
       </c>
       <c r="F92" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G92" t="s">
-        <v>22</v>
+        <v>567</v>
       </c>
       <c r="H92">
-        <v>2016</v>
+        <v>2026</v>
       </c>
       <c r="I92">
-        <v>2019</v>
+        <v>2026</v>
       </c>
       <c r="J92" t="s">
-        <v>63</v>
+        <v>568</v>
       </c>
       <c r="K92" t="s">
         <v>34</v>
       </c>
       <c r="L92"/>
       <c r="M92" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="N92" t="s">
         <v>27</v>
       </c>
       <c r="O92" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="P92" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="B93" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="C93" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="D93" t="s">
         <v>242</v>
       </c>
       <c r="E93" t="s">
         <v>20</v>
       </c>
       <c r="F93" t="s">
         <v>43</v>
       </c>
       <c r="G93" t="s">
         <v>22</v>
       </c>
       <c r="H93">
         <v>2016</v>
       </c>
       <c r="I93">
         <v>2019</v>
       </c>
       <c r="J93" t="s">
         <v>63</v>
       </c>
       <c r="K93" t="s">
         <v>34</v>
       </c>
       <c r="L93"/>
       <c r="M93" t="s">
-        <v>568</v>
+        <v>575</v>
       </c>
       <c r="N93" t="s">
         <v>27</v>
       </c>
       <c r="O93" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="P93" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>578</v>
+      </c>
+      <c r="B94" t="s">
+        <v>579</v>
+      </c>
+      <c r="C94" t="s">
         <v>574</v>
       </c>
-      <c r="B94" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D94" t="s">
-        <v>61</v>
+        <v>242</v>
       </c>
       <c r="E94" t="s">
-        <v>102</v>
+        <v>20</v>
       </c>
       <c r="F94" t="s">
-        <v>109</v>
+        <v>43</v>
       </c>
       <c r="G94" t="s">
         <v>22</v>
       </c>
       <c r="H94">
-        <v>1996</v>
+        <v>2016</v>
       </c>
       <c r="I94">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="J94" t="s">
-        <v>522</v>
+        <v>63</v>
       </c>
       <c r="K94" t="s">
         <v>34</v>
       </c>
-      <c r="L94" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L94"/>
       <c r="M94" t="s">
+        <v>575</v>
+      </c>
+      <c r="N94" t="s">
+        <v>27</v>
+      </c>
+      <c r="O94" t="s">
+        <v>580</v>
+      </c>
+      <c r="P94" t="s">
         <v>577</v>
-      </c>
-[...7 lines deleted...]
-        <v>579</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B95" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="C95" t="s">
         <v>496</v>
       </c>
       <c r="D95" t="s">
         <v>61</v>
       </c>
       <c r="E95" t="s">
         <v>102</v>
       </c>
       <c r="F95" t="s">
         <v>109</v>
       </c>
       <c r="G95" t="s">
         <v>22</v>
       </c>
       <c r="H95">
         <v>1996</v>
       </c>
       <c r="I95">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="J95" t="s">
         <v>522</v>
       </c>
       <c r="K95" t="s">
         <v>34</v>
       </c>
       <c r="L95" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="M95" t="s">
-        <v>577</v>
+        <v>584</v>
       </c>
       <c r="N95" t="s">
         <v>27</v>
       </c>
       <c r="O95" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="P95" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="B96" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="C96" t="s">
         <v>496</v>
       </c>
       <c r="D96" t="s">
         <v>61</v>
       </c>
       <c r="E96" t="s">
         <v>102</v>
       </c>
       <c r="F96" t="s">
         <v>109</v>
       </c>
       <c r="G96" t="s">
         <v>22</v>
       </c>
       <c r="H96">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="I96">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="J96" t="s">
         <v>522</v>
       </c>
       <c r="K96" t="s">
         <v>34</v>
       </c>
       <c r="L96" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="M96" t="s">
-        <v>577</v>
+        <v>584</v>
       </c>
       <c r="N96" t="s">
         <v>27</v>
       </c>
       <c r="O96" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="P96" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="B97" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="C97" t="s">
         <v>496</v>
       </c>
       <c r="D97" t="s">
         <v>61</v>
       </c>
       <c r="E97" t="s">
         <v>102</v>
       </c>
       <c r="F97" t="s">
         <v>109</v>
       </c>
       <c r="G97" t="s">
         <v>22</v>
       </c>
       <c r="H97">
-        <v>2003</v>
+        <v>1997</v>
       </c>
       <c r="I97">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="J97" t="s">
         <v>522</v>
       </c>
       <c r="K97" t="s">
         <v>34</v>
       </c>
       <c r="L97" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="M97" t="s">
-        <v>577</v>
+        <v>584</v>
       </c>
       <c r="N97" t="s">
         <v>27</v>
       </c>
       <c r="O97" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="P97" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="B98" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="C98" t="s">
         <v>496</v>
       </c>
       <c r="D98" t="s">
         <v>61</v>
       </c>
       <c r="E98" t="s">
         <v>102</v>
       </c>
       <c r="F98" t="s">
         <v>109</v>
       </c>
       <c r="G98" t="s">
         <v>22</v>
       </c>
       <c r="H98">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="I98">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="J98" t="s">
         <v>522</v>
       </c>
       <c r="K98" t="s">
         <v>34</v>
       </c>
       <c r="L98" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="M98" t="s">
-        <v>577</v>
+        <v>584</v>
       </c>
       <c r="N98" t="s">
         <v>27</v>
       </c>
       <c r="O98" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="P98" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="B99" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="C99" t="s">
         <v>496</v>
       </c>
       <c r="D99" t="s">
         <v>61</v>
       </c>
       <c r="E99" t="s">
         <v>102</v>
       </c>
       <c r="F99" t="s">
         <v>109</v>
       </c>
       <c r="G99" t="s">
         <v>22</v>
       </c>
       <c r="H99">
         <v>2004</v>
       </c>
       <c r="I99">
         <v>2012</v>
       </c>
       <c r="J99" t="s">
         <v>522</v>
       </c>
       <c r="K99" t="s">
         <v>34</v>
       </c>
       <c r="L99" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="M99" t="s">
-        <v>577</v>
+        <v>584</v>
       </c>
       <c r="N99" t="s">
         <v>27</v>
       </c>
       <c r="O99" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="P99" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="B100" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="C100" t="s">
         <v>496</v>
       </c>
       <c r="D100" t="s">
         <v>61</v>
       </c>
       <c r="E100" t="s">
         <v>102</v>
       </c>
       <c r="F100" t="s">
         <v>109</v>
       </c>
       <c r="G100" t="s">
         <v>22</v>
       </c>
       <c r="H100">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="I100">
         <v>2012</v>
       </c>
       <c r="J100" t="s">
         <v>522</v>
       </c>
       <c r="K100" t="s">
         <v>34</v>
       </c>
       <c r="L100" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
       <c r="M100" t="s">
-        <v>577</v>
+        <v>584</v>
       </c>
       <c r="N100" t="s">
         <v>27</v>
       </c>
       <c r="O100" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="P100" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="B101" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="C101" t="s">
         <v>496</v>
       </c>
       <c r="D101" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="E101" t="s">
         <v>102</v>
       </c>
       <c r="F101" t="s">
         <v>109</v>
       </c>
       <c r="G101" t="s">
         <v>22</v>
       </c>
       <c r="H101">
-        <v>2013</v>
+        <v>2005</v>
       </c>
       <c r="I101">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="J101" t="s">
-        <v>388</v>
+        <v>522</v>
       </c>
       <c r="K101" t="s">
         <v>34</v>
       </c>
       <c r="L101" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="M101" t="s">
-        <v>612</v>
+        <v>584</v>
       </c>
       <c r="N101" t="s">
         <v>27</v>
       </c>
       <c r="O101" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="P101" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="B102" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="C102" t="s">
         <v>496</v>
       </c>
       <c r="D102" t="s">
         <v>71</v>
       </c>
       <c r="E102" t="s">
         <v>102</v>
       </c>
       <c r="F102" t="s">
         <v>109</v>
       </c>
       <c r="G102" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="H102">
         <v>2013</v>
       </c>
-      <c r="I102"/>
+      <c r="I102">
+        <v>2014</v>
+      </c>
       <c r="J102" t="s">
         <v>388</v>
       </c>
       <c r="K102" t="s">
         <v>34</v>
       </c>
       <c r="L102" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="M102" t="s">
-        <v>612</v>
+        <v>619</v>
       </c>
       <c r="N102" t="s">
         <v>27</v>
       </c>
       <c r="O102" t="s">
-        <v>618</v>
-[...1 lines deleted...]
-      <c r="P102"/>
+        <v>620</v>
+      </c>
+      <c r="P102" t="s">
+        <v>621</v>
+      </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="B103" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="C103" t="s">
-        <v>621</v>
+        <v>496</v>
       </c>
       <c r="D103" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="E103" t="s">
-        <v>20</v>
+        <v>102</v>
       </c>
       <c r="F103" t="s">
-        <v>52</v>
+        <v>109</v>
       </c>
       <c r="G103" t="s">
         <v>62</v>
       </c>
       <c r="H103">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="I103"/>
       <c r="J103" t="s">
-        <v>190</v>
+        <v>388</v>
       </c>
       <c r="K103" t="s">
         <v>34</v>
       </c>
-      <c r="L103"/>
+      <c r="L103" t="s">
+        <v>624</v>
+      </c>
       <c r="M103" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="N103" t="s">
         <v>27</v>
       </c>
       <c r="O103" t="s">
-        <v>623</v>
-[...3 lines deleted...]
-      </c>
+        <v>625</v>
+      </c>
+      <c r="P103"/>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="B104" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="C104" t="s">
-        <v>427</v>
+        <v>628</v>
       </c>
       <c r="D104" t="s">
-        <v>627</v>
+        <v>61</v>
       </c>
       <c r="E104" t="s">
-        <v>102</v>
+        <v>20</v>
       </c>
       <c r="F104" t="s">
-        <v>109</v>
+        <v>52</v>
       </c>
       <c r="G104" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="H104">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I104"/>
       <c r="J104" t="s">
-        <v>93</v>
+        <v>190</v>
       </c>
       <c r="K104" t="s">
         <v>34</v>
       </c>
       <c r="L104"/>
       <c r="M104" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="N104" t="s">
         <v>27</v>
       </c>
       <c r="O104" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="P104" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="B105" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="C105" t="s">
-        <v>633</v>
+        <v>427</v>
       </c>
       <c r="D105" t="s">
-        <v>305</v>
+        <v>634</v>
       </c>
       <c r="E105" t="s">
-        <v>20</v>
+        <v>102</v>
       </c>
       <c r="F105" t="s">
-        <v>21</v>
+        <v>109</v>
       </c>
       <c r="G105" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="H105">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I105"/>
+        <v>2012</v>
+      </c>
+      <c r="I105">
+        <v>2017</v>
+      </c>
       <c r="J105" t="s">
         <v>93</v>
       </c>
       <c r="K105" t="s">
         <v>34</v>
       </c>
       <c r="L105"/>
       <c r="M105" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="N105" t="s">
         <v>27</v>
       </c>
       <c r="O105" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="P105" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="B106" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="C106" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="D106" t="s">
-        <v>61</v>
+        <v>305</v>
       </c>
       <c r="E106" t="s">
         <v>20</v>
       </c>
       <c r="F106" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G106" t="s">
         <v>62</v>
       </c>
       <c r="H106">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="I106"/>
       <c r="J106" t="s">
-        <v>640</v>
+        <v>93</v>
       </c>
       <c r="K106" t="s">
         <v>34</v>
       </c>
       <c r="L106"/>
       <c r="M106" t="s">
         <v>641</v>
       </c>
       <c r="N106" t="s">
         <v>27</v>
       </c>
       <c r="O106" t="s">
         <v>642</v>
       </c>
       <c r="P106" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>644</v>
       </c>
       <c r="B107" t="s">
         <v>645</v>
       </c>
       <c r="C107" t="s">
-        <v>496</v>
+        <v>646</v>
       </c>
       <c r="D107" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="E107" t="s">
         <v>20</v>
       </c>
       <c r="F107" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G107" t="s">
         <v>62</v>
       </c>
       <c r="H107">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="I107"/>
       <c r="J107" t="s">
-        <v>522</v>
+        <v>647</v>
       </c>
       <c r="K107" t="s">
         <v>34</v>
       </c>
-      <c r="L107" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L107"/>
       <c r="M107" t="s">
-        <v>497</v>
+        <v>648</v>
       </c>
       <c r="N107" t="s">
         <v>27</v>
       </c>
       <c r="O107" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="P107" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="B108" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="C108" t="s">
-        <v>651</v>
+        <v>496</v>
       </c>
       <c r="D108" t="s">
-        <v>652</v>
+        <v>71</v>
       </c>
       <c r="E108" t="s">
         <v>20</v>
       </c>
       <c r="F108" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G108" t="s">
         <v>62</v>
       </c>
       <c r="H108">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="I108"/>
       <c r="J108" t="s">
-        <v>190</v>
+        <v>522</v>
       </c>
       <c r="K108" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L108"/>
+        <v>34</v>
+      </c>
+      <c r="L108" t="s">
+        <v>653</v>
+      </c>
       <c r="M108" t="s">
-        <v>653</v>
+        <v>497</v>
       </c>
       <c r="N108" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O108" t="s">
         <v>654</v>
       </c>
       <c r="P108" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>656</v>
       </c>
       <c r="B109" t="s">
         <v>657</v>
       </c>
       <c r="C109" t="s">
-        <v>160</v>
+        <v>658</v>
       </c>
       <c r="D109" t="s">
-        <v>71</v>
+        <v>659</v>
       </c>
       <c r="E109" t="s">
         <v>20</v>
       </c>
       <c r="F109" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="G109" t="s">
         <v>62</v>
       </c>
       <c r="H109">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="I109"/>
       <c r="J109" t="s">
-        <v>306</v>
+        <v>190</v>
       </c>
       <c r="K109" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="L109"/>
       <c r="M109" t="s">
-        <v>162</v>
+        <v>660</v>
       </c>
       <c r="N109" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O109" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="P109" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="B110" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="C110" t="s">
         <v>160</v>
       </c>
       <c r="D110" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="E110" t="s">
         <v>20</v>
       </c>
       <c r="F110" t="s">
         <v>21</v>
       </c>
       <c r="G110" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="H110">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="I110"/>
       <c r="J110" t="s">
-        <v>169</v>
+        <v>306</v>
       </c>
       <c r="K110" t="s">
         <v>34</v>
       </c>
       <c r="L110"/>
       <c r="M110" t="s">
         <v>162</v>
       </c>
       <c r="N110" t="s">
         <v>27</v>
       </c>
       <c r="O110" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="P110" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="B111" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="C111" t="s">
         <v>160</v>
       </c>
       <c r="D111" t="s">
         <v>61</v>
       </c>
       <c r="E111" t="s">
         <v>20</v>
       </c>
       <c r="F111" t="s">
         <v>21</v>
       </c>
       <c r="G111" t="s">
         <v>22</v>
       </c>
       <c r="H111">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="I111">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="J111" t="s">
         <v>169</v>
       </c>
       <c r="K111" t="s">
         <v>34</v>
       </c>
       <c r="L111"/>
       <c r="M111" t="s">
         <v>162</v>
       </c>
       <c r="N111" t="s">
         <v>27</v>
       </c>
       <c r="O111" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="P111" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="B112" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="C112" t="s">
-        <v>462</v>
+        <v>160</v>
       </c>
       <c r="D112" t="s">
         <v>61</v>
       </c>
       <c r="E112" t="s">
-        <v>102</v>
+        <v>20</v>
       </c>
       <c r="F112" t="s">
-        <v>109</v>
+        <v>21</v>
       </c>
       <c r="G112" t="s">
         <v>22</v>
       </c>
       <c r="H112">
-        <v>2002</v>
+        <v>2009</v>
       </c>
       <c r="I112">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="J112" t="s">
-        <v>670</v>
+        <v>169</v>
       </c>
       <c r="K112" t="s">
         <v>34</v>
       </c>
-      <c r="L112" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L112"/>
       <c r="M112" t="s">
-        <v>672</v>
+        <v>162</v>
       </c>
       <c r="N112" t="s">
         <v>27</v>
       </c>
       <c r="O112" t="s">
         <v>673</v>
       </c>
       <c r="P112" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>675</v>
       </c>
       <c r="B113" t="s">
         <v>676</v>
       </c>
       <c r="C113" t="s">
         <v>462</v>
       </c>
       <c r="D113" t="s">
-        <v>677</v>
+        <v>61</v>
       </c>
       <c r="E113" t="s">
         <v>102</v>
       </c>
       <c r="F113" t="s">
-        <v>21</v>
+        <v>109</v>
       </c>
       <c r="G113" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="H113">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I113"/>
+        <v>2002</v>
+      </c>
+      <c r="I113">
+        <v>2015</v>
+      </c>
       <c r="J113" t="s">
-        <v>464</v>
+        <v>677</v>
       </c>
       <c r="K113" t="s">
         <v>34</v>
       </c>
-      <c r="L113"/>
+      <c r="L113" t="s">
+        <v>678</v>
+      </c>
       <c r="M113" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="N113" t="s">
         <v>27</v>
       </c>
       <c r="O113" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="P113" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="B114" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="C114" t="s">
-        <v>683</v>
+        <v>462</v>
       </c>
       <c r="D114" t="s">
         <v>684</v>
       </c>
       <c r="E114" t="s">
         <v>102</v>
       </c>
       <c r="F114" t="s">
         <v>21</v>
       </c>
       <c r="G114" t="s">
         <v>62</v>
       </c>
       <c r="H114">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="I114"/>
       <c r="J114" t="s">
-        <v>314</v>
+        <v>464</v>
       </c>
       <c r="K114" t="s">
         <v>34</v>
       </c>
-      <c r="L114" t="s">
+      <c r="L114"/>
+      <c r="M114" t="s">
         <v>685</v>
       </c>
-      <c r="M114" t="s">
+      <c r="N114" t="s">
+        <v>27</v>
+      </c>
+      <c r="O114" t="s">
         <v>686</v>
       </c>
-      <c r="N114" t="s">
-[...2 lines deleted...]
-      <c r="O114" t="s">
+      <c r="P114" t="s">
         <v>687</v>
       </c>
-      <c r="P114"/>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>681</v>
+        <v>688</v>
       </c>
       <c r="B115" t="s">
-        <v>682</v>
+        <v>689</v>
       </c>
       <c r="C115" t="s">
-        <v>683</v>
+        <v>690</v>
       </c>
       <c r="D115" t="s">
-        <v>684</v>
+        <v>691</v>
       </c>
       <c r="E115" t="s">
         <v>102</v>
       </c>
       <c r="F115" t="s">
         <v>21</v>
       </c>
       <c r="G115" t="s">
         <v>62</v>
       </c>
       <c r="H115">
         <v>2021</v>
       </c>
       <c r="I115"/>
       <c r="J115" t="s">
         <v>314</v>
       </c>
       <c r="K115" t="s">
         <v>34</v>
       </c>
       <c r="L115" t="s">
-        <v>685</v>
+        <v>692</v>
       </c>
       <c r="M115" t="s">
-        <v>686</v>
+        <v>693</v>
       </c>
       <c r="N115" t="s">
         <v>27</v>
       </c>
       <c r="O115" t="s">
-        <v>688</v>
+        <v>694</v>
       </c>
       <c r="P115"/>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
+        <v>688</v>
+      </c>
+      <c r="B116" t="s">
         <v>689</v>
       </c>
-      <c r="B116" t="s">
+      <c r="C116" t="s">
         <v>690</v>
       </c>
-      <c r="C116" t="s">
+      <c r="D116" t="s">
         <v>691</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E116" t="s">
         <v>102</v>
       </c>
       <c r="F116" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G116" t="s">
         <v>62</v>
       </c>
       <c r="H116">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="I116"/>
       <c r="J116" t="s">
-        <v>161</v>
+        <v>314</v>
       </c>
       <c r="K116" t="s">
         <v>34</v>
       </c>
       <c r="L116" t="s">
-        <v>94</v>
+        <v>692</v>
       </c>
       <c r="M116" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="N116" t="s">
         <v>27</v>
       </c>
       <c r="O116" t="s">
-        <v>693</v>
-[...3 lines deleted...]
-      </c>
+        <v>695</v>
+      </c>
+      <c r="P116"/>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="B117" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="C117" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="D117" t="s">
-        <v>305</v>
+        <v>92</v>
       </c>
       <c r="E117" t="s">
-        <v>20</v>
+        <v>102</v>
       </c>
       <c r="F117" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G117" t="s">
         <v>62</v>
       </c>
       <c r="H117">
-        <v>2007</v>
+        <v>2016</v>
       </c>
       <c r="I117"/>
       <c r="J117" t="s">
-        <v>415</v>
+        <v>161</v>
       </c>
       <c r="K117" t="s">
         <v>34</v>
       </c>
       <c r="L117" t="s">
-        <v>698</v>
+        <v>94</v>
       </c>
       <c r="M117" t="s">
         <v>699</v>
       </c>
       <c r="N117" t="s">
         <v>27</v>
       </c>
       <c r="O117" t="s">
         <v>700</v>
       </c>
       <c r="P117" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>702</v>
       </c>
       <c r="B118" t="s">
         <v>703</v>
       </c>
       <c r="C118" t="s">
         <v>704</v>
       </c>
       <c r="D118" t="s">
-        <v>61</v>
+        <v>305</v>
       </c>
       <c r="E118" t="s">
         <v>20</v>
       </c>
       <c r="F118" t="s">
         <v>21</v>
       </c>
       <c r="G118" t="s">
         <v>62</v>
       </c>
       <c r="H118">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="I118"/>
       <c r="J118" t="s">
-        <v>63</v>
+        <v>415</v>
       </c>
       <c r="K118" t="s">
         <v>34</v>
       </c>
-      <c r="L118"/>
+      <c r="L118" t="s">
+        <v>705</v>
+      </c>
       <c r="M118" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="N118" t="s">
         <v>27</v>
       </c>
       <c r="O118" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="P118" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="B119" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="C119" t="s">
-        <v>704</v>
+        <v>711</v>
       </c>
       <c r="D119" t="s">
         <v>61</v>
       </c>
       <c r="E119" t="s">
         <v>20</v>
       </c>
       <c r="F119" t="s">
         <v>21</v>
       </c>
       <c r="G119" t="s">
         <v>62</v>
       </c>
       <c r="H119">
         <v>2011</v>
       </c>
       <c r="I119"/>
       <c r="J119" t="s">
         <v>63</v>
       </c>
       <c r="K119" t="s">
         <v>34</v>
       </c>
       <c r="L119"/>
       <c r="M119" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="N119" t="s">
         <v>27</v>
       </c>
       <c r="O119" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
       <c r="P119" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
       <c r="B120" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
       <c r="C120" t="s">
-        <v>714</v>
+        <v>711</v>
       </c>
       <c r="D120" t="s">
         <v>61</v>
       </c>
       <c r="E120" t="s">
         <v>20</v>
       </c>
       <c r="F120" t="s">
         <v>21</v>
       </c>
       <c r="G120" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="H120">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I120"/>
       <c r="J120" t="s">
-        <v>522</v>
+        <v>63</v>
       </c>
       <c r="K120" t="s">
         <v>34</v>
       </c>
-      <c r="L120" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L120"/>
       <c r="M120" t="s">
-        <v>716</v>
+        <v>712</v>
       </c>
       <c r="N120" t="s">
         <v>27</v>
       </c>
       <c r="O120" t="s">
         <v>717</v>
       </c>
       <c r="P120" t="s">
         <v>718</v>
+      </c>
+    </row>
+    <row r="121" spans="1:16">
+      <c r="A121" t="s">
+        <v>719</v>
+      </c>
+      <c r="B121" t="s">
+        <v>720</v>
+      </c>
+      <c r="C121" t="s">
+        <v>721</v>
+      </c>
+      <c r="D121" t="s">
+        <v>61</v>
+      </c>
+      <c r="E121" t="s">
+        <v>20</v>
+      </c>
+      <c r="F121" t="s">
+        <v>21</v>
+      </c>
+      <c r="G121" t="s">
+        <v>22</v>
+      </c>
+      <c r="H121">
+        <v>2012</v>
+      </c>
+      <c r="I121">
+        <v>2014</v>
+      </c>
+      <c r="J121" t="s">
+        <v>522</v>
+      </c>
+      <c r="K121" t="s">
+        <v>34</v>
+      </c>
+      <c r="L121" t="s">
+        <v>722</v>
+      </c>
+      <c r="M121" t="s">
+        <v>723</v>
+      </c>
+      <c r="N121" t="s">
+        <v>27</v>
+      </c>
+      <c r="O121" t="s">
+        <v>724</v>
+      </c>
+      <c r="P121" t="s">
+        <v>725</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">