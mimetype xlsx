--- v1 (2026-02-03)
+++ v2 (2026-05-22)
@@ -1580,50 +1580,53 @@
   <si>
     <t>https://www.asiaeec-col.eccj.or.jp/wpdata/wp-content/uploads/2018/03/09.pdf</t>
   </si>
   <si>
     <t>It covers grills or ovens</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-saving-labeling-program-gas-cooking-appliances-0</t>
   </si>
   <si>
     <t>Energy-Saving Labeling Program - Rice Cookers</t>
   </si>
   <si>
     <t>Electric rice cookers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-saving-labeling-program-rice-cookers</t>
   </si>
   <si>
     <t>GB 12021.4-2013 The maximum allowable values of the energy water consumption and grades for household electric washing machines</t>
   </si>
   <si>
     <t>Applies to household electric washing machines with washing capacity no larger than 13kg. Does NOT apply to washing machines with rated wash capacity below 1.0kg or single tub washing machines without centrifugal drying functions; Does NOT apply to agitator-type washing machines. For washing and drying machines; only washing functions will be assessed.</t>
   </si>
   <si>
+    <t>Entered into force, Revised, To Be Superseded</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-120214-2013-maximum-allowable-values-energy-water-consumption-and-grades-household</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E6BED3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 12021.6-2017 Minimum allowable values of energy efficiency and energy efficiency grades for electric rice cookers</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>November 2025</t>
   </si>
   <si>
     <t>The Standardization Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-120216-2017-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D81DDAD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 21456-2014 Minimum allowable values of the energy efficiency and energy efficiency grades for household induction cookers</t>
@@ -1723,53 +1726,50 @@
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
   </si>
   <si>
     <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30720-2014 Minimum allowable values of energy efficiency and energy efficiency grades for domestic gas cooking appliances</t>
   </si>
   <si>
     <t>Domestic gas cooking appliances which use urban gas have single combustors and its rated thermal load is not more than 5.23 kW</t>
   </si>
   <si>
     <t>LPG Stoves, Cooktops or Hobs</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, Revised, To Be Superseded</t>
   </si>
   <si>
     <t>CQC6151-20094.24.3</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30720-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7EF80D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 38383-2019 The minimum allowable values of the energy, water consumption, and grades for dishwashers</t>
   </si>
   <si>
     <t>This policy covers dishwashers.</t>
   </si>
   <si>
     <t>GB/T 20290-2016; QB/T 1520-2013</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-38383-2019-minimum-allowable-values-energy-water-consumption-and-grades-dishwashers</t>
   </si>
@@ -8668,449 +8668,449 @@
       </c>
       <c r="P80" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>508</v>
       </c>
       <c r="B81" t="s">
         <v>509</v>
       </c>
       <c r="C81" t="s">
         <v>81</v>
       </c>
       <c r="D81" t="s">
         <v>103</v>
       </c>
       <c r="E81" t="s">
         <v>20</v>
       </c>
       <c r="F81" t="s">
         <v>21</v>
       </c>
       <c r="G81" t="s">
-        <v>22</v>
+        <v>510</v>
       </c>
       <c r="H81">
         <v>1989</v>
       </c>
       <c r="I81">
         <v>2013</v>
       </c>
       <c r="J81" t="s">
         <v>90</v>
       </c>
       <c r="K81" t="s">
         <v>34</v>
       </c>
       <c r="L81" t="s">
         <v>104</v>
       </c>
       <c r="M81" t="s">
         <v>85</v>
       </c>
       <c r="N81" t="s">
         <v>27</v>
       </c>
       <c r="O81" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="P81" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="B82" t="s">
         <v>80</v>
       </c>
       <c r="C82" t="s">
         <v>81</v>
       </c>
       <c r="D82" t="s">
         <v>82</v>
       </c>
       <c r="E82" t="s">
         <v>20</v>
       </c>
       <c r="F82" t="s">
         <v>21</v>
       </c>
       <c r="G82" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="H82">
         <v>1989</v>
       </c>
       <c r="I82">
         <v>2017</v>
       </c>
       <c r="J82" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="K82" t="s">
         <v>34</v>
       </c>
       <c r="L82" t="s">
         <v>84</v>
       </c>
       <c r="M82" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="N82" t="s">
         <v>27</v>
       </c>
       <c r="O82" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="P82" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="B83" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C83" t="s">
         <v>81</v>
       </c>
       <c r="D83" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="E83" t="s">
         <v>20</v>
       </c>
       <c r="F83" t="s">
         <v>21</v>
       </c>
       <c r="G83" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="H83">
         <v>2008</v>
       </c>
       <c r="I83">
         <v>2014</v>
       </c>
       <c r="J83" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="K83" t="s">
         <v>34</v>
       </c>
       <c r="L83" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="M83" t="s">
         <v>85</v>
       </c>
       <c r="N83" t="s">
         <v>27</v>
       </c>
       <c r="O83" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="P83" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="B84" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="C84" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="D84" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="E84" t="s">
         <v>20</v>
       </c>
       <c r="F84" t="s">
         <v>21</v>
       </c>
       <c r="G84" t="s">
         <v>22</v>
       </c>
       <c r="H84">
         <v>2008</v>
       </c>
       <c r="I84">
         <v>2024</v>
       </c>
       <c r="J84" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="K84" t="s">
         <v>34</v>
       </c>
       <c r="L84" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="M84" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="N84" t="s">
         <v>413</v>
       </c>
       <c r="O84" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="P84" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="B85" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="C85" t="s">
         <v>81</v>
       </c>
       <c r="D85" t="s">
         <v>96</v>
       </c>
       <c r="E85" t="s">
         <v>20</v>
       </c>
       <c r="F85" t="s">
         <v>21</v>
       </c>
       <c r="G85" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="H85">
         <v>2010</v>
       </c>
       <c r="I85">
         <v>2017</v>
       </c>
       <c r="J85" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="K85" t="s">
         <v>34</v>
       </c>
       <c r="L85" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="M85" t="s">
         <v>85</v>
       </c>
       <c r="N85" t="s">
         <v>27</v>
       </c>
       <c r="O85" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="P85" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="B86" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C86" t="s">
         <v>81</v>
       </c>
       <c r="D86" t="s">
         <v>63</v>
       </c>
       <c r="E86" t="s">
         <v>20</v>
       </c>
       <c r="F86" t="s">
         <v>21</v>
       </c>
       <c r="G86" t="s">
         <v>64</v>
       </c>
       <c r="H86">
         <v>2013</v>
       </c>
       <c r="I86"/>
       <c r="J86" t="s">
         <v>90</v>
       </c>
       <c r="K86" t="s">
         <v>34</v>
       </c>
       <c r="L86" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="M86" t="s">
         <v>85</v>
       </c>
       <c r="N86" t="s">
         <v>27</v>
       </c>
       <c r="O86" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="P86" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="B87" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="C87" t="s">
         <v>81</v>
       </c>
       <c r="D87" t="s">
         <v>119</v>
       </c>
       <c r="E87" t="s">
         <v>20</v>
       </c>
       <c r="F87" t="s">
         <v>21</v>
       </c>
       <c r="G87" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="H87">
         <v>2014</v>
       </c>
       <c r="I87">
         <v>2015</v>
       </c>
       <c r="J87" t="s">
         <v>90</v>
       </c>
       <c r="K87" t="s">
         <v>120</v>
       </c>
       <c r="L87" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="M87" t="s">
         <v>85</v>
       </c>
       <c r="N87" t="s">
         <v>27</v>
       </c>
       <c r="O87" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="P87" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="B88" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="C88" t="s">
         <v>81</v>
       </c>
       <c r="D88" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="E88" t="s">
         <v>20</v>
       </c>
       <c r="F88" t="s">
         <v>21</v>
       </c>
       <c r="G88" t="s">
-        <v>551</v>
+        <v>510</v>
       </c>
       <c r="H88">
         <v>2008</v>
       </c>
       <c r="I88">
         <v>2015</v>
       </c>
       <c r="J88" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="K88" t="s">
         <v>120</v>
       </c>
       <c r="L88" t="s">
         <v>552</v>
       </c>
       <c r="M88" t="s">
         <v>85</v>
       </c>
       <c r="N88" t="s">
         <v>27</v>
       </c>
       <c r="O88" t="s">
         <v>553</v>
       </c>
       <c r="P88" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>555</v>
       </c>
       <c r="B89" t="s">
         <v>556</v>
       </c>
       <c r="C89" t="s">
         <v>81</v>
       </c>
       <c r="D89" t="s">
         <v>148</v>
       </c>
       <c r="E89" t="s">
         <v>20</v>
       </c>
       <c r="F89" t="s">
         <v>21</v>
       </c>
       <c r="G89" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="H89">
         <v>2021</v>
       </c>
       <c r="I89"/>
       <c r="J89" t="s">
         <v>83</v>
       </c>
       <c r="K89" t="s">
         <v>134</v>
       </c>
       <c r="L89" t="s">
         <v>557</v>
       </c>
       <c r="M89" t="s">
         <v>558</v>
       </c>
       <c r="N89" t="s">
         <v>135</v>
       </c>
       <c r="O89" t="s">
         <v>559</v>
       </c>
       <c r="P89" t="s">
         <v>560</v>
@@ -9132,147 +9132,147 @@
       <c r="E90" t="s">
         <v>20</v>
       </c>
       <c r="F90" t="s">
         <v>21</v>
       </c>
       <c r="G90" t="s">
         <v>8</v>
       </c>
       <c r="H90">
         <v>2019</v>
       </c>
       <c r="I90">
         <v>2025</v>
       </c>
       <c r="J90" t="s">
         <v>563</v>
       </c>
       <c r="K90" t="s">
         <v>34</v>
       </c>
       <c r="L90" t="s">
         <v>564</v>
       </c>
       <c r="M90" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="N90" t="s">
         <v>135</v>
       </c>
       <c r="O90" t="s">
         <v>565</v>
       </c>
       <c r="P90" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>567</v>
       </c>
       <c r="B91" t="s">
         <v>568</v>
       </c>
       <c r="C91" t="s">
         <v>81</v>
       </c>
       <c r="D91" t="s">
         <v>569</v>
       </c>
       <c r="E91" t="s">
         <v>20</v>
       </c>
       <c r="F91" t="s">
         <v>21</v>
       </c>
       <c r="G91" t="s">
         <v>64</v>
       </c>
       <c r="H91">
         <v>2021</v>
       </c>
       <c r="I91"/>
       <c r="J91" t="s">
         <v>55</v>
       </c>
       <c r="K91" t="s">
         <v>34</v>
       </c>
       <c r="L91" t="s">
         <v>570</v>
       </c>
       <c r="M91" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="N91" t="s">
         <v>27</v>
       </c>
       <c r="O91" t="s">
         <v>571</v>
       </c>
       <c r="P91" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>567</v>
       </c>
       <c r="B92" t="s">
         <v>573</v>
       </c>
       <c r="C92" t="s">
         <v>81</v>
       </c>
       <c r="D92" t="s">
         <v>569</v>
       </c>
       <c r="E92" t="s">
         <v>20</v>
       </c>
       <c r="F92" t="s">
         <v>21</v>
       </c>
       <c r="G92" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="H92">
         <v>2020</v>
       </c>
       <c r="I92"/>
       <c r="J92" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="K92" t="s">
         <v>34</v>
       </c>
       <c r="L92" t="s">
         <v>570</v>
       </c>
       <c r="M92" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="N92" t="s">
         <v>27</v>
       </c>
       <c r="O92" t="s">
         <v>574</v>
       </c>
       <c r="P92" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>575</v>
       </c>
       <c r="B93" t="s">
         <v>576</v>
       </c>
       <c r="C93" t="s">
         <v>81</v>
       </c>
       <c r="D93" t="s">
         <v>577</v>
       </c>
       <c r="E93" t="s">
@@ -9317,58 +9317,58 @@
       <c r="B94" t="s">
         <v>583</v>
       </c>
       <c r="C94" t="s">
         <v>81</v>
       </c>
       <c r="D94" t="s">
         <v>584</v>
       </c>
       <c r="E94" t="s">
         <v>20</v>
       </c>
       <c r="F94" t="s">
         <v>21</v>
       </c>
       <c r="G94" t="s">
         <v>8</v>
       </c>
       <c r="H94">
         <v>2014</v>
       </c>
       <c r="I94">
         <v>2025</v>
       </c>
       <c r="J94" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="K94" t="s">
         <v>34</v>
       </c>
       <c r="L94"/>
       <c r="M94" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="N94" t="s">
         <v>413</v>
       </c>
       <c r="O94" t="s">
         <v>585</v>
       </c>
       <c r="P94" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>587</v>
       </c>
       <c r="B95" t="s">
         <v>588</v>
       </c>
       <c r="C95" t="s">
         <v>258</v>
       </c>
       <c r="D95" t="s">
         <v>589</v>
       </c>
       <c r="E95" t="s">
@@ -15161,51 +15161,51 @@
       <c r="L216"/>
       <c r="M216" t="s">
         <v>1192</v>
       </c>
       <c r="N216" t="s">
         <v>36</v>
       </c>
       <c r="O216" t="s">
         <v>1198</v>
       </c>
       <c r="P216" t="s">
         <v>1199</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
         <v>1200</v>
       </c>
       <c r="B217" t="s">
         <v>1201</v>
       </c>
       <c r="C217" t="s">
         <v>229</v>
       </c>
       <c r="D217" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="E217" t="s">
         <v>20</v>
       </c>
       <c r="F217" t="s">
         <v>21</v>
       </c>
       <c r="G217" t="s">
         <v>408</v>
       </c>
       <c r="H217">
         <v>2021</v>
       </c>
       <c r="I217"/>
       <c r="J217" t="s">
         <v>232</v>
       </c>
       <c r="K217" t="s">
         <v>34</v>
       </c>
       <c r="L217"/>
       <c r="M217" t="s">
         <v>233</v>
       </c>
       <c r="N217" t="s">
@@ -16075,51 +16075,51 @@
       </c>
       <c r="M235" t="s">
         <v>387</v>
       </c>
       <c r="N235" t="s">
         <v>27</v>
       </c>
       <c r="O235" t="s">
         <v>1294</v>
       </c>
       <c r="P235" t="s">
         <v>1295</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
         <v>1296</v>
       </c>
       <c r="B236" t="s">
         <v>1297</v>
       </c>
       <c r="C236" t="s">
         <v>385</v>
       </c>
       <c r="D236" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="E236" t="s">
         <v>42</v>
       </c>
       <c r="F236" t="s">
         <v>192</v>
       </c>
       <c r="G236" t="s">
         <v>22</v>
       </c>
       <c r="H236">
         <v>2012</v>
       </c>
       <c r="I236">
         <v>2020</v>
       </c>
       <c r="J236" t="s">
         <v>55</v>
       </c>
       <c r="K236" t="s">
         <v>34</v>
       </c>
       <c r="L236" t="s">
         <v>1298</v>
       </c>