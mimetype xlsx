--- v1 (2025-12-07)
+++ v2 (2026-07-30)
@@ -1412,84 +1412,84 @@
   <si>
     <t>https://openstd.samr.gov.cn/bzgk/gb/newGbInfo?hcno=F966E2FC4C7AB718356847B0DB1045E4</t>
   </si>
   <si>
     <t>GB 24849-2017 Minimum Allowable Values of Energy Efficiency and Energy Efficiency Grades for Household and Similar Microwave Ovens</t>
   </si>
   <si>
     <t>Applies to microwaves with rated input power lower than 2500W and uses the electro-magnetic power in ISM frequency range 2450MHz and resistance heating element to heat including microwave ovens with single microwave function and with barbecue and hot wind convection function. Does NOT apply to commercial and industrial microwave ovens or ovens with ventilators.</t>
   </si>
   <si>
     <t>GB/T 24826; GB/T 31897.201</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-24849-2017-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D817BCD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 29539-2013 Minimum allowable values of energy efficiency and energy efficiency grades for range hoods</t>
   </si>
   <si>
     <t>This policy applies to efflux-type range hood with rated voltage below 250V and installed above domestic cooktop stove or other similar devices.</t>
   </si>
   <si>
     <t>GB/T 17713-2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-29539-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E800D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30720-2014 Minimum allowable values of energy efficiency and energy efficiency grades for domestic gas cooking appliances</t>
   </si>
   <si>
     <t>Domestic gas cooking appliances which use urban gas have single combustors and its rated thermal load is not more than 5.23 kW</t>
   </si>
   <si>
     <t>LPG Stoves, Cooktops or Hobs</t>
   </si>
   <si>
     <t>Entered into force, Revised, To Be Superseded</t>
   </si>
   <si>
     <t>CQC6151-20094.24.3</t>
   </si>
@@ -7293,147 +7293,147 @@
       </c>
       <c r="P70" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>449</v>
       </c>
       <c r="B71" t="s">
         <v>450</v>
       </c>
       <c r="C71" t="s">
         <v>64</v>
       </c>
       <c r="D71" t="s">
         <v>79</v>
       </c>
       <c r="E71" t="s">
         <v>20</v>
       </c>
       <c r="F71" t="s">
         <v>21</v>
       </c>
       <c r="G71" t="s">
-        <v>45</v>
+        <v>451</v>
       </c>
       <c r="H71">
         <v>2012</v>
       </c>
       <c r="I71"/>
       <c r="J71" t="s">
         <v>66</v>
       </c>
       <c r="K71" t="s">
         <v>47</v>
       </c>
       <c r="L71" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="M71" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="N71" t="s">
         <v>81</v>
       </c>
       <c r="O71" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="P71" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B72" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="C72" t="s">
         <v>64</v>
       </c>
       <c r="D72" t="s">
         <v>44</v>
       </c>
       <c r="E72" t="s">
         <v>20</v>
       </c>
       <c r="F72" t="s">
         <v>21</v>
       </c>
       <c r="G72" t="s">
         <v>45</v>
       </c>
       <c r="H72">
         <v>2013</v>
       </c>
       <c r="I72"/>
       <c r="J72" t="s">
         <v>73</v>
       </c>
       <c r="K72" t="s">
         <v>47</v>
       </c>
       <c r="L72" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="M72" t="s">
         <v>68</v>
       </c>
       <c r="N72" t="s">
         <v>27</v>
       </c>
       <c r="O72" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="P72" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B73" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="C73" t="s">
         <v>64</v>
       </c>
       <c r="D73" t="s">
         <v>103</v>
       </c>
       <c r="E73" t="s">
         <v>20</v>
       </c>
       <c r="F73" t="s">
         <v>21</v>
       </c>
       <c r="G73" t="s">
-        <v>462</v>
+        <v>451</v>
       </c>
       <c r="H73">
         <v>2014</v>
       </c>
       <c r="I73">
         <v>2015</v>
       </c>
       <c r="J73" t="s">
         <v>73</v>
       </c>
       <c r="K73" t="s">
         <v>104</v>
       </c>
       <c r="L73" t="s">
         <v>463</v>
       </c>
       <c r="M73" t="s">
         <v>68</v>
       </c>
       <c r="N73" t="s">
         <v>27</v>
       </c>
       <c r="O73" t="s">
         <v>464</v>
       </c>
@@ -7489,67 +7489,67 @@
       </c>
       <c r="P74" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>473</v>
       </c>
       <c r="B75" t="s">
         <v>474</v>
       </c>
       <c r="C75" t="s">
         <v>64</v>
       </c>
       <c r="D75" t="s">
         <v>116</v>
       </c>
       <c r="E75" t="s">
         <v>20</v>
       </c>
       <c r="F75" t="s">
         <v>21</v>
       </c>
       <c r="G75" t="s">
-        <v>462</v>
+        <v>451</v>
       </c>
       <c r="H75">
         <v>2021</v>
       </c>
       <c r="I75"/>
       <c r="J75" t="s">
         <v>66</v>
       </c>
       <c r="K75" t="s">
         <v>475</v>
       </c>
       <c r="L75" t="s">
         <v>476</v>
       </c>
       <c r="M75" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="N75" t="s">
         <v>119</v>
       </c>
       <c r="O75" t="s">
         <v>477</v>
       </c>
       <c r="P75" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>479</v>
       </c>
       <c r="B76" t="s">
         <v>480</v>
       </c>
       <c r="C76" t="s">
         <v>64</v>
       </c>
       <c r="D76" t="s">
         <v>116</v>
       </c>
       <c r="E76" t="s">