--- v1 (2026-02-02)
+++ v2 (2026-06-18)
@@ -1756,50 +1756,53 @@
   <si>
     <t>https://www.asiaeec-col.eccj.or.jp/wpdata/wp-content/uploads/2018/03/09.pdf</t>
   </si>
   <si>
     <t>It covers grills or ovens</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-saving-labeling-program-gas-cooking-appliances-0</t>
   </si>
   <si>
     <t>Energy-Saving Labeling Program - Rice Cookers</t>
   </si>
   <si>
     <t>Electric rice cookers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-saving-labeling-program-rice-cookers</t>
   </si>
   <si>
     <t>GB 12021.4-2013 The maximum allowable values of the energy water consumption and grades for household electric washing machines</t>
   </si>
   <si>
     <t>Applies to household electric washing machines with washing capacity no larger than 13kg. Does NOT apply to washing machines with rated wash capacity below 1.0kg or single tub washing machines without centrifugal drying functions; Does NOT apply to agitator-type washing machines. For washing and drying machines; only washing functions will be assessed.</t>
   </si>
   <si>
+    <t>Entered into force, Revised, To Be Superseded</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-120214-2013-maximum-allowable-values-energy-water-consumption-and-grades-household</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E6BED3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 12021.6-2017 Minimum allowable values of energy efficiency and energy efficiency grades for electric rice cookers</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>November 2025</t>
   </si>
   <si>
     <t>The Standardization Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-120216-2017-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D81DDAD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 21456-2014 Minimum allowable values of the energy efficiency and energy efficiency grades for household induction cookers</t>
@@ -1899,53 +1902,50 @@
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
   </si>
   <si>
     <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30720-2014 Minimum allowable values of energy efficiency and energy efficiency grades for domestic gas cooking appliances</t>
   </si>
   <si>
     <t>Domestic gas cooking appliances which use urban gas have single combustors and its rated thermal load is not more than 5.23 kW</t>
   </si>
   <si>
     <t>LPG Stoves, Cooktops or Hobs</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, Revised, To Be Superseded</t>
   </si>
   <si>
     <t>CQC6151-20094.24.3</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30720-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7EF80D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 38383-2019 The minimum allowable values of the energy, water consumption, and grades for dishwashers</t>
   </si>
   <si>
     <t>This policy covers dishwashers.</t>
   </si>
   <si>
     <t>GB/T 20290-2016; QB/T 1520-2013</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-38383-2019-minimum-allowable-values-energy-water-consumption-and-grades-dishwashers</t>
   </si>
@@ -9678,449 +9678,449 @@
       </c>
       <c r="P91" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>562</v>
       </c>
       <c r="B92" t="s">
         <v>563</v>
       </c>
       <c r="C92" t="s">
         <v>81</v>
       </c>
       <c r="D92" t="s">
         <v>103</v>
       </c>
       <c r="E92" t="s">
         <v>20</v>
       </c>
       <c r="F92" t="s">
         <v>21</v>
       </c>
       <c r="G92" t="s">
-        <v>22</v>
+        <v>564</v>
       </c>
       <c r="H92">
         <v>1989</v>
       </c>
       <c r="I92">
         <v>2013</v>
       </c>
       <c r="J92" t="s">
         <v>90</v>
       </c>
       <c r="K92" t="s">
         <v>34</v>
       </c>
       <c r="L92" t="s">
         <v>104</v>
       </c>
       <c r="M92" t="s">
         <v>85</v>
       </c>
       <c r="N92" t="s">
         <v>27</v>
       </c>
       <c r="O92" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="P92" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="B93" t="s">
         <v>80</v>
       </c>
       <c r="C93" t="s">
         <v>81</v>
       </c>
       <c r="D93" t="s">
         <v>82</v>
       </c>
       <c r="E93" t="s">
         <v>20</v>
       </c>
       <c r="F93" t="s">
         <v>21</v>
       </c>
       <c r="G93" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="H93">
         <v>1989</v>
       </c>
       <c r="I93">
         <v>2017</v>
       </c>
       <c r="J93" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="K93" t="s">
         <v>34</v>
       </c>
       <c r="L93" t="s">
         <v>84</v>
       </c>
       <c r="M93" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="N93" t="s">
         <v>27</v>
       </c>
       <c r="O93" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="P93" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="B94" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="C94" t="s">
         <v>81</v>
       </c>
       <c r="D94" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="E94" t="s">
         <v>20</v>
       </c>
       <c r="F94" t="s">
         <v>21</v>
       </c>
       <c r="G94" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="H94">
         <v>2008</v>
       </c>
       <c r="I94">
         <v>2014</v>
       </c>
       <c r="J94" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="K94" t="s">
         <v>34</v>
       </c>
       <c r="L94" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="M94" t="s">
         <v>85</v>
       </c>
       <c r="N94" t="s">
         <v>27</v>
       </c>
       <c r="O94" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="P94" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="B95" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="C95" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="D95" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="E95" t="s">
         <v>20</v>
       </c>
       <c r="F95" t="s">
         <v>21</v>
       </c>
       <c r="G95" t="s">
         <v>22</v>
       </c>
       <c r="H95">
         <v>2008</v>
       </c>
       <c r="I95">
         <v>2024</v>
       </c>
       <c r="J95" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="K95" t="s">
         <v>34</v>
       </c>
       <c r="L95" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="M95" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="N95" t="s">
         <v>460</v>
       </c>
       <c r="O95" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="P95" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="B96" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="C96" t="s">
         <v>81</v>
       </c>
       <c r="D96" t="s">
         <v>96</v>
       </c>
       <c r="E96" t="s">
         <v>20</v>
       </c>
       <c r="F96" t="s">
         <v>21</v>
       </c>
       <c r="G96" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="H96">
         <v>2010</v>
       </c>
       <c r="I96">
         <v>2017</v>
       </c>
       <c r="J96" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="K96" t="s">
         <v>34</v>
       </c>
       <c r="L96" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="M96" t="s">
         <v>85</v>
       </c>
       <c r="N96" t="s">
         <v>27</v>
       </c>
       <c r="O96" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="P96" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="B97" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="C97" t="s">
         <v>81</v>
       </c>
       <c r="D97" t="s">
         <v>63</v>
       </c>
       <c r="E97" t="s">
         <v>20</v>
       </c>
       <c r="F97" t="s">
         <v>21</v>
       </c>
       <c r="G97" t="s">
         <v>64</v>
       </c>
       <c r="H97">
         <v>2013</v>
       </c>
       <c r="I97"/>
       <c r="J97" t="s">
         <v>90</v>
       </c>
       <c r="K97" t="s">
         <v>34</v>
       </c>
       <c r="L97" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="M97" t="s">
         <v>85</v>
       </c>
       <c r="N97" t="s">
         <v>27</v>
       </c>
       <c r="O97" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="P97" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="B98" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="C98" t="s">
         <v>81</v>
       </c>
       <c r="D98" t="s">
         <v>119</v>
       </c>
       <c r="E98" t="s">
         <v>20</v>
       </c>
       <c r="F98" t="s">
         <v>21</v>
       </c>
       <c r="G98" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="H98">
         <v>2014</v>
       </c>
       <c r="I98">
         <v>2015</v>
       </c>
       <c r="J98" t="s">
         <v>90</v>
       </c>
       <c r="K98" t="s">
         <v>120</v>
       </c>
       <c r="L98" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="M98" t="s">
         <v>85</v>
       </c>
       <c r="N98" t="s">
         <v>27</v>
       </c>
       <c r="O98" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="P98" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="B99" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="C99" t="s">
         <v>81</v>
       </c>
       <c r="D99" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="E99" t="s">
         <v>20</v>
       </c>
       <c r="F99" t="s">
         <v>21</v>
       </c>
       <c r="G99" t="s">
-        <v>605</v>
+        <v>564</v>
       </c>
       <c r="H99">
         <v>2008</v>
       </c>
       <c r="I99">
         <v>2015</v>
       </c>
       <c r="J99" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="K99" t="s">
         <v>120</v>
       </c>
       <c r="L99" t="s">
         <v>606</v>
       </c>
       <c r="M99" t="s">
         <v>85</v>
       </c>
       <c r="N99" t="s">
         <v>27</v>
       </c>
       <c r="O99" t="s">
         <v>607</v>
       </c>
       <c r="P99" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>609</v>
       </c>
       <c r="B100" t="s">
         <v>610</v>
       </c>
       <c r="C100" t="s">
         <v>81</v>
       </c>
       <c r="D100" t="s">
         <v>148</v>
       </c>
       <c r="E100" t="s">
         <v>20</v>
       </c>
       <c r="F100" t="s">
         <v>21</v>
       </c>
       <c r="G100" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="H100">
         <v>2021</v>
       </c>
       <c r="I100"/>
       <c r="J100" t="s">
         <v>83</v>
       </c>
       <c r="K100" t="s">
         <v>134</v>
       </c>
       <c r="L100" t="s">
         <v>611</v>
       </c>
       <c r="M100" t="s">
         <v>612</v>
       </c>
       <c r="N100" t="s">
         <v>135</v>
       </c>
       <c r="O100" t="s">
         <v>613</v>
       </c>
       <c r="P100" t="s">
         <v>614</v>
@@ -10142,147 +10142,147 @@
       <c r="E101" t="s">
         <v>20</v>
       </c>
       <c r="F101" t="s">
         <v>21</v>
       </c>
       <c r="G101" t="s">
         <v>8</v>
       </c>
       <c r="H101">
         <v>2019</v>
       </c>
       <c r="I101">
         <v>2025</v>
       </c>
       <c r="J101" t="s">
         <v>617</v>
       </c>
       <c r="K101" t="s">
         <v>34</v>
       </c>
       <c r="L101" t="s">
         <v>618</v>
       </c>
       <c r="M101" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="N101" t="s">
         <v>135</v>
       </c>
       <c r="O101" t="s">
         <v>619</v>
       </c>
       <c r="P101" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>621</v>
       </c>
       <c r="B102" t="s">
         <v>622</v>
       </c>
       <c r="C102" t="s">
         <v>81</v>
       </c>
       <c r="D102" t="s">
         <v>623</v>
       </c>
       <c r="E102" t="s">
         <v>20</v>
       </c>
       <c r="F102" t="s">
         <v>21</v>
       </c>
       <c r="G102" t="s">
         <v>64</v>
       </c>
       <c r="H102">
         <v>2021</v>
       </c>
       <c r="I102"/>
       <c r="J102" t="s">
         <v>55</v>
       </c>
       <c r="K102" t="s">
         <v>34</v>
       </c>
       <c r="L102" t="s">
         <v>624</v>
       </c>
       <c r="M102" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="N102" t="s">
         <v>27</v>
       </c>
       <c r="O102" t="s">
         <v>625</v>
       </c>
       <c r="P102" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>621</v>
       </c>
       <c r="B103" t="s">
         <v>627</v>
       </c>
       <c r="C103" t="s">
         <v>81</v>
       </c>
       <c r="D103" t="s">
         <v>623</v>
       </c>
       <c r="E103" t="s">
         <v>20</v>
       </c>
       <c r="F103" t="s">
         <v>21</v>
       </c>
       <c r="G103" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="H103">
         <v>2020</v>
       </c>
       <c r="I103"/>
       <c r="J103" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="K103" t="s">
         <v>34</v>
       </c>
       <c r="L103" t="s">
         <v>624</v>
       </c>
       <c r="M103" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="N103" t="s">
         <v>27</v>
       </c>
       <c r="O103" t="s">
         <v>628</v>
       </c>
       <c r="P103" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>629</v>
       </c>
       <c r="B104" t="s">
         <v>630</v>
       </c>
       <c r="C104" t="s">
         <v>81</v>
       </c>
       <c r="D104" t="s">
         <v>631</v>
       </c>
       <c r="E104" t="s">
@@ -10375,58 +10375,58 @@
       <c r="B106" t="s">
         <v>645</v>
       </c>
       <c r="C106" t="s">
         <v>81</v>
       </c>
       <c r="D106" t="s">
         <v>646</v>
       </c>
       <c r="E106" t="s">
         <v>20</v>
       </c>
       <c r="F106" t="s">
         <v>21</v>
       </c>
       <c r="G106" t="s">
         <v>8</v>
       </c>
       <c r="H106">
         <v>2014</v>
       </c>
       <c r="I106">
         <v>2025</v>
       </c>
       <c r="J106" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="K106" t="s">
         <v>34</v>
       </c>
       <c r="L106"/>
       <c r="M106" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="N106" t="s">
         <v>460</v>
       </c>
       <c r="O106" t="s">
         <v>647</v>
       </c>
       <c r="P106" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>649</v>
       </c>
       <c r="B107" t="s">
         <v>650</v>
       </c>
       <c r="C107" t="s">
         <v>278</v>
       </c>
       <c r="D107" t="s">
         <v>651</v>
       </c>
       <c r="E107" t="s">
@@ -16855,51 +16855,51 @@
       <c r="L241"/>
       <c r="M241" t="s">
         <v>1312</v>
       </c>
       <c r="N241" t="s">
         <v>36</v>
       </c>
       <c r="O241" t="s">
         <v>1318</v>
       </c>
       <c r="P241" t="s">
         <v>1319</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
         <v>1320</v>
       </c>
       <c r="B242" t="s">
         <v>1321</v>
       </c>
       <c r="C242" t="s">
         <v>249</v>
       </c>
       <c r="D242" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="E242" t="s">
         <v>20</v>
       </c>
       <c r="F242" t="s">
         <v>21</v>
       </c>
       <c r="G242" t="s">
         <v>455</v>
       </c>
       <c r="H242">
         <v>2021</v>
       </c>
       <c r="I242"/>
       <c r="J242" t="s">
         <v>252</v>
       </c>
       <c r="K242" t="s">
         <v>34</v>
       </c>
       <c r="L242"/>
       <c r="M242" t="s">
         <v>253</v>
       </c>
       <c r="N242" t="s">
@@ -17817,51 +17817,51 @@
       </c>
       <c r="M261" t="s">
         <v>434</v>
       </c>
       <c r="N261" t="s">
         <v>27</v>
       </c>
       <c r="O261" t="s">
         <v>1419</v>
       </c>
       <c r="P261" t="s">
         <v>1420</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
         <v>1421</v>
       </c>
       <c r="B262" t="s">
         <v>1422</v>
       </c>
       <c r="C262" t="s">
         <v>432</v>
       </c>
       <c r="D262" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="E262" t="s">
         <v>42</v>
       </c>
       <c r="F262" t="s">
         <v>212</v>
       </c>
       <c r="G262" t="s">
         <v>22</v>
       </c>
       <c r="H262">
         <v>2012</v>
       </c>
       <c r="I262">
         <v>2020</v>
       </c>
       <c r="J262" t="s">
         <v>55</v>
       </c>
       <c r="K262" t="s">
         <v>34</v>
       </c>
       <c r="L262" t="s">
         <v>1423</v>
       </c>