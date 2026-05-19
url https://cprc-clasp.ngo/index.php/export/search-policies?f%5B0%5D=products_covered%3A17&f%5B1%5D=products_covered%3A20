--- v2 (2026-03-27)
+++ v3 (2026-05-19)
@@ -4077,51 +4077,51 @@
     <t>This guide outlines the minimum energy performance standard (MEPS) and energy efficiency label for air conditioners with the following criteria:
 (a) single-phase;
 (b) non-ducted;
 (c) single-split wall mounted;
 (d) vapor compression air conditioners; and
 (e) with a cooling capacity of up to 7.1 kW</t>
   </si>
   <si>
     <t>Asia and Pacific, Malaysia</t>
   </si>
   <si>
     <t>March 2025</t>
   </si>
   <si>
     <t>MS ISO 5151:2012
 ,   
                     ISO 5151:2010</t>
   </si>
   <si>
     <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gpstno502024-guidelines-energy-using-product-air-conditioner</t>
   </si>
   <si>
-    <t>https://www.st.gov.my/contents/2025/EECA/07-20250415%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
+    <t>https://united4efficiency.org/wp-content/uploads/2024/03/20240107-GUIDELINES-ON-ENERGY-USING-PRODUCT.pdf</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Domestic Fans</t>
   </si>
   <si>
     <t>This guideline specifies minimum energy performance standards and star rating for domestic fan that are used in household that is connected to main power supply, including—(a) the ceiling fan with size from 48 inch up to 60 inch (1200mm up to 1500mm);
 (b) the pedestal fan with size from 10 inch up to 16 inch (250mm up to 400mm); 
 (c) the wall fan with size from 10 inch up to16 inch (250mm up to 400mm);
 (d) the desk fan with size from 10 inch up to16 inch (250mm up to 400mm); and
 (e) the box/mist/moving louver fan (250mm/10inch-350mm/14 inch).</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>MS 1220:2010</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gpstno502024-guidelines-energy-using-product-domestic-fans</t>
   </si>
   <si>
     <t>https://www.st.gov.my/contents/2025/EECA/20250505%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Electric Oven</t>