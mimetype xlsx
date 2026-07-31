--- v3 (2026-05-19)
+++ v4 (2026-07-31)
@@ -3711,90 +3711,90 @@
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7D36FD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 24849-2017 Minimum Allowable Values of Energy Efficiency and Energy Efficiency Grades for Household and Similar Microwave Ovens</t>
   </si>
   <si>
     <t>Applies to microwaves with rated input power lower than 2500W and uses the electro-magnetic power in ISM frequency range 2450MHz and resistance heating element to heat including microwave ovens with single microwave function and with barbecue and hot wind convection function. Does NOT apply to commercial and industrial microwave ovens or ovens with ventilators.</t>
   </si>
   <si>
     <t>GB/T 24826; GB/T 31897.201</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-24849-2017-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D817BCD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 29539-2013 Minimum allowable values of energy efficiency and energy efficiency grades for range hoods</t>
   </si>
   <si>
     <t>This policy applies to efflux-type range hood with rated voltage below 250V and installed above domestic cooktop stove or other similar devices.</t>
   </si>
   <si>
     <t>GB/T 17713-2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-29539-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E800D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 29540-2013 Minimum allowable values of the energy efficiency and energy efficiency grades for lithium bromide absorption chillers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-29540-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E7D9D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30720-2014 Minimum allowable values of energy efficiency and energy efficiency grades for domestic gas cooking appliances</t>
   </si>
   <si>
     <t>Domestic gas cooking appliances which use urban gas have single combustors and its rated thermal load is not more than 5.23 kW</t>
   </si>
   <si>
     <t>LPG Stoves, Cooktops or Hobs</t>
   </si>
   <si>
     <t>Entered into force, Revised, To Be Superseded</t>
   </si>
   <si>
     <t>CQC6151-20094.24.3</t>
   </si>
@@ -19203,195 +19203,195 @@
       </c>
       <c r="P214" t="s">
         <v>1187</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
         <v>1188</v>
       </c>
       <c r="B215" t="s">
         <v>1189</v>
       </c>
       <c r="C215" t="s">
         <v>179</v>
       </c>
       <c r="D215" t="s">
         <v>243</v>
       </c>
       <c r="E215" t="s">
         <v>20</v>
       </c>
       <c r="F215" t="s">
         <v>21</v>
       </c>
       <c r="G215" t="s">
-        <v>55</v>
+        <v>1190</v>
       </c>
       <c r="H215">
         <v>2012</v>
       </c>
       <c r="I215"/>
       <c r="J215" t="s">
         <v>173</v>
       </c>
       <c r="K215" t="s">
         <v>34</v>
       </c>
       <c r="L215" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="M215" t="s">
         <v>1180</v>
       </c>
       <c r="N215" t="s">
         <v>36</v>
       </c>
       <c r="O215" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="P215" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="B216" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="C216" t="s">
         <v>179</v>
       </c>
       <c r="D216" t="s">
         <v>137</v>
       </c>
       <c r="E216" t="s">
         <v>20</v>
       </c>
       <c r="F216" t="s">
         <v>21</v>
       </c>
       <c r="G216" t="s">
         <v>55</v>
       </c>
       <c r="H216">
         <v>2013</v>
       </c>
       <c r="I216"/>
       <c r="J216" t="s">
         <v>187</v>
       </c>
       <c r="K216" t="s">
         <v>34</v>
       </c>
       <c r="L216" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="M216" t="s">
         <v>182</v>
       </c>
       <c r="N216" t="s">
         <v>27</v>
       </c>
       <c r="O216" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="P216" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="B217" t="s">
         <v>186</v>
       </c>
       <c r="C217" t="s">
         <v>179</v>
       </c>
       <c r="D217" t="s">
         <v>123</v>
       </c>
       <c r="E217" t="s">
         <v>20</v>
       </c>
       <c r="F217" t="s">
         <v>21</v>
       </c>
       <c r="G217" t="s">
         <v>55</v>
       </c>
       <c r="H217">
         <v>2013</v>
       </c>
       <c r="I217"/>
       <c r="J217" t="s">
         <v>173</v>
       </c>
       <c r="K217" t="s">
         <v>34</v>
       </c>
       <c r="L217" t="s">
         <v>188</v>
       </c>
       <c r="M217" t="s">
         <v>1180</v>
       </c>
       <c r="N217" t="s">
         <v>27</v>
       </c>
       <c r="O217" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="P217" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="B218" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="C218" t="s">
         <v>179</v>
       </c>
       <c r="D218" t="s">
         <v>277</v>
       </c>
       <c r="E218" t="s">
         <v>20</v>
       </c>
       <c r="F218" t="s">
         <v>21</v>
       </c>
       <c r="G218" t="s">
-        <v>1203</v>
+        <v>1190</v>
       </c>
       <c r="H218">
         <v>2014</v>
       </c>
       <c r="I218">
         <v>2015</v>
       </c>
       <c r="J218" t="s">
         <v>187</v>
       </c>
       <c r="K218" t="s">
         <v>278</v>
       </c>
       <c r="L218" t="s">
         <v>1204</v>
       </c>
       <c r="M218" t="s">
         <v>182</v>
       </c>
       <c r="N218" t="s">
         <v>27</v>
       </c>
       <c r="O218" t="s">
         <v>1205</v>
       </c>
@@ -19641,51 +19641,51 @@
       </c>
       <c r="P223" t="s">
         <v>1229</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
         <v>1230</v>
       </c>
       <c r="B224" t="s">
         <v>1231</v>
       </c>
       <c r="C224" t="s">
         <v>179</v>
       </c>
       <c r="D224" t="s">
         <v>333</v>
       </c>
       <c r="E224" t="s">
         <v>20</v>
       </c>
       <c r="F224" t="s">
         <v>21</v>
       </c>
       <c r="G224" t="s">
-        <v>1203</v>
+        <v>1190</v>
       </c>
       <c r="H224">
         <v>2021</v>
       </c>
       <c r="I224"/>
       <c r="J224" t="s">
         <v>173</v>
       </c>
       <c r="K224" t="s">
         <v>1232</v>
       </c>
       <c r="L224" t="s">
         <v>1233</v>
       </c>
       <c r="M224" t="s">
         <v>1180</v>
       </c>
       <c r="N224" t="s">
         <v>334</v>
       </c>
       <c r="O224" t="s">
         <v>1234</v>
       </c>
       <c r="P224" t="s">
         <v>1235</v>