--- v2 (2026-08-03)
+++ v3 (2026-09-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2757">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2764">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -4480,51 +4480,51 @@
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for table, wall, pedestal, and air circulation fans.</t>
   </si>
   <si>
     <t>ABNT NBR NM 60335-1:2010 and IEC 60335-2-25:2010; IEC 60705; IEC 62301; ABNT NBR 5426 and 5427; NBR 5891</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-299-09-july-2021</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-299-de-9-de-julho-de-2021-331562798</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
   </si>
   <si>
     <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-69-16-february-2022</t>
   </si>
   <si>
-    <t>https://www.in.gov.br/en/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>INTE E12-1 2015</t>
   </si>
   <si>
     <t>This standard establishes the minimum efficiency limits for compact and circular fluorescent lamps -CFL. This national standard applies to compact fluorescent lamps without enclosures; with enclosures and with integrated reflectors of T5 diameter or smaller; with integrated electromagnetic or electronic ballast; with the following characteristics:  Nominal power up to 110 W inclusive; rated network voltage for compact and circular fluorescent lamps with 120 V or 240 V ballast; at a frequency of 60 Hz; edison; bayonet; G; and any other type.</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
     <t>ISO 3951-1</t>
   </si>
   <si>
     <t>Institute of Technical Standards of Costa Rica</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inte-e12-1-2015</t>
   </si>
   <si>
     <t>https://www.inteco.org/shop/product/inte-e12-1-2015-eficiencia-energetica-lamparas-fluorescentes-compactas-y-circulares-lfc-requisitos-1285?search=INTE+28</t>
   </si>
   <si>
     <t>INTE E12-2 2015</t>
   </si>
@@ -6786,50 +6786,71 @@
     <t>https://cprc-clasp.ngo/index.php/policies/resolucion-no-4012216</t>
   </si>
   <si>
     <t>https://www.minenergia.gov.co/documents/10180/23517/36906-Resolucion-40122-8Feb2016.pdf</t>
   </si>
   <si>
     <t>Resolución 40234 de marzo de 2017: Por la cual se modifican y aclaran algunas excepciones para la aplicación del Anexo General de la Resolución 41012 del 18 de septiembre de 2015 “Reglamento Técnico de Etiquetado – RETIQ.</t>
   </si>
   <si>
     <t>This Regulation covers Gas-burning domestic stove tops and ovens,Air conditioning systems with a condenser cooled by air or water - with one or more points of exit for flows of cooled air,Air conditioning systems contained within a box - designed as a unit to be installed in a window or through a wall , Equipment to clean and rinse textiles using water. May also have a way of extracting excess water from textiles., Electronic and electromagnetic ballasts for tubular fluorescent lighting , Electronic and electromagnetic ballasts for tubular fluorescent lighting , Single-phase electric motors for 60 Hz with rated voltage up to 240V and nominal power from 0.18 kW to 1.5 kW, Three-phase electric induction motors type squirrel cage for 60 Hz with nominal voltage up to 600 V and nominal power of 0.18 kW to 373 kW, Commercial refrigerators and freezers , Domestic refrigerators and freezers , Residential instantaneous-type gas water heaters , Residential storage-type electric water heaters  and Residential storage-type gas water heaters</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>Ovens, Washing Machines, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Room ACs - Stationary ACs, Instantaneous Water Heaters, Storage Water Heaters, Refrigerators-Freezers</t>
   </si>
   <si>
     <t>Etiquetado Energetico Colombia</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/resolucion-40234-de-marzo-de-2017-por-la-cual-se-modifican-y-aclaran-algunas-excepciones</t>
   </si>
   <si>
     <t>http://www.etiquetaenergetica.gov.co/wp-content/uploads/2015/09/ANEXO-RETIQ_Septiembre2015-pdf.pdf</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>Resolution No. 10/2020 - Minimum Efficiency Standard for Interior Lighting</t>
   </si>
   <si>
     <t>Minimum energy performance standard for general lighting.</t>
   </si>
   <si>
     <t>IEC 60064/2005 /  IEC 60969 (2001) /  IEC 60081 (2002) / IEC 60901 (2001) / IEC 60357:2002-11 / IEC 62612:2018-08</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/resolution-no-102020-minimum-efficiency-standard-interior-lighting</t>
   </si>
   <si>
     <t>https://www.ingcer.cl/wp-content/uploads/2020/08/FIJA-EST%C3%81NDAR-M%C3%8DNIMO-DE-EFICIENCIAE.pdf</t>
   </si>
   <si>
     <t>Resolution No. 136/09 on Technical regulation of energy efficiency in electrical equipment, revised in 2013</t>
   </si>
   <si>
     <t>Room air conditioners, washing machines, 1 and 3 phase induction motors, and refrigeration equipment</t>
   </si>
   <si>
     <t>Ceiling Fans, Room ACs - Stationary ACs, Refrigerators-Freezers</t>
   </si>
@@ -8971,51 +8992,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P559"/>
+  <dimension ref="A1:P560"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="301.926" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1808.416" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="194.524" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="609.851" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -21944,51 +21965,51 @@
       </c>
       <c r="M269" t="s">
         <v>1414</v>
       </c>
       <c r="N269" t="s">
         <v>27</v>
       </c>
       <c r="O269" t="s">
         <v>1425</v>
       </c>
       <c r="P269" t="s">
         <v>1426</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
         <v>1427</v>
       </c>
       <c r="B270" t="s">
         <v>1428</v>
       </c>
       <c r="C270" t="s">
         <v>1413</v>
       </c>
       <c r="D270" t="s">
-        <v>118</v>
+        <v>164</v>
       </c>
       <c r="E270" t="s">
         <v>20</v>
       </c>
       <c r="F270" t="s">
         <v>52</v>
       </c>
       <c r="G270" t="s">
         <v>22</v>
       </c>
       <c r="H270">
         <v>2015</v>
       </c>
       <c r="I270">
         <v>2022</v>
       </c>
       <c r="J270" t="s">
         <v>930</v>
       </c>
       <c r="K270" t="s">
         <v>34</v>
       </c>
       <c r="L270" t="s">
         <v>1429</v>
       </c>
@@ -29973,5898 +29994,5946 @@
       <c r="K437" t="s">
         <v>24</v>
       </c>
       <c r="L437"/>
       <c r="M437" t="s">
         <v>2168</v>
       </c>
       <c r="N437" t="s">
         <v>27</v>
       </c>
       <c r="O437" t="s">
         <v>2169</v>
       </c>
       <c r="P437" t="s">
         <v>2170</v>
       </c>
     </row>
     <row r="438" spans="1:16">
       <c r="A438" t="s">
         <v>2171</v>
       </c>
       <c r="B438" t="s">
         <v>2172</v>
       </c>
       <c r="C438" t="s">
-        <v>1607</v>
+        <v>1413</v>
       </c>
       <c r="D438" t="s">
-        <v>118</v>
+        <v>1286</v>
       </c>
       <c r="E438" t="s">
         <v>20</v>
       </c>
       <c r="F438" t="s">
         <v>21</v>
       </c>
       <c r="G438" t="s">
-        <v>22</v>
+        <v>2173</v>
       </c>
       <c r="H438">
-        <v>2013</v>
+        <v>2026</v>
       </c>
       <c r="I438">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="J438" t="s">
-        <v>930</v>
+        <v>2174</v>
       </c>
       <c r="K438" t="s">
         <v>34</v>
       </c>
-      <c r="L438" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L438"/>
       <c r="M438" t="s">
-        <v>1608</v>
+        <v>2175</v>
       </c>
       <c r="N438" t="s">
         <v>27</v>
       </c>
       <c r="O438" t="s">
-        <v>2174</v>
+        <v>2176</v>
       </c>
       <c r="P438" t="s">
-        <v>2175</v>
+        <v>2177</v>
       </c>
     </row>
     <row r="439" spans="1:16">
       <c r="A439" t="s">
-        <v>2176</v>
+        <v>2178</v>
       </c>
       <c r="B439" t="s">
-        <v>2177</v>
+        <v>2179</v>
       </c>
       <c r="C439" t="s">
-        <v>2160</v>
+        <v>1607</v>
       </c>
       <c r="D439" t="s">
-        <v>2178</v>
+        <v>118</v>
       </c>
       <c r="E439" t="s">
         <v>20</v>
       </c>
       <c r="F439" t="s">
         <v>21</v>
       </c>
       <c r="G439" t="s">
         <v>22</v>
       </c>
       <c r="H439">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I439">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="J439" t="s">
-        <v>33</v>
+        <v>930</v>
       </c>
       <c r="K439" t="s">
         <v>34</v>
       </c>
-      <c r="L439"/>
+      <c r="L439" t="s">
+        <v>2180</v>
+      </c>
       <c r="M439" t="s">
-        <v>1357</v>
+        <v>1608</v>
       </c>
       <c r="N439" t="s">
         <v>27</v>
       </c>
       <c r="O439" t="s">
-        <v>2179</v>
+        <v>2181</v>
       </c>
       <c r="P439" t="s">
-        <v>2180</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="440" spans="1:16">
       <c r="A440" t="s">
-        <v>2181</v>
+        <v>2183</v>
       </c>
       <c r="B440" t="s">
-        <v>2182</v>
+        <v>2184</v>
       </c>
       <c r="C440" t="s">
-        <v>1607</v>
+        <v>2160</v>
       </c>
       <c r="D440" t="s">
-        <v>94</v>
+        <v>2185</v>
       </c>
       <c r="E440" t="s">
         <v>20</v>
       </c>
       <c r="F440" t="s">
         <v>21</v>
       </c>
       <c r="G440" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H440">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I440"/>
+        <v>2009</v>
+      </c>
+      <c r="I440">
+        <v>2013</v>
+      </c>
       <c r="J440" t="s">
-        <v>930</v>
+        <v>33</v>
       </c>
       <c r="K440" t="s">
         <v>34</v>
       </c>
-      <c r="L440" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L440"/>
       <c r="M440" t="s">
-        <v>1608</v>
+        <v>1357</v>
       </c>
       <c r="N440" t="s">
         <v>27</v>
       </c>
       <c r="O440" t="s">
-        <v>2184</v>
+        <v>2186</v>
       </c>
       <c r="P440" t="s">
-        <v>2185</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="441" spans="1:16">
       <c r="A441" t="s">
-        <v>2186</v>
+        <v>2188</v>
       </c>
       <c r="B441" t="s">
-        <v>2187</v>
+        <v>2189</v>
       </c>
       <c r="C441" t="s">
         <v>1607</v>
       </c>
       <c r="D441" t="s">
-        <v>118</v>
+        <v>94</v>
       </c>
       <c r="E441" t="s">
         <v>20</v>
       </c>
       <c r="F441" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G441" t="s">
         <v>71</v>
       </c>
       <c r="H441">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2018</v>
+      </c>
+      <c r="I441"/>
       <c r="J441" t="s">
         <v>930</v>
       </c>
       <c r="K441" t="s">
         <v>34</v>
       </c>
       <c r="L441" t="s">
-        <v>2188</v>
+        <v>2190</v>
       </c>
       <c r="M441" t="s">
         <v>1608</v>
       </c>
       <c r="N441" t="s">
         <v>27</v>
       </c>
       <c r="O441" t="s">
-        <v>2189</v>
+        <v>2191</v>
       </c>
       <c r="P441" t="s">
-        <v>2190</v>
+        <v>2192</v>
       </c>
     </row>
     <row r="442" spans="1:16">
       <c r="A442" t="s">
-        <v>2191</v>
+        <v>2193</v>
       </c>
       <c r="B442" t="s">
-        <v>2192</v>
+        <v>2194</v>
       </c>
       <c r="C442" t="s">
-        <v>1700</v>
+        <v>1607</v>
       </c>
       <c r="D442" t="s">
-        <v>94</v>
+        <v>118</v>
       </c>
       <c r="E442" t="s">
         <v>20</v>
       </c>
       <c r="F442" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="G442" t="s">
         <v>71</v>
       </c>
       <c r="H442">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I442"/>
+        <v>2011</v>
+      </c>
+      <c r="I442">
+        <v>2015</v>
+      </c>
       <c r="J442" t="s">
-        <v>138</v>
+        <v>930</v>
       </c>
       <c r="K442" t="s">
         <v>34</v>
       </c>
       <c r="L442" t="s">
-        <v>2193</v>
+        <v>2195</v>
       </c>
       <c r="M442" t="s">
-        <v>1701</v>
+        <v>1608</v>
       </c>
       <c r="N442" t="s">
         <v>27</v>
       </c>
       <c r="O442" t="s">
-        <v>2194</v>
+        <v>2196</v>
       </c>
       <c r="P442" t="s">
-        <v>2195</v>
+        <v>2197</v>
       </c>
     </row>
     <row r="443" spans="1:16">
       <c r="A443" t="s">
-        <v>2196</v>
+        <v>2198</v>
       </c>
       <c r="B443" t="s">
-        <v>2197</v>
+        <v>2199</v>
       </c>
       <c r="C443" t="s">
         <v>1700</v>
       </c>
       <c r="D443" t="s">
         <v>94</v>
       </c>
       <c r="E443" t="s">
         <v>20</v>
       </c>
       <c r="F443" t="s">
         <v>43</v>
       </c>
       <c r="G443" t="s">
         <v>71</v>
       </c>
       <c r="H443">
         <v>2019</v>
       </c>
       <c r="I443"/>
       <c r="J443" t="s">
         <v>138</v>
       </c>
       <c r="K443" t="s">
         <v>34</v>
       </c>
       <c r="L443" t="s">
-        <v>2198</v>
+        <v>2200</v>
       </c>
       <c r="M443" t="s">
         <v>1701</v>
       </c>
       <c r="N443" t="s">
         <v>27</v>
       </c>
       <c r="O443" t="s">
-        <v>2199</v>
+        <v>2201</v>
       </c>
       <c r="P443" t="s">
-        <v>2195</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="444" spans="1:16">
       <c r="A444" t="s">
-        <v>2200</v>
+        <v>2203</v>
       </c>
       <c r="B444" t="s">
-        <v>2201</v>
+        <v>2204</v>
       </c>
       <c r="C444" t="s">
         <v>1700</v>
       </c>
       <c r="D444" t="s">
         <v>94</v>
       </c>
       <c r="E444" t="s">
         <v>20</v>
       </c>
       <c r="F444" t="s">
         <v>43</v>
       </c>
       <c r="G444" t="s">
         <v>71</v>
       </c>
       <c r="H444">
         <v>2019</v>
       </c>
       <c r="I444"/>
       <c r="J444" t="s">
         <v>138</v>
       </c>
       <c r="K444" t="s">
         <v>34</v>
       </c>
       <c r="L444" t="s">
-        <v>2202</v>
+        <v>2205</v>
       </c>
       <c r="M444" t="s">
         <v>1701</v>
       </c>
       <c r="N444" t="s">
         <v>27</v>
       </c>
       <c r="O444" t="s">
-        <v>2203</v>
+        <v>2206</v>
       </c>
       <c r="P444" t="s">
-        <v>2195</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="445" spans="1:16">
       <c r="A445" t="s">
-        <v>2204</v>
+        <v>2207</v>
       </c>
       <c r="B445" t="s">
-        <v>2205</v>
+        <v>2208</v>
       </c>
       <c r="C445" t="s">
         <v>1700</v>
       </c>
       <c r="D445" t="s">
         <v>94</v>
       </c>
       <c r="E445" t="s">
         <v>20</v>
       </c>
       <c r="F445" t="s">
         <v>43</v>
       </c>
       <c r="G445" t="s">
         <v>71</v>
       </c>
       <c r="H445">
         <v>2019</v>
       </c>
       <c r="I445"/>
       <c r="J445" t="s">
         <v>138</v>
       </c>
       <c r="K445" t="s">
         <v>34</v>
       </c>
       <c r="L445" t="s">
-        <v>2206</v>
+        <v>2209</v>
       </c>
       <c r="M445" t="s">
         <v>1701</v>
       </c>
       <c r="N445" t="s">
         <v>27</v>
       </c>
       <c r="O445" t="s">
-        <v>2207</v>
+        <v>2210</v>
       </c>
       <c r="P445" t="s">
-        <v>2195</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="446" spans="1:16">
       <c r="A446" t="s">
-        <v>2208</v>
+        <v>2211</v>
       </c>
       <c r="B446" t="s">
-        <v>2209</v>
+        <v>2212</v>
       </c>
       <c r="C446" t="s">
-        <v>722</v>
+        <v>1700</v>
       </c>
       <c r="D446" t="s">
-        <v>118</v>
+        <v>94</v>
       </c>
       <c r="E446" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F446" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="G446" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="H446"/>
+        <v>71</v>
+      </c>
+      <c r="H446">
+        <v>2019</v>
+      </c>
       <c r="I446"/>
       <c r="J446" t="s">
-        <v>723</v>
+        <v>138</v>
       </c>
       <c r="K446" t="s">
         <v>34</v>
       </c>
-      <c r="L446"/>
+      <c r="L446" t="s">
+        <v>2213</v>
+      </c>
       <c r="M446" t="s">
-        <v>724</v>
+        <v>1701</v>
       </c>
       <c r="N446" t="s">
         <v>27</v>
       </c>
       <c r="O446" t="s">
-        <v>2210</v>
+        <v>2214</v>
       </c>
       <c r="P446" t="s">
-        <v>2211</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="447" spans="1:16">
       <c r="A447" t="s">
-        <v>2212</v>
+        <v>2215</v>
       </c>
       <c r="B447" t="s">
-        <v>2213</v>
+        <v>2216</v>
       </c>
       <c r="C447" t="s">
-        <v>1624</v>
+        <v>722</v>
       </c>
       <c r="D447" t="s">
-        <v>94</v>
+        <v>118</v>
       </c>
       <c r="E447" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="F447" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="G447" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-      </c>
+        <v>221</v>
+      </c>
+      <c r="H447"/>
       <c r="I447"/>
       <c r="J447" t="s">
-        <v>643</v>
+        <v>723</v>
       </c>
       <c r="K447" t="s">
         <v>34</v>
       </c>
       <c r="L447"/>
       <c r="M447" t="s">
-        <v>1625</v>
+        <v>724</v>
       </c>
       <c r="N447" t="s">
         <v>27</v>
       </c>
       <c r="O447" t="s">
-        <v>2214</v>
+        <v>2217</v>
       </c>
       <c r="P447" t="s">
-        <v>2097</v>
+        <v>2218</v>
       </c>
     </row>
     <row r="448" spans="1:16">
       <c r="A448" t="s">
-        <v>2215</v>
+        <v>2219</v>
       </c>
       <c r="B448" t="s">
-        <v>2216</v>
+        <v>2220</v>
       </c>
       <c r="C448" t="s">
-        <v>68</v>
+        <v>1624</v>
       </c>
       <c r="D448" t="s">
-        <v>2217</v>
+        <v>94</v>
       </c>
       <c r="E448" t="s">
         <v>20</v>
       </c>
       <c r="F448" t="s">
-        <v>70</v>
+        <v>43</v>
       </c>
       <c r="G448" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="H448">
-        <v>1982</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I448"/>
       <c r="J448" t="s">
-        <v>72</v>
+        <v>643</v>
       </c>
       <c r="K448" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="L448"/>
       <c r="M448" t="s">
-        <v>2218</v>
+        <v>1625</v>
       </c>
       <c r="N448" t="s">
-        <v>74</v>
+        <v>27</v>
       </c>
       <c r="O448" t="s">
-        <v>2219</v>
+        <v>2221</v>
       </c>
       <c r="P448" t="s">
-        <v>2220</v>
+        <v>2097</v>
       </c>
     </row>
     <row r="449" spans="1:16">
       <c r="A449" t="s">
-        <v>2221</v>
+        <v>2222</v>
       </c>
       <c r="B449" t="s">
-        <v>2222</v>
+        <v>2223</v>
       </c>
       <c r="C449" t="s">
-        <v>315</v>
+        <v>68</v>
       </c>
       <c r="D449" t="s">
-        <v>229</v>
+        <v>2224</v>
       </c>
       <c r="E449" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F449" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="G449" t="s">
         <v>22</v>
       </c>
       <c r="H449">
-        <v>2010</v>
+        <v>1982</v>
       </c>
       <c r="I449">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="J449" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="K449" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="L449"/>
       <c r="M449" t="s">
-        <v>317</v>
+        <v>2225</v>
       </c>
       <c r="N449" t="s">
-        <v>27</v>
+        <v>74</v>
       </c>
       <c r="O449" t="s">
-        <v>2223</v>
+        <v>2226</v>
       </c>
       <c r="P449" t="s">
-        <v>2224</v>
+        <v>2227</v>
       </c>
     </row>
     <row r="450" spans="1:16">
       <c r="A450" t="s">
-        <v>2225</v>
+        <v>2228</v>
       </c>
       <c r="B450" t="s">
-        <v>2226</v>
+        <v>2229</v>
       </c>
       <c r="C450" t="s">
         <v>315</v>
       </c>
       <c r="D450" t="s">
-        <v>94</v>
+        <v>229</v>
       </c>
       <c r="E450" t="s">
         <v>61</v>
       </c>
       <c r="F450" t="s">
         <v>52</v>
       </c>
       <c r="G450" t="s">
         <v>22</v>
       </c>
       <c r="H450">
         <v>2010</v>
       </c>
       <c r="I450">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="J450" t="s">
-        <v>150</v>
+        <v>62</v>
       </c>
       <c r="K450" t="s">
         <v>34</v>
       </c>
-      <c r="L450" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L450"/>
       <c r="M450" t="s">
         <v>317</v>
       </c>
       <c r="N450" t="s">
         <v>27</v>
       </c>
       <c r="O450" t="s">
-        <v>2227</v>
+        <v>2230</v>
       </c>
       <c r="P450" t="s">
-        <v>2228</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="451" spans="1:16">
       <c r="A451" t="s">
-        <v>2229</v>
+        <v>2232</v>
       </c>
       <c r="B451" t="s">
-        <v>2230</v>
+        <v>2233</v>
       </c>
       <c r="C451" t="s">
         <v>315</v>
       </c>
       <c r="D451" t="s">
-        <v>118</v>
+        <v>94</v>
       </c>
       <c r="E451" t="s">
         <v>61</v>
       </c>
       <c r="F451" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="G451" t="s">
         <v>22</v>
       </c>
       <c r="H451">
         <v>2010</v>
       </c>
       <c r="I451">
-        <v>2017</v>
+        <v>2010</v>
       </c>
       <c r="J451" t="s">
         <v>150</v>
       </c>
       <c r="K451" t="s">
         <v>34</v>
       </c>
       <c r="L451" t="s">
-        <v>2231</v>
+        <v>2112</v>
       </c>
       <c r="M451" t="s">
         <v>317</v>
       </c>
       <c r="N451" t="s">
         <v>27</v>
       </c>
       <c r="O451" t="s">
-        <v>2232</v>
+        <v>2234</v>
       </c>
       <c r="P451" t="s">
-        <v>2233</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="452" spans="1:16">
       <c r="A452" t="s">
-        <v>2234</v>
+        <v>2236</v>
       </c>
       <c r="B452" t="s">
-        <v>2235</v>
+        <v>2237</v>
       </c>
       <c r="C452" t="s">
-        <v>2236</v>
+        <v>315</v>
       </c>
       <c r="D452" t="s">
-        <v>94</v>
+        <v>118</v>
       </c>
       <c r="E452" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="F452" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G452" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H452">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I452"/>
+        <v>2010</v>
+      </c>
+      <c r="I452">
+        <v>2017</v>
+      </c>
       <c r="J452" t="s">
-        <v>138</v>
+        <v>150</v>
       </c>
       <c r="K452" t="s">
         <v>34</v>
       </c>
-      <c r="L452"/>
+      <c r="L452" t="s">
+        <v>2238</v>
+      </c>
       <c r="M452" t="s">
-        <v>2237</v>
+        <v>317</v>
       </c>
       <c r="N452" t="s">
         <v>27</v>
       </c>
       <c r="O452" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
       <c r="P452" t="s">
-        <v>2239</v>
+        <v>2240</v>
       </c>
     </row>
     <row r="453" spans="1:16">
       <c r="A453" t="s">
-        <v>2234</v>
+        <v>2241</v>
       </c>
       <c r="B453" t="s">
-        <v>1330</v>
+        <v>2242</v>
       </c>
       <c r="C453" t="s">
-        <v>2236</v>
+        <v>2243</v>
       </c>
       <c r="D453" t="s">
         <v>94</v>
       </c>
       <c r="E453" t="s">
         <v>20</v>
       </c>
       <c r="F453" t="s">
         <v>43</v>
       </c>
       <c r="G453" t="s">
         <v>71</v>
       </c>
       <c r="H453">
         <v>2014</v>
       </c>
       <c r="I453"/>
       <c r="J453" t="s">
         <v>138</v>
       </c>
       <c r="K453" t="s">
         <v>34</v>
       </c>
       <c r="L453"/>
       <c r="M453" t="s">
-        <v>2237</v>
+        <v>2244</v>
       </c>
       <c r="N453" t="s">
         <v>27</v>
       </c>
       <c r="O453" t="s">
-        <v>2240</v>
+        <v>2245</v>
       </c>
       <c r="P453" t="s">
-        <v>2241</v>
+        <v>2246</v>
       </c>
     </row>
     <row r="454" spans="1:16">
       <c r="A454" t="s">
-        <v>2242</v>
+        <v>2241</v>
       </c>
       <c r="B454" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C454" t="s">
         <v>2243</v>
       </c>
-      <c r="C454" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D454" t="s">
-        <v>340</v>
+        <v>94</v>
       </c>
       <c r="E454" t="s">
         <v>20</v>
       </c>
       <c r="F454" t="s">
         <v>43</v>
       </c>
       <c r="G454" t="s">
         <v>71</v>
       </c>
       <c r="H454">
-        <v>2019</v>
+        <v>2014</v>
       </c>
       <c r="I454"/>
       <c r="J454" t="s">
         <v>138</v>
       </c>
       <c r="K454" t="s">
         <v>34</v>
       </c>
       <c r="L454"/>
       <c r="M454" t="s">
-        <v>2245</v>
+        <v>2244</v>
       </c>
       <c r="N454" t="s">
         <v>27</v>
       </c>
       <c r="O454" t="s">
-        <v>2246</v>
+        <v>2247</v>
       </c>
       <c r="P454" t="s">
-        <v>2247</v>
+        <v>2248</v>
       </c>
     </row>
     <row r="455" spans="1:16">
       <c r="A455" t="s">
-        <v>2248</v>
+        <v>2249</v>
       </c>
       <c r="B455" t="s">
-        <v>2249</v>
+        <v>2250</v>
       </c>
       <c r="C455" t="s">
-        <v>2244</v>
+        <v>2251</v>
       </c>
       <c r="D455" t="s">
-        <v>94</v>
+        <v>340</v>
       </c>
       <c r="E455" t="s">
         <v>20</v>
       </c>
       <c r="F455" t="s">
         <v>43</v>
       </c>
       <c r="G455" t="s">
         <v>71</v>
       </c>
       <c r="H455">
         <v>2019</v>
       </c>
       <c r="I455"/>
       <c r="J455" t="s">
         <v>138</v>
       </c>
       <c r="K455" t="s">
         <v>34</v>
       </c>
       <c r="L455"/>
       <c r="M455" t="s">
-        <v>2245</v>
+        <v>2252</v>
       </c>
       <c r="N455" t="s">
         <v>27</v>
       </c>
       <c r="O455" t="s">
-        <v>2250</v>
+        <v>2253</v>
       </c>
       <c r="P455" t="s">
-        <v>2251</v>
+        <v>2254</v>
       </c>
     </row>
     <row r="456" spans="1:16">
       <c r="A456" t="s">
-        <v>2252</v>
+        <v>2255</v>
       </c>
       <c r="B456" t="s">
-        <v>2253</v>
+        <v>2256</v>
       </c>
       <c r="C456" t="s">
-        <v>2244</v>
+        <v>2251</v>
       </c>
       <c r="D456" t="s">
         <v>94</v>
       </c>
       <c r="E456" t="s">
         <v>20</v>
       </c>
       <c r="F456" t="s">
         <v>43</v>
       </c>
       <c r="G456" t="s">
         <v>71</v>
       </c>
       <c r="H456">
         <v>2019</v>
       </c>
       <c r="I456"/>
       <c r="J456" t="s">
         <v>138</v>
       </c>
       <c r="K456" t="s">
         <v>34</v>
       </c>
       <c r="L456"/>
       <c r="M456" t="s">
-        <v>2245</v>
+        <v>2252</v>
       </c>
       <c r="N456" t="s">
         <v>27</v>
       </c>
       <c r="O456" t="s">
-        <v>2254</v>
+        <v>2257</v>
       </c>
       <c r="P456" t="s">
-        <v>2255</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="457" spans="1:16">
       <c r="A457" t="s">
-        <v>2256</v>
+        <v>2259</v>
       </c>
       <c r="B457" t="s">
-        <v>2257</v>
+        <v>2260</v>
       </c>
       <c r="C457" t="s">
-        <v>2258</v>
+        <v>2251</v>
       </c>
       <c r="D457" t="s">
         <v>94</v>
       </c>
       <c r="E457" t="s">
         <v>20</v>
       </c>
       <c r="F457" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G457" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="H457"/>
+        <v>71</v>
+      </c>
+      <c r="H457">
+        <v>2019</v>
+      </c>
       <c r="I457"/>
       <c r="J457" t="s">
-        <v>62</v>
+        <v>138</v>
       </c>
       <c r="K457" t="s">
         <v>34</v>
       </c>
       <c r="L457"/>
       <c r="M457" t="s">
-        <v>2259</v>
+        <v>2252</v>
       </c>
       <c r="N457" t="s">
         <v>27</v>
       </c>
       <c r="O457" t="s">
-        <v>2260</v>
+        <v>2261</v>
       </c>
       <c r="P457" t="s">
-        <v>2261</v>
+        <v>2262</v>
       </c>
     </row>
     <row r="458" spans="1:16">
       <c r="A458" t="s">
-        <v>2262</v>
+        <v>2263</v>
       </c>
       <c r="B458" t="s">
-        <v>2263</v>
+        <v>2264</v>
       </c>
       <c r="C458" t="s">
-        <v>1730</v>
+        <v>2265</v>
       </c>
       <c r="D458" t="s">
-        <v>2264</v>
+        <v>94</v>
       </c>
       <c r="E458" t="s">
         <v>20</v>
       </c>
       <c r="F458" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G458" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-      </c>
+        <v>221</v>
+      </c>
+      <c r="H458"/>
       <c r="I458"/>
       <c r="J458" t="s">
         <v>62</v>
       </c>
       <c r="K458" t="s">
         <v>34</v>
       </c>
       <c r="L458"/>
       <c r="M458" t="s">
-        <v>1732</v>
+        <v>2266</v>
       </c>
       <c r="N458" t="s">
         <v>27</v>
       </c>
       <c r="O458" t="s">
-        <v>2265</v>
+        <v>2267</v>
       </c>
       <c r="P458" t="s">
-        <v>2266</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="459" spans="1:16">
       <c r="A459" t="s">
-        <v>2267</v>
+        <v>2269</v>
       </c>
       <c r="B459" t="s">
-        <v>2268</v>
+        <v>2270</v>
       </c>
       <c r="C459" t="s">
-        <v>2269</v>
+        <v>1730</v>
       </c>
       <c r="D459" t="s">
-        <v>94</v>
+        <v>2271</v>
       </c>
       <c r="E459" t="s">
         <v>20</v>
       </c>
       <c r="F459" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="G459" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="H459">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I459">
         <v>2018</v>
       </c>
+      <c r="I459"/>
       <c r="J459" t="s">
-        <v>158</v>
+        <v>62</v>
       </c>
       <c r="K459" t="s">
         <v>34</v>
       </c>
-      <c r="L459" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L459"/>
       <c r="M459" t="s">
-        <v>2271</v>
+        <v>1732</v>
       </c>
       <c r="N459" t="s">
         <v>27</v>
       </c>
       <c r="O459" t="s">
         <v>2272</v>
       </c>
       <c r="P459" t="s">
         <v>2273</v>
       </c>
     </row>
     <row r="460" spans="1:16">
       <c r="A460" t="s">
         <v>2274</v>
       </c>
       <c r="B460" t="s">
         <v>2275</v>
       </c>
       <c r="C460" t="s">
-        <v>2269</v>
+        <v>2276</v>
       </c>
       <c r="D460" t="s">
-        <v>831</v>
+        <v>94</v>
       </c>
       <c r="E460" t="s">
         <v>20</v>
       </c>
       <c r="F460" t="s">
         <v>43</v>
       </c>
       <c r="G460" t="s">
         <v>22</v>
       </c>
       <c r="H460">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="I460">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="J460" t="s">
         <v>158</v>
       </c>
       <c r="K460" t="s">
         <v>34</v>
       </c>
-      <c r="L460"/>
+      <c r="L460" t="s">
+        <v>2277</v>
+      </c>
       <c r="M460" t="s">
-        <v>2271</v>
+        <v>2278</v>
       </c>
       <c r="N460" t="s">
         <v>27</v>
       </c>
       <c r="O460" t="s">
-        <v>2276</v>
+        <v>2279</v>
       </c>
       <c r="P460" t="s">
-        <v>2277</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="461" spans="1:16">
       <c r="A461" t="s">
-        <v>2278</v>
+        <v>2281</v>
       </c>
       <c r="B461" t="s">
-        <v>2279</v>
+        <v>2282</v>
       </c>
       <c r="C461" t="s">
-        <v>2269</v>
+        <v>2276</v>
       </c>
       <c r="D461" t="s">
-        <v>2280</v>
+        <v>831</v>
       </c>
       <c r="E461" t="s">
         <v>20</v>
       </c>
       <c r="F461" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G461" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H461">
         <v>2016</v>
       </c>
-      <c r="I461"/>
+      <c r="I461">
+        <v>2019</v>
+      </c>
       <c r="J461" t="s">
         <v>158</v>
       </c>
       <c r="K461" t="s">
         <v>34</v>
       </c>
       <c r="L461"/>
       <c r="M461" t="s">
-        <v>2271</v>
+        <v>2278</v>
       </c>
       <c r="N461" t="s">
         <v>27</v>
       </c>
       <c r="O461" t="s">
-        <v>2281</v>
+        <v>2283</v>
       </c>
       <c r="P461" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
     </row>
     <row r="462" spans="1:16">
       <c r="A462" t="s">
-        <v>2283</v>
+        <v>2285</v>
       </c>
       <c r="B462" t="s">
-        <v>2284</v>
+        <v>2286</v>
       </c>
       <c r="C462" t="s">
-        <v>2269</v>
+        <v>2276</v>
       </c>
       <c r="D462" t="s">
-        <v>831</v>
+        <v>2287</v>
       </c>
       <c r="E462" t="s">
         <v>20</v>
       </c>
       <c r="F462" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G462" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="H462">
         <v>2016</v>
       </c>
-      <c r="I462">
-[...1 lines deleted...]
-      </c>
+      <c r="I462"/>
       <c r="J462" t="s">
         <v>158</v>
       </c>
       <c r="K462" t="s">
         <v>34</v>
       </c>
       <c r="L462"/>
       <c r="M462" t="s">
-        <v>2271</v>
+        <v>2278</v>
       </c>
       <c r="N462" t="s">
         <v>27</v>
       </c>
       <c r="O462" t="s">
-        <v>2285</v>
+        <v>2288</v>
       </c>
       <c r="P462" t="s">
-        <v>2277</v>
+        <v>2289</v>
       </c>
     </row>
     <row r="463" spans="1:16">
       <c r="A463" t="s">
-        <v>2286</v>
+        <v>2290</v>
       </c>
       <c r="B463" t="s">
-        <v>2287</v>
+        <v>2291</v>
       </c>
       <c r="C463" t="s">
-        <v>740</v>
+        <v>2276</v>
       </c>
       <c r="D463" t="s">
-        <v>157</v>
+        <v>831</v>
       </c>
       <c r="E463" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F463" t="s">
         <v>43</v>
       </c>
       <c r="G463" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H463">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I463"/>
+        <v>2016</v>
+      </c>
+      <c r="I463">
+        <v>2019</v>
+      </c>
       <c r="J463" t="s">
-        <v>82</v>
+        <v>158</v>
       </c>
       <c r="K463" t="s">
         <v>34</v>
       </c>
-      <c r="L463" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L463"/>
       <c r="M463" t="s">
-        <v>742</v>
+        <v>2278</v>
       </c>
       <c r="N463" t="s">
         <v>27</v>
       </c>
       <c r="O463" t="s">
-        <v>2289</v>
+        <v>2292</v>
       </c>
       <c r="P463" t="s">
-        <v>2290</v>
+        <v>2284</v>
       </c>
     </row>
     <row r="464" spans="1:16">
       <c r="A464" t="s">
-        <v>2291</v>
+        <v>2293</v>
       </c>
       <c r="B464" t="s">
-        <v>2292</v>
+        <v>2294</v>
       </c>
       <c r="C464" t="s">
         <v>740</v>
       </c>
       <c r="D464" t="s">
-        <v>94</v>
+        <v>157</v>
       </c>
       <c r="E464" t="s">
         <v>61</v>
       </c>
       <c r="F464" t="s">
         <v>43</v>
       </c>
       <c r="G464" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="H464">
-        <v>2020</v>
-[...3 lines deleted...]
-      </c>
+        <v>2018</v>
+      </c>
+      <c r="I464"/>
       <c r="J464" t="s">
-        <v>23</v>
+        <v>82</v>
       </c>
       <c r="K464" t="s">
         <v>34</v>
       </c>
       <c r="L464" t="s">
-        <v>2293</v>
+        <v>2295</v>
       </c>
       <c r="M464" t="s">
         <v>742</v>
       </c>
       <c r="N464" t="s">
         <v>27</v>
       </c>
       <c r="O464" t="s">
-        <v>2294</v>
+        <v>2296</v>
       </c>
       <c r="P464" t="s">
-        <v>2295</v>
+        <v>2297</v>
       </c>
     </row>
     <row r="465" spans="1:16">
       <c r="A465" t="s">
-        <v>2296</v>
+        <v>2298</v>
       </c>
       <c r="B465" t="s">
-        <v>2297</v>
+        <v>2299</v>
       </c>
       <c r="C465" t="s">
         <v>740</v>
       </c>
       <c r="D465" t="s">
-        <v>329</v>
+        <v>94</v>
       </c>
       <c r="E465" t="s">
         <v>61</v>
       </c>
       <c r="F465" t="s">
         <v>43</v>
       </c>
       <c r="G465" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H465">
-        <v>2024</v>
-[...1 lines deleted...]
-      <c r="I465"/>
+        <v>2020</v>
+      </c>
+      <c r="I465">
+        <v>2023</v>
+      </c>
       <c r="J465" t="s">
         <v>23</v>
       </c>
       <c r="K465" t="s">
-        <v>2298</v>
+        <v>34</v>
       </c>
       <c r="L465" t="s">
-        <v>2299</v>
+        <v>2300</v>
       </c>
       <c r="M465" t="s">
         <v>742</v>
       </c>
       <c r="N465" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O465" t="s">
-        <v>2300</v>
+        <v>2301</v>
       </c>
       <c r="P465" t="s">
-        <v>2301</v>
+        <v>2302</v>
       </c>
     </row>
     <row r="466" spans="1:16">
       <c r="A466" t="s">
-        <v>2302</v>
+        <v>2303</v>
       </c>
       <c r="B466" t="s">
-        <v>2303</v>
+        <v>2304</v>
       </c>
       <c r="C466" t="s">
-        <v>315</v>
+        <v>740</v>
       </c>
       <c r="D466" t="s">
-        <v>118</v>
+        <v>329</v>
       </c>
       <c r="E466" t="s">
         <v>61</v>
       </c>
       <c r="F466" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G466" t="s">
         <v>71</v>
       </c>
       <c r="H466">
-        <v>2010</v>
+        <v>2024</v>
       </c>
       <c r="I466"/>
       <c r="J466" t="s">
-        <v>150</v>
+        <v>23</v>
       </c>
       <c r="K466" t="s">
-        <v>34</v>
+        <v>2305</v>
       </c>
       <c r="L466" t="s">
-        <v>2304</v>
+        <v>2306</v>
       </c>
       <c r="M466" t="s">
-        <v>317</v>
+        <v>742</v>
       </c>
       <c r="N466" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O466" t="s">
-        <v>2305</v>
+        <v>2307</v>
       </c>
       <c r="P466" t="s">
-        <v>319</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="467" spans="1:16">
       <c r="A467" t="s">
-        <v>2306</v>
+        <v>2309</v>
       </c>
       <c r="B467" t="s">
-        <v>2307</v>
+        <v>2310</v>
       </c>
       <c r="C467" t="s">
-        <v>714</v>
+        <v>315</v>
       </c>
       <c r="D467" t="s">
         <v>118</v>
       </c>
       <c r="E467" t="s">
         <v>61</v>
       </c>
       <c r="F467" t="s">
-        <v>99</v>
+        <v>21</v>
       </c>
       <c r="G467" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="H467">
         <v>2010</v>
       </c>
-      <c r="I467">
-[...1 lines deleted...]
-      </c>
+      <c r="I467"/>
       <c r="J467" t="s">
-        <v>930</v>
+        <v>150</v>
       </c>
       <c r="K467" t="s">
         <v>34</v>
       </c>
       <c r="L467" t="s">
-        <v>2308</v>
+        <v>2311</v>
       </c>
       <c r="M467" t="s">
-        <v>2309</v>
+        <v>317</v>
       </c>
       <c r="N467" t="s">
         <v>27</v>
       </c>
       <c r="O467" t="s">
-        <v>2310</v>
+        <v>2312</v>
       </c>
       <c r="P467" t="s">
-        <v>2311</v>
+        <v>319</v>
       </c>
     </row>
     <row r="468" spans="1:16">
       <c r="A468" t="s">
-        <v>2312</v>
+        <v>2313</v>
       </c>
       <c r="B468" t="s">
-        <v>2313</v>
+        <v>2314</v>
       </c>
       <c r="C468" t="s">
         <v>714</v>
       </c>
       <c r="D468" t="s">
-        <v>94</v>
+        <v>118</v>
       </c>
       <c r="E468" t="s">
         <v>61</v>
       </c>
       <c r="F468" t="s">
         <v>99</v>
       </c>
       <c r="G468" t="s">
         <v>22</v>
       </c>
       <c r="H468">
         <v>2010</v>
       </c>
       <c r="I468">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="J468" t="s">
         <v>930</v>
       </c>
       <c r="K468" t="s">
         <v>34</v>
       </c>
       <c r="L468" t="s">
-        <v>2314</v>
+        <v>2315</v>
       </c>
       <c r="M468" t="s">
-        <v>2309</v>
+        <v>2316</v>
       </c>
       <c r="N468" t="s">
         <v>27</v>
       </c>
       <c r="O468" t="s">
-        <v>2315</v>
+        <v>2317</v>
       </c>
       <c r="P468" t="s">
-        <v>2316</v>
+        <v>2318</v>
       </c>
     </row>
     <row r="469" spans="1:16">
       <c r="A469" t="s">
-        <v>2317</v>
+        <v>2319</v>
       </c>
       <c r="B469" t="s">
-        <v>2318</v>
+        <v>2320</v>
       </c>
       <c r="C469" t="s">
         <v>714</v>
       </c>
       <c r="D469" t="s">
-        <v>118</v>
+        <v>94</v>
       </c>
       <c r="E469" t="s">
         <v>61</v>
       </c>
       <c r="F469" t="s">
         <v>99</v>
       </c>
       <c r="G469" t="s">
         <v>22</v>
       </c>
       <c r="H469">
-        <v>1995</v>
+        <v>2010</v>
       </c>
       <c r="I469">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="J469" t="s">
         <v>930</v>
       </c>
       <c r="K469" t="s">
         <v>34</v>
       </c>
       <c r="L469" t="s">
-        <v>2319</v>
+        <v>2321</v>
       </c>
       <c r="M469" t="s">
-        <v>2309</v>
+        <v>2316</v>
       </c>
       <c r="N469" t="s">
         <v>27</v>
       </c>
       <c r="O469" t="s">
-        <v>2320</v>
+        <v>2322</v>
       </c>
       <c r="P469" t="s">
-        <v>2321</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="470" spans="1:16">
       <c r="A470" t="s">
-        <v>2322</v>
+        <v>2324</v>
       </c>
       <c r="B470" t="s">
-        <v>2323</v>
+        <v>2325</v>
       </c>
       <c r="C470" t="s">
         <v>714</v>
       </c>
       <c r="D470" t="s">
-        <v>175</v>
+        <v>118</v>
       </c>
       <c r="E470" t="s">
         <v>61</v>
       </c>
       <c r="F470" t="s">
         <v>99</v>
       </c>
       <c r="G470" t="s">
         <v>22</v>
       </c>
       <c r="H470">
-        <v>1996</v>
+        <v>1995</v>
       </c>
       <c r="I470">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="J470" t="s">
         <v>930</v>
       </c>
       <c r="K470" t="s">
         <v>34</v>
       </c>
       <c r="L470" t="s">
-        <v>2324</v>
+        <v>2326</v>
       </c>
       <c r="M470" t="s">
-        <v>2309</v>
+        <v>2316</v>
       </c>
       <c r="N470" t="s">
         <v>27</v>
       </c>
       <c r="O470" t="s">
-        <v>2325</v>
+        <v>2327</v>
       </c>
       <c r="P470" t="s">
-        <v>2326</v>
+        <v>2328</v>
       </c>
     </row>
     <row r="471" spans="1:16">
       <c r="A471" t="s">
-        <v>2327</v>
+        <v>2329</v>
       </c>
       <c r="B471" t="s">
-        <v>2328</v>
+        <v>2330</v>
       </c>
       <c r="C471" t="s">
         <v>714</v>
       </c>
       <c r="D471" t="s">
-        <v>118</v>
+        <v>175</v>
       </c>
       <c r="E471" t="s">
         <v>61</v>
       </c>
       <c r="F471" t="s">
         <v>99</v>
       </c>
       <c r="G471" t="s">
         <v>22</v>
       </c>
       <c r="H471">
         <v>1996</v>
       </c>
       <c r="I471">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="J471" t="s">
         <v>930</v>
       </c>
       <c r="K471" t="s">
         <v>34</v>
       </c>
       <c r="L471" t="s">
-        <v>2329</v>
+        <v>2331</v>
       </c>
       <c r="M471" t="s">
-        <v>2309</v>
+        <v>2316</v>
       </c>
       <c r="N471" t="s">
         <v>27</v>
       </c>
       <c r="O471" t="s">
-        <v>2330</v>
+        <v>2332</v>
       </c>
       <c r="P471" t="s">
-        <v>2331</v>
+        <v>2333</v>
       </c>
     </row>
     <row r="472" spans="1:16">
       <c r="A472" t="s">
-        <v>2332</v>
+        <v>2334</v>
       </c>
       <c r="B472" t="s">
-        <v>2333</v>
+        <v>2335</v>
       </c>
       <c r="C472" t="s">
         <v>714</v>
       </c>
       <c r="D472" t="s">
-        <v>175</v>
+        <v>118</v>
       </c>
       <c r="E472" t="s">
         <v>61</v>
       </c>
       <c r="F472" t="s">
         <v>99</v>
       </c>
       <c r="G472" t="s">
         <v>22</v>
       </c>
       <c r="H472">
         <v>1996</v>
       </c>
       <c r="I472">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="J472" t="s">
         <v>930</v>
       </c>
       <c r="K472" t="s">
         <v>34</v>
       </c>
       <c r="L472" t="s">
-        <v>2334</v>
+        <v>2336</v>
       </c>
       <c r="M472" t="s">
-        <v>2309</v>
+        <v>2316</v>
       </c>
       <c r="N472" t="s">
         <v>27</v>
       </c>
       <c r="O472" t="s">
-        <v>2335</v>
+        <v>2337</v>
       </c>
       <c r="P472" t="s">
-        <v>2336</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="473" spans="1:16">
       <c r="A473" t="s">
-        <v>2337</v>
+        <v>2339</v>
       </c>
       <c r="B473" t="s">
-        <v>2338</v>
+        <v>2340</v>
       </c>
       <c r="C473" t="s">
         <v>714</v>
       </c>
       <c r="D473" t="s">
         <v>175</v>
       </c>
       <c r="E473" t="s">
         <v>61</v>
       </c>
       <c r="F473" t="s">
         <v>99</v>
       </c>
       <c r="G473" t="s">
         <v>22</v>
       </c>
       <c r="H473">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="I473">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="J473" t="s">
         <v>930</v>
       </c>
       <c r="K473" t="s">
         <v>34</v>
       </c>
       <c r="L473" t="s">
-        <v>2339</v>
+        <v>2341</v>
       </c>
       <c r="M473" t="s">
-        <v>2309</v>
+        <v>2316</v>
       </c>
       <c r="N473" t="s">
         <v>27</v>
       </c>
       <c r="O473" t="s">
-        <v>2340</v>
+        <v>2342</v>
       </c>
       <c r="P473" t="s">
-        <v>2341</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="474" spans="1:16">
       <c r="A474" t="s">
-        <v>2342</v>
+        <v>2344</v>
       </c>
       <c r="B474" t="s">
-        <v>2343</v>
+        <v>2345</v>
       </c>
       <c r="C474" t="s">
         <v>714</v>
       </c>
       <c r="D474" t="s">
-        <v>118</v>
+        <v>175</v>
       </c>
       <c r="E474" t="s">
         <v>61</v>
       </c>
       <c r="F474" t="s">
         <v>99</v>
       </c>
       <c r="G474" t="s">
         <v>22</v>
       </c>
       <c r="H474">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="I474">
         <v>2012</v>
       </c>
       <c r="J474" t="s">
         <v>930</v>
       </c>
       <c r="K474" t="s">
         <v>34</v>
       </c>
       <c r="L474" t="s">
-        <v>2344</v>
+        <v>2346</v>
       </c>
       <c r="M474" t="s">
-        <v>2309</v>
+        <v>2316</v>
       </c>
       <c r="N474" t="s">
         <v>27</v>
       </c>
       <c r="O474" t="s">
-        <v>2345</v>
+        <v>2347</v>
       </c>
       <c r="P474" t="s">
-        <v>2346</v>
+        <v>2348</v>
       </c>
     </row>
     <row r="475" spans="1:16">
       <c r="A475" t="s">
-        <v>2347</v>
+        <v>2349</v>
       </c>
       <c r="B475" t="s">
-        <v>2348</v>
+        <v>2350</v>
       </c>
       <c r="C475" t="s">
         <v>714</v>
       </c>
       <c r="D475" t="s">
-        <v>94</v>
+        <v>118</v>
       </c>
       <c r="E475" t="s">
         <v>61</v>
       </c>
       <c r="F475" t="s">
         <v>99</v>
       </c>
       <c r="G475" t="s">
         <v>22</v>
       </c>
       <c r="H475">
         <v>1998</v>
       </c>
       <c r="I475">
         <v>2012</v>
       </c>
       <c r="J475" t="s">
-        <v>835</v>
+        <v>930</v>
       </c>
       <c r="K475" t="s">
         <v>34</v>
       </c>
       <c r="L475" t="s">
-        <v>2349</v>
+        <v>2351</v>
       </c>
       <c r="M475" t="s">
-        <v>2350</v>
+        <v>2316</v>
       </c>
       <c r="N475" t="s">
         <v>27</v>
       </c>
       <c r="O475" t="s">
-        <v>2351</v>
+        <v>2352</v>
       </c>
       <c r="P475" t="s">
-        <v>2352</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="476" spans="1:16">
       <c r="A476" t="s">
-        <v>2353</v>
+        <v>2354</v>
       </c>
       <c r="B476" t="s">
-        <v>2354</v>
+        <v>2355</v>
       </c>
       <c r="C476" t="s">
         <v>714</v>
       </c>
       <c r="D476" t="s">
-        <v>175</v>
+        <v>94</v>
       </c>
       <c r="E476" t="s">
         <v>61</v>
       </c>
       <c r="F476" t="s">
         <v>99</v>
       </c>
       <c r="G476" t="s">
         <v>22</v>
       </c>
       <c r="H476">
-        <v>2003</v>
+        <v>1998</v>
       </c>
       <c r="I476">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="J476" t="s">
-        <v>930</v>
+        <v>835</v>
       </c>
       <c r="K476" t="s">
         <v>34</v>
       </c>
       <c r="L476" t="s">
-        <v>2355</v>
+        <v>2356</v>
       </c>
       <c r="M476" t="s">
-        <v>2309</v>
+        <v>2357</v>
       </c>
       <c r="N476" t="s">
         <v>27</v>
       </c>
       <c r="O476" t="s">
-        <v>2356</v>
+        <v>2358</v>
       </c>
       <c r="P476" t="s">
-        <v>2357</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="477" spans="1:16">
       <c r="A477" t="s">
-        <v>2358</v>
+        <v>2360</v>
       </c>
       <c r="B477" t="s">
-        <v>2359</v>
+        <v>2361</v>
       </c>
       <c r="C477" t="s">
         <v>714</v>
       </c>
       <c r="D477" t="s">
-        <v>94</v>
+        <v>175</v>
       </c>
       <c r="E477" t="s">
         <v>61</v>
       </c>
       <c r="F477" t="s">
         <v>99</v>
       </c>
       <c r="G477" t="s">
         <v>22</v>
       </c>
       <c r="H477">
-        <v>1998</v>
+        <v>2003</v>
       </c>
       <c r="I477">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="J477" t="s">
-        <v>835</v>
+        <v>930</v>
       </c>
       <c r="K477" t="s">
         <v>34</v>
       </c>
       <c r="L477" t="s">
-        <v>2360</v>
+        <v>2362</v>
       </c>
       <c r="M477" t="s">
-        <v>2350</v>
+        <v>2316</v>
       </c>
       <c r="N477" t="s">
         <v>27</v>
       </c>
       <c r="O477" t="s">
-        <v>2361</v>
+        <v>2363</v>
       </c>
       <c r="P477" t="s">
-        <v>2352</v>
+        <v>2364</v>
       </c>
     </row>
     <row r="478" spans="1:16">
       <c r="A478" t="s">
-        <v>2362</v>
+        <v>2365</v>
       </c>
       <c r="B478" t="s">
-        <v>2363</v>
+        <v>2366</v>
       </c>
       <c r="C478" t="s">
         <v>714</v>
       </c>
       <c r="D478" t="s">
-        <v>118</v>
+        <v>94</v>
       </c>
       <c r="E478" t="s">
         <v>61</v>
       </c>
       <c r="F478" t="s">
         <v>99</v>
       </c>
       <c r="G478" t="s">
         <v>22</v>
       </c>
       <c r="H478">
-        <v>2004</v>
+        <v>1998</v>
       </c>
       <c r="I478">
         <v>2012</v>
       </c>
       <c r="J478" t="s">
-        <v>930</v>
+        <v>835</v>
       </c>
       <c r="K478" t="s">
         <v>34</v>
       </c>
       <c r="L478" t="s">
-        <v>2364</v>
+        <v>2367</v>
       </c>
       <c r="M478" t="s">
-        <v>2309</v>
+        <v>2357</v>
       </c>
       <c r="N478" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O478" t="s">
-        <v>2365</v>
+        <v>2368</v>
       </c>
       <c r="P478" t="s">
-        <v>2366</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="479" spans="1:16">
       <c r="A479" t="s">
-        <v>2367</v>
+        <v>2369</v>
       </c>
       <c r="B479" t="s">
-        <v>2368</v>
+        <v>2370</v>
       </c>
       <c r="C479" t="s">
         <v>714</v>
       </c>
       <c r="D479" t="s">
-        <v>175</v>
+        <v>118</v>
       </c>
       <c r="E479" t="s">
         <v>61</v>
       </c>
       <c r="F479" t="s">
         <v>99</v>
       </c>
       <c r="G479" t="s">
         <v>22</v>
       </c>
       <c r="H479">
         <v>2004</v>
       </c>
       <c r="I479">
         <v>2012</v>
       </c>
       <c r="J479" t="s">
         <v>930</v>
       </c>
       <c r="K479" t="s">
         <v>34</v>
       </c>
       <c r="L479" t="s">
-        <v>2369</v>
+        <v>2371</v>
       </c>
       <c r="M479" t="s">
-        <v>2309</v>
+        <v>2316</v>
       </c>
       <c r="N479" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O479" t="s">
-        <v>2370</v>
+        <v>2372</v>
       </c>
       <c r="P479" t="s">
-        <v>2371</v>
+        <v>2373</v>
       </c>
     </row>
     <row r="480" spans="1:16">
       <c r="A480" t="s">
-        <v>2372</v>
+        <v>2374</v>
       </c>
       <c r="B480" t="s">
-        <v>2373</v>
+        <v>2375</v>
       </c>
       <c r="C480" t="s">
         <v>714</v>
       </c>
       <c r="D480" t="s">
         <v>175</v>
       </c>
       <c r="E480" t="s">
         <v>61</v>
       </c>
       <c r="F480" t="s">
         <v>99</v>
       </c>
       <c r="G480" t="s">
         <v>22</v>
       </c>
       <c r="H480">
         <v>2004</v>
       </c>
       <c r="I480">
         <v>2012</v>
       </c>
       <c r="J480" t="s">
         <v>930</v>
       </c>
       <c r="K480" t="s">
         <v>34</v>
       </c>
       <c r="L480" t="s">
-        <v>2369</v>
+        <v>2376</v>
       </c>
       <c r="M480" t="s">
-        <v>2309</v>
+        <v>2316</v>
       </c>
       <c r="N480" t="s">
         <v>27</v>
       </c>
       <c r="O480" t="s">
-        <v>2374</v>
+        <v>2377</v>
       </c>
       <c r="P480" t="s">
-        <v>2375</v>
+        <v>2378</v>
       </c>
     </row>
     <row r="481" spans="1:16">
       <c r="A481" t="s">
-        <v>2376</v>
+        <v>2379</v>
       </c>
       <c r="B481" t="s">
-        <v>2377</v>
+        <v>2380</v>
       </c>
       <c r="C481" t="s">
         <v>714</v>
       </c>
       <c r="D481" t="s">
         <v>175</v>
       </c>
       <c r="E481" t="s">
         <v>61</v>
       </c>
       <c r="F481" t="s">
         <v>99</v>
       </c>
       <c r="G481" t="s">
         <v>22</v>
       </c>
       <c r="H481">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="I481">
         <v>2012</v>
       </c>
       <c r="J481" t="s">
         <v>930</v>
       </c>
       <c r="K481" t="s">
         <v>34</v>
       </c>
       <c r="L481" t="s">
-        <v>2378</v>
+        <v>2376</v>
       </c>
       <c r="M481" t="s">
-        <v>2309</v>
+        <v>2316</v>
       </c>
       <c r="N481" t="s">
         <v>27</v>
       </c>
       <c r="O481" t="s">
-        <v>2379</v>
+        <v>2381</v>
       </c>
       <c r="P481" t="s">
-        <v>2380</v>
+        <v>2382</v>
       </c>
     </row>
     <row r="482" spans="1:16">
       <c r="A482" t="s">
-        <v>2381</v>
+        <v>2383</v>
       </c>
       <c r="B482" t="s">
-        <v>2382</v>
+        <v>2384</v>
       </c>
       <c r="C482" t="s">
         <v>714</v>
       </c>
       <c r="D482" t="s">
-        <v>118</v>
+        <v>175</v>
       </c>
       <c r="E482" t="s">
         <v>61</v>
       </c>
       <c r="F482" t="s">
         <v>99</v>
       </c>
       <c r="G482" t="s">
         <v>22</v>
       </c>
       <c r="H482">
-        <v>2009</v>
+        <v>2005</v>
       </c>
       <c r="I482">
         <v>2012</v>
       </c>
       <c r="J482" t="s">
         <v>930</v>
       </c>
       <c r="K482" t="s">
         <v>34</v>
       </c>
       <c r="L482" t="s">
-        <v>2383</v>
+        <v>2385</v>
       </c>
       <c r="M482" t="s">
-        <v>2309</v>
+        <v>2316</v>
       </c>
       <c r="N482" t="s">
         <v>27</v>
       </c>
       <c r="O482" t="s">
-        <v>2384</v>
+        <v>2386</v>
       </c>
       <c r="P482" t="s">
-        <v>2385</v>
+        <v>2387</v>
       </c>
     </row>
     <row r="483" spans="1:16">
       <c r="A483" t="s">
-        <v>2386</v>
+        <v>2388</v>
       </c>
       <c r="B483" t="s">
-        <v>2387</v>
+        <v>2389</v>
       </c>
       <c r="C483" t="s">
         <v>714</v>
       </c>
       <c r="D483" t="s">
         <v>118</v>
       </c>
       <c r="E483" t="s">
         <v>61</v>
       </c>
       <c r="F483" t="s">
         <v>99</v>
       </c>
       <c r="G483" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H483">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I483"/>
+        <v>2009</v>
+      </c>
+      <c r="I483">
+        <v>2012</v>
+      </c>
       <c r="J483" t="s">
-        <v>835</v>
+        <v>930</v>
       </c>
       <c r="K483" t="s">
         <v>34</v>
       </c>
       <c r="L483" t="s">
-        <v>2388</v>
+        <v>2390</v>
       </c>
       <c r="M483" t="s">
-        <v>2350</v>
+        <v>2316</v>
       </c>
       <c r="N483" t="s">
         <v>27</v>
       </c>
       <c r="O483" t="s">
-        <v>2389</v>
-[...1 lines deleted...]
-      <c r="P483"/>
+        <v>2391</v>
+      </c>
+      <c r="P483" t="s">
+        <v>2392</v>
+      </c>
     </row>
     <row r="484" spans="1:16">
       <c r="A484" t="s">
-        <v>2390</v>
+        <v>2393</v>
       </c>
       <c r="B484" t="s">
-        <v>2391</v>
+        <v>2394</v>
       </c>
       <c r="C484" t="s">
-        <v>948</v>
+        <v>714</v>
       </c>
       <c r="D484" t="s">
-        <v>164</v>
+        <v>118</v>
       </c>
       <c r="E484" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="F484" t="s">
-        <v>43</v>
+        <v>99</v>
       </c>
       <c r="G484" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="H484">
-        <v>2006</v>
-[...1 lines deleted...]
-      <c r="I484">
         <v>2015</v>
       </c>
+      <c r="I484"/>
       <c r="J484" t="s">
-        <v>82</v>
+        <v>835</v>
       </c>
       <c r="K484" t="s">
         <v>34</v>
       </c>
-      <c r="L484"/>
+      <c r="L484" t="s">
+        <v>2395</v>
+      </c>
       <c r="M484" t="s">
-        <v>943</v>
+        <v>2357</v>
       </c>
       <c r="N484" t="s">
         <v>27</v>
       </c>
       <c r="O484" t="s">
-        <v>2392</v>
-[...3 lines deleted...]
-      </c>
+        <v>2396</v>
+      </c>
+      <c r="P484"/>
     </row>
     <row r="485" spans="1:16">
       <c r="A485" t="s">
-        <v>2394</v>
+        <v>2397</v>
       </c>
       <c r="B485" t="s">
-        <v>2395</v>
+        <v>2398</v>
       </c>
       <c r="C485" t="s">
         <v>948</v>
       </c>
       <c r="D485" t="s">
-        <v>175</v>
+        <v>164</v>
       </c>
       <c r="E485" t="s">
         <v>20</v>
       </c>
       <c r="F485" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="G485" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H485">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I485"/>
+        <v>2006</v>
+      </c>
+      <c r="I485">
+        <v>2015</v>
+      </c>
       <c r="J485" t="s">
         <v>82</v>
       </c>
       <c r="K485" t="s">
         <v>34</v>
       </c>
       <c r="L485"/>
       <c r="M485" t="s">
         <v>943</v>
       </c>
       <c r="N485" t="s">
         <v>27</v>
       </c>
       <c r="O485" t="s">
-        <v>2396</v>
+        <v>2399</v>
       </c>
       <c r="P485" t="s">
-        <v>2397</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="486" spans="1:16">
       <c r="A486" t="s">
-        <v>2398</v>
+        <v>2401</v>
       </c>
       <c r="B486" t="s">
-        <v>2399</v>
+        <v>2402</v>
       </c>
       <c r="C486" t="s">
         <v>948</v>
       </c>
       <c r="D486" t="s">
-        <v>340</v>
+        <v>175</v>
       </c>
       <c r="E486" t="s">
         <v>20</v>
       </c>
       <c r="F486" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="G486" t="s">
         <v>71</v>
       </c>
       <c r="H486">
-        <v>2004</v>
+        <v>2014</v>
       </c>
       <c r="I486"/>
       <c r="J486" t="s">
         <v>82</v>
       </c>
       <c r="K486" t="s">
         <v>34</v>
       </c>
       <c r="L486"/>
       <c r="M486" t="s">
-        <v>2400</v>
+        <v>943</v>
       </c>
       <c r="N486" t="s">
         <v>27</v>
       </c>
       <c r="O486" t="s">
-        <v>2401</v>
+        <v>2403</v>
       </c>
       <c r="P486" t="s">
-        <v>2402</v>
+        <v>2404</v>
       </c>
     </row>
     <row r="487" spans="1:16">
       <c r="A487" t="s">
-        <v>2403</v>
+        <v>2405</v>
       </c>
       <c r="B487" t="s">
-        <v>2404</v>
+        <v>2406</v>
       </c>
       <c r="C487" t="s">
-        <v>753</v>
+        <v>948</v>
       </c>
       <c r="D487" t="s">
-        <v>164</v>
+        <v>340</v>
       </c>
       <c r="E487" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F487" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
       <c r="G487" t="s">
         <v>71</v>
       </c>
       <c r="H487">
-        <v>2012</v>
+        <v>2004</v>
       </c>
       <c r="I487"/>
       <c r="J487" t="s">
-        <v>835</v>
+        <v>82</v>
       </c>
       <c r="K487" t="s">
         <v>34</v>
       </c>
       <c r="L487"/>
       <c r="M487" t="s">
-        <v>2405</v>
+        <v>2407</v>
       </c>
       <c r="N487" t="s">
         <v>27</v>
       </c>
       <c r="O487" t="s">
-        <v>2406</v>
+        <v>2408</v>
       </c>
       <c r="P487" t="s">
-        <v>2407</v>
+        <v>2409</v>
       </c>
     </row>
     <row r="488" spans="1:16">
       <c r="A488" t="s">
-        <v>2408</v>
+        <v>2410</v>
       </c>
       <c r="B488" t="s">
-        <v>2409</v>
+        <v>2411</v>
       </c>
       <c r="C488" t="s">
         <v>753</v>
       </c>
       <c r="D488" t="s">
-        <v>2410</v>
+        <v>164</v>
       </c>
       <c r="E488" t="s">
         <v>61</v>
       </c>
       <c r="F488" t="s">
         <v>99</v>
       </c>
       <c r="G488" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="H488">
         <v>2012</v>
       </c>
-      <c r="I488">
-[...1 lines deleted...]
-      </c>
+      <c r="I488"/>
       <c r="J488" t="s">
-        <v>62</v>
+        <v>835</v>
       </c>
       <c r="K488" t="s">
         <v>34</v>
       </c>
       <c r="L488"/>
       <c r="M488" t="s">
-        <v>2405</v>
+        <v>2412</v>
       </c>
       <c r="N488" t="s">
         <v>27</v>
       </c>
       <c r="O488" t="s">
-        <v>2411</v>
+        <v>2413</v>
       </c>
       <c r="P488" t="s">
-        <v>2412</v>
+        <v>2414</v>
       </c>
     </row>
     <row r="489" spans="1:16">
       <c r="A489" t="s">
-        <v>2413</v>
+        <v>2415</v>
       </c>
       <c r="B489" t="s">
-        <v>2414</v>
+        <v>2416</v>
       </c>
       <c r="C489" t="s">
-        <v>2415</v>
+        <v>753</v>
       </c>
       <c r="D489" t="s">
-        <v>118</v>
+        <v>2417</v>
       </c>
       <c r="E489" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="F489" t="s">
-        <v>43</v>
+        <v>99</v>
       </c>
       <c r="G489" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H489">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I489"/>
+        <v>2012</v>
+      </c>
+      <c r="I489">
+        <v>2017</v>
+      </c>
       <c r="J489" t="s">
-        <v>158</v>
+        <v>62</v>
       </c>
       <c r="K489" t="s">
         <v>34</v>
       </c>
       <c r="L489"/>
       <c r="M489" t="s">
-        <v>2416</v>
+        <v>2412</v>
       </c>
       <c r="N489" t="s">
         <v>27</v>
       </c>
       <c r="O489" t="s">
-        <v>2417</v>
+        <v>2418</v>
       </c>
       <c r="P489" t="s">
-        <v>2418</v>
+        <v>2419</v>
       </c>
     </row>
     <row r="490" spans="1:16">
       <c r="A490" t="s">
-        <v>2419</v>
+        <v>2420</v>
       </c>
       <c r="B490" t="s">
-        <v>2420</v>
+        <v>2421</v>
       </c>
       <c r="C490" t="s">
-        <v>2415</v>
+        <v>2422</v>
       </c>
       <c r="D490" t="s">
-        <v>1249</v>
+        <v>118</v>
       </c>
       <c r="E490" t="s">
         <v>20</v>
       </c>
       <c r="F490" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G490" t="s">
         <v>71</v>
       </c>
       <c r="H490">
         <v>2011</v>
       </c>
       <c r="I490"/>
       <c r="J490" t="s">
-        <v>62</v>
+        <v>158</v>
       </c>
       <c r="K490" t="s">
         <v>34</v>
       </c>
       <c r="L490"/>
       <c r="M490" t="s">
-        <v>2416</v>
+        <v>2423</v>
       </c>
       <c r="N490" t="s">
         <v>27</v>
       </c>
       <c r="O490" t="s">
-        <v>2421</v>
+        <v>2424</v>
       </c>
       <c r="P490" t="s">
-        <v>2422</v>
+        <v>2425</v>
       </c>
     </row>
     <row r="491" spans="1:16">
       <c r="A491" t="s">
-        <v>2423</v>
+        <v>2426</v>
       </c>
       <c r="B491" t="s">
-        <v>2424</v>
+        <v>2427</v>
       </c>
       <c r="C491" t="s">
-        <v>2415</v>
+        <v>2422</v>
       </c>
       <c r="D491" t="s">
-        <v>94</v>
+        <v>1249</v>
       </c>
       <c r="E491" t="s">
         <v>20</v>
       </c>
       <c r="F491" t="s">
         <v>21</v>
       </c>
       <c r="G491" t="s">
         <v>71</v>
       </c>
       <c r="H491">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="I491"/>
       <c r="J491" t="s">
         <v>62</v>
       </c>
       <c r="K491" t="s">
         <v>34</v>
       </c>
       <c r="L491"/>
       <c r="M491" t="s">
-        <v>2416</v>
+        <v>2423</v>
       </c>
       <c r="N491" t="s">
         <v>27</v>
       </c>
       <c r="O491" t="s">
-        <v>2425</v>
+        <v>2428</v>
       </c>
       <c r="P491" t="s">
-        <v>2426</v>
+        <v>2429</v>
       </c>
     </row>
     <row r="492" spans="1:16">
       <c r="A492" t="s">
-        <v>2427</v>
+        <v>2430</v>
       </c>
       <c r="B492" t="s">
-        <v>2428</v>
+        <v>2431</v>
       </c>
       <c r="C492" t="s">
-        <v>2415</v>
+        <v>2422</v>
       </c>
       <c r="D492" t="s">
         <v>94</v>
       </c>
       <c r="E492" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F492" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G492" t="s">
         <v>71</v>
       </c>
       <c r="H492">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="I492"/>
       <c r="J492" t="s">
-        <v>82</v>
+        <v>62</v>
       </c>
       <c r="K492" t="s">
         <v>34</v>
       </c>
       <c r="L492"/>
       <c r="M492" t="s">
-        <v>2429</v>
+        <v>2423</v>
       </c>
       <c r="N492" t="s">
         <v>27</v>
       </c>
       <c r="O492" t="s">
-        <v>2430</v>
+        <v>2432</v>
       </c>
       <c r="P492" t="s">
-        <v>2426</v>
+        <v>2433</v>
       </c>
     </row>
     <row r="493" spans="1:16">
       <c r="A493" t="s">
-        <v>2431</v>
+        <v>2434</v>
       </c>
       <c r="B493" t="s">
-        <v>2432</v>
+        <v>2435</v>
       </c>
       <c r="C493" t="s">
+        <v>2422</v>
+      </c>
+      <c r="D493" t="s">
+        <v>94</v>
+      </c>
+      <c r="E493" t="s">
+        <v>61</v>
+      </c>
+      <c r="F493" t="s">
+        <v>52</v>
+      </c>
+      <c r="G493" t="s">
+        <v>71</v>
+      </c>
+      <c r="H493">
+        <v>2015</v>
+      </c>
+      <c r="I493"/>
+      <c r="J493" t="s">
+        <v>82</v>
+      </c>
+      <c r="K493" t="s">
+        <v>34</v>
+      </c>
+      <c r="L493"/>
+      <c r="M493" t="s">
+        <v>2436</v>
+      </c>
+      <c r="N493" t="s">
+        <v>27</v>
+      </c>
+      <c r="O493" t="s">
+        <v>2437</v>
+      </c>
+      <c r="P493" t="s">
         <v>2433</v>
-      </c>
-[...37 lines deleted...]
-        <v>2437</v>
       </c>
     </row>
     <row r="494" spans="1:16">
       <c r="A494" t="s">
         <v>2438</v>
       </c>
       <c r="B494" t="s">
         <v>2439</v>
       </c>
       <c r="C494" t="s">
-        <v>2433</v>
+        <v>2440</v>
       </c>
       <c r="D494" t="s">
         <v>164</v>
       </c>
       <c r="E494" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F494" t="s">
         <v>43</v>
       </c>
       <c r="G494" t="s">
         <v>22</v>
       </c>
       <c r="H494">
+        <v>2002</v>
+      </c>
+      <c r="I494">
         <v>2016</v>
-      </c>
-[...1 lines deleted...]
-        <v>2019</v>
       </c>
       <c r="J494" t="s">
         <v>171</v>
       </c>
       <c r="K494" t="s">
         <v>34</v>
       </c>
       <c r="L494" t="s">
-        <v>2440</v>
+        <v>2441</v>
       </c>
       <c r="M494" t="s">
-        <v>2435</v>
+        <v>2442</v>
       </c>
       <c r="N494" t="s">
         <v>27</v>
       </c>
       <c r="O494" t="s">
-        <v>2441</v>
+        <v>2443</v>
       </c>
       <c r="P494" t="s">
-        <v>2442</v>
+        <v>2444</v>
       </c>
     </row>
     <row r="495" spans="1:16">
       <c r="A495" t="s">
-        <v>2443</v>
+        <v>2445</v>
       </c>
       <c r="B495" t="s">
-        <v>2443</v>
+        <v>2446</v>
       </c>
       <c r="C495" t="s">
-        <v>2433</v>
+        <v>2440</v>
       </c>
       <c r="D495" t="s">
-        <v>94</v>
+        <v>164</v>
       </c>
       <c r="E495" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="F495" t="s">
         <v>43</v>
       </c>
       <c r="G495" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H495">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I495"/>
+        <v>2016</v>
+      </c>
+      <c r="I495">
+        <v>2019</v>
+      </c>
       <c r="J495" t="s">
         <v>171</v>
       </c>
       <c r="K495" t="s">
         <v>34</v>
       </c>
-      <c r="L495"/>
+      <c r="L495" t="s">
+        <v>2447</v>
+      </c>
       <c r="M495" t="s">
-        <v>2435</v>
+        <v>2442</v>
       </c>
       <c r="N495" t="s">
         <v>27</v>
       </c>
       <c r="O495" t="s">
-        <v>2444</v>
+        <v>2448</v>
       </c>
       <c r="P495" t="s">
-        <v>2445</v>
+        <v>2449</v>
       </c>
     </row>
     <row r="496" spans="1:16">
       <c r="A496" t="s">
-        <v>2446</v>
+        <v>2450</v>
       </c>
       <c r="B496" t="s">
-        <v>2447</v>
+        <v>2450</v>
       </c>
       <c r="C496" t="s">
-        <v>2433</v>
+        <v>2440</v>
       </c>
       <c r="D496" t="s">
-        <v>204</v>
+        <v>94</v>
       </c>
       <c r="E496" t="s">
         <v>20</v>
       </c>
       <c r="F496" t="s">
         <v>43</v>
       </c>
       <c r="G496" t="s">
         <v>71</v>
       </c>
       <c r="H496">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="I496"/>
       <c r="J496" t="s">
         <v>171</v>
       </c>
       <c r="K496" t="s">
         <v>34</v>
       </c>
-      <c r="L496" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L496"/>
       <c r="M496" t="s">
-        <v>2435</v>
+        <v>2442</v>
       </c>
       <c r="N496" t="s">
         <v>27</v>
       </c>
       <c r="O496" t="s">
-        <v>2449</v>
+        <v>2451</v>
       </c>
       <c r="P496" t="s">
-        <v>2450</v>
+        <v>2452</v>
       </c>
     </row>
     <row r="497" spans="1:16">
       <c r="A497" t="s">
-        <v>2451</v>
+        <v>2453</v>
       </c>
       <c r="B497" t="s">
-        <v>2452</v>
+        <v>2454</v>
       </c>
       <c r="C497" t="s">
-        <v>2433</v>
+        <v>2440</v>
       </c>
       <c r="D497" t="s">
-        <v>175</v>
+        <v>204</v>
       </c>
       <c r="E497" t="s">
         <v>20</v>
       </c>
       <c r="F497" t="s">
         <v>43</v>
       </c>
       <c r="G497" t="s">
         <v>71</v>
       </c>
       <c r="H497">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="I497"/>
       <c r="J497" t="s">
-        <v>2453</v>
+        <v>171</v>
       </c>
       <c r="K497" t="s">
         <v>34</v>
       </c>
-      <c r="L497"/>
+      <c r="L497" t="s">
+        <v>2455</v>
+      </c>
       <c r="M497" t="s">
-        <v>2435</v>
+        <v>2442</v>
       </c>
       <c r="N497" t="s">
         <v>27</v>
       </c>
       <c r="O497" t="s">
-        <v>2454</v>
+        <v>2456</v>
       </c>
       <c r="P497" t="s">
-        <v>2455</v>
+        <v>2457</v>
       </c>
     </row>
     <row r="498" spans="1:16">
       <c r="A498" t="s">
-        <v>2456</v>
+        <v>2458</v>
       </c>
       <c r="B498" t="s">
-        <v>2457</v>
+        <v>2459</v>
       </c>
       <c r="C498" t="s">
-        <v>714</v>
+        <v>2440</v>
       </c>
       <c r="D498" t="s">
-        <v>2458</v>
+        <v>175</v>
       </c>
       <c r="E498" t="s">
         <v>20</v>
       </c>
       <c r="F498" t="s">
         <v>43</v>
       </c>
       <c r="G498" t="s">
-        <v>1338</v>
+        <v>71</v>
       </c>
       <c r="H498">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I498"/>
       <c r="J498" t="s">
-        <v>716</v>
+        <v>2460</v>
       </c>
       <c r="K498" t="s">
         <v>34</v>
       </c>
-      <c r="L498" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L498"/>
       <c r="M498" t="s">
-        <v>1965</v>
+        <v>2442</v>
       </c>
       <c r="N498" t="s">
         <v>27</v>
       </c>
       <c r="O498" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="P498" t="s">
-        <v>2461</v>
+        <v>2462</v>
       </c>
     </row>
     <row r="499" spans="1:16">
       <c r="A499" t="s">
-        <v>2462</v>
+        <v>2463</v>
       </c>
       <c r="B499" t="s">
-        <v>2463</v>
+        <v>2464</v>
       </c>
       <c r="C499" t="s">
         <v>714</v>
       </c>
       <c r="D499" t="s">
-        <v>94</v>
+        <v>2465</v>
       </c>
       <c r="E499" t="s">
         <v>20</v>
       </c>
       <c r="F499" t="s">
         <v>43</v>
       </c>
       <c r="G499" t="s">
-        <v>22</v>
+        <v>1338</v>
       </c>
       <c r="H499">
-        <v>1995</v>
+        <v>2002</v>
       </c>
       <c r="I499">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="J499" t="s">
-        <v>930</v>
+        <v>716</v>
       </c>
       <c r="K499" t="s">
         <v>34</v>
       </c>
       <c r="L499" t="s">
-        <v>2464</v>
+        <v>2466</v>
       </c>
       <c r="M499" t="s">
         <v>1965</v>
       </c>
       <c r="N499" t="s">
         <v>27</v>
       </c>
       <c r="O499" t="s">
-        <v>2465</v>
+        <v>2467</v>
       </c>
       <c r="P499" t="s">
-        <v>2466</v>
+        <v>2468</v>
       </c>
     </row>
     <row r="500" spans="1:16">
       <c r="A500" t="s">
-        <v>2467</v>
+        <v>2469</v>
       </c>
       <c r="B500" t="s">
-        <v>2468</v>
+        <v>2470</v>
       </c>
       <c r="C500" t="s">
         <v>714</v>
       </c>
       <c r="D500" t="s">
         <v>94</v>
       </c>
       <c r="E500" t="s">
         <v>20</v>
       </c>
       <c r="F500" t="s">
         <v>43</v>
       </c>
       <c r="G500" t="s">
         <v>22</v>
       </c>
       <c r="H500">
         <v>1995</v>
       </c>
       <c r="I500">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="J500" t="s">
-        <v>835</v>
+        <v>930</v>
       </c>
       <c r="K500" t="s">
         <v>34</v>
       </c>
       <c r="L500" t="s">
-        <v>2469</v>
+        <v>2471</v>
       </c>
       <c r="M500" t="s">
         <v>1965</v>
       </c>
       <c r="N500" t="s">
         <v>27</v>
       </c>
       <c r="O500" t="s">
-        <v>2470</v>
+        <v>2472</v>
       </c>
       <c r="P500" t="s">
-        <v>2471</v>
+        <v>2473</v>
       </c>
     </row>
     <row r="501" spans="1:16">
       <c r="A501" t="s">
-        <v>2472</v>
+        <v>2474</v>
       </c>
       <c r="B501" t="s">
-        <v>2473</v>
+        <v>2475</v>
       </c>
       <c r="C501" t="s">
         <v>714</v>
       </c>
       <c r="D501" t="s">
         <v>94</v>
       </c>
       <c r="E501" t="s">
         <v>20</v>
       </c>
       <c r="F501" t="s">
         <v>43</v>
       </c>
       <c r="G501" t="s">
         <v>22</v>
       </c>
       <c r="H501">
         <v>1995</v>
       </c>
       <c r="I501">
-        <v>2016</v>
+        <v>2010</v>
       </c>
       <c r="J501" t="s">
-        <v>716</v>
+        <v>835</v>
       </c>
       <c r="K501" t="s">
         <v>34</v>
       </c>
-      <c r="L501"/>
+      <c r="L501" t="s">
+        <v>2476</v>
+      </c>
       <c r="M501" t="s">
         <v>1965</v>
       </c>
       <c r="N501" t="s">
         <v>27</v>
       </c>
       <c r="O501" t="s">
-        <v>2474</v>
+        <v>2477</v>
       </c>
       <c r="P501" t="s">
-        <v>2475</v>
+        <v>2478</v>
       </c>
     </row>
     <row r="502" spans="1:16">
       <c r="A502" t="s">
-        <v>2476</v>
+        <v>2479</v>
       </c>
       <c r="B502" t="s">
-        <v>2477</v>
+        <v>2480</v>
       </c>
       <c r="C502" t="s">
-        <v>2478</v>
+        <v>714</v>
       </c>
       <c r="D502" t="s">
-        <v>1511</v>
+        <v>94</v>
       </c>
       <c r="E502" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F502" t="s">
         <v>43</v>
       </c>
       <c r="G502" t="s">
-        <v>476</v>
+        <v>22</v>
       </c>
       <c r="H502">
-        <v>2025</v>
-[...1 lines deleted...]
-      <c r="I502"/>
+        <v>1995</v>
+      </c>
+      <c r="I502">
+        <v>2016</v>
+      </c>
       <c r="J502" t="s">
-        <v>1955</v>
+        <v>716</v>
       </c>
       <c r="K502" t="s">
         <v>34</v>
       </c>
-      <c r="L502" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L502"/>
       <c r="M502" t="s">
-        <v>2480</v>
+        <v>1965</v>
       </c>
       <c r="N502" t="s">
         <v>27</v>
       </c>
       <c r="O502" t="s">
         <v>2481</v>
       </c>
       <c r="P502" t="s">
         <v>2482</v>
       </c>
     </row>
     <row r="503" spans="1:16">
       <c r="A503" t="s">
         <v>2483</v>
       </c>
       <c r="B503" t="s">
         <v>2484</v>
       </c>
       <c r="C503" t="s">
         <v>2485</v>
       </c>
       <c r="D503" t="s">
-        <v>2486</v>
+        <v>1511</v>
       </c>
       <c r="E503" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="F503" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G503" t="s">
-        <v>71</v>
+        <v>476</v>
       </c>
       <c r="H503">
-        <v>2016</v>
+        <v>2025</v>
       </c>
       <c r="I503"/>
       <c r="J503" t="s">
-        <v>82</v>
+        <v>1955</v>
       </c>
       <c r="K503" t="s">
         <v>34</v>
       </c>
-      <c r="L503"/>
+      <c r="L503" t="s">
+        <v>2486</v>
+      </c>
       <c r="M503" t="s">
         <v>2487</v>
       </c>
       <c r="N503" t="s">
         <v>27</v>
       </c>
       <c r="O503" t="s">
         <v>2488</v>
       </c>
       <c r="P503" t="s">
         <v>2489</v>
       </c>
     </row>
     <row r="504" spans="1:16">
       <c r="A504" t="s">
         <v>2490</v>
       </c>
       <c r="B504" t="s">
         <v>2491</v>
       </c>
       <c r="C504" t="s">
-        <v>2485</v>
+        <v>2492</v>
       </c>
       <c r="D504" t="s">
-        <v>2492</v>
+        <v>2493</v>
       </c>
       <c r="E504" t="s">
         <v>20</v>
       </c>
       <c r="F504" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G504" t="s">
         <v>71</v>
       </c>
       <c r="H504">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="I504"/>
       <c r="J504" t="s">
         <v>82</v>
       </c>
       <c r="K504" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="L504"/>
       <c r="M504" t="s">
-        <v>2487</v>
+        <v>2494</v>
       </c>
       <c r="N504" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O504" t="s">
-        <v>2493</v>
+        <v>2495</v>
       </c>
       <c r="P504" t="s">
-        <v>2494</v>
+        <v>2496</v>
       </c>
     </row>
     <row r="505" spans="1:16">
       <c r="A505" t="s">
-        <v>2495</v>
+        <v>2497</v>
       </c>
       <c r="B505" t="s">
-        <v>2496</v>
+        <v>2498</v>
       </c>
       <c r="C505" t="s">
-        <v>642</v>
+        <v>2492</v>
       </c>
       <c r="D505" t="s">
-        <v>254</v>
+        <v>2499</v>
       </c>
       <c r="E505" t="s">
         <v>20</v>
       </c>
       <c r="F505" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="G505" t="s">
         <v>71</v>
       </c>
       <c r="H505">
         <v>2017</v>
       </c>
       <c r="I505"/>
       <c r="J505" t="s">
-        <v>643</v>
+        <v>82</v>
       </c>
       <c r="K505" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="L505"/>
       <c r="M505" t="s">
-        <v>645</v>
+        <v>2494</v>
       </c>
       <c r="N505" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O505" t="s">
-        <v>2497</v>
+        <v>2500</v>
       </c>
       <c r="P505" t="s">
-        <v>2498</v>
+        <v>2501</v>
       </c>
     </row>
     <row r="506" spans="1:16">
       <c r="A506" t="s">
-        <v>2499</v>
+        <v>2502</v>
       </c>
       <c r="B506" t="s">
-        <v>2500</v>
+        <v>2503</v>
       </c>
       <c r="C506" t="s">
         <v>642</v>
       </c>
       <c r="D506" t="s">
-        <v>874</v>
+        <v>254</v>
       </c>
       <c r="E506" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F506" t="s">
         <v>21</v>
       </c>
       <c r="G506" t="s">
         <v>71</v>
       </c>
       <c r="H506">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="I506"/>
       <c r="J506" t="s">
-        <v>1042</v>
+        <v>643</v>
       </c>
       <c r="K506" t="s">
         <v>34</v>
       </c>
       <c r="L506"/>
       <c r="M506" t="s">
         <v>645</v>
       </c>
       <c r="N506" t="s">
         <v>27</v>
       </c>
       <c r="O506" t="s">
-        <v>2501</v>
-[...1 lines deleted...]
-      <c r="P506"/>
+        <v>2504</v>
+      </c>
+      <c r="P506" t="s">
+        <v>2505</v>
+      </c>
     </row>
     <row r="507" spans="1:16">
       <c r="A507" t="s">
-        <v>2502</v>
+        <v>2506</v>
       </c>
       <c r="B507" t="s">
-        <v>2503</v>
+        <v>2507</v>
       </c>
       <c r="C507" t="s">
         <v>642</v>
       </c>
       <c r="D507" t="s">
-        <v>715</v>
+        <v>874</v>
       </c>
       <c r="E507" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="F507" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G507" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="H507">
-        <v>2007</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I507"/>
       <c r="J507" t="s">
-        <v>659</v>
+        <v>1042</v>
       </c>
       <c r="K507" t="s">
         <v>34</v>
       </c>
-      <c r="L507" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L507"/>
       <c r="M507" t="s">
         <v>645</v>
       </c>
       <c r="N507" t="s">
         <v>27</v>
       </c>
       <c r="O507" t="s">
-        <v>2505</v>
-[...3 lines deleted...]
-      </c>
+        <v>2508</v>
+      </c>
+      <c r="P507"/>
     </row>
     <row r="508" spans="1:16">
       <c r="A508" t="s">
-        <v>2507</v>
+        <v>2509</v>
       </c>
       <c r="B508" t="s">
-        <v>2508</v>
+        <v>2510</v>
       </c>
       <c r="C508" t="s">
         <v>642</v>
       </c>
       <c r="D508" t="s">
-        <v>94</v>
+        <v>715</v>
       </c>
       <c r="E508" t="s">
         <v>20</v>
       </c>
       <c r="F508" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G508" t="s">
         <v>22</v>
       </c>
       <c r="H508">
         <v>2007</v>
       </c>
       <c r="I508">
         <v>2020</v>
       </c>
       <c r="J508" t="s">
         <v>659</v>
       </c>
       <c r="K508" t="s">
         <v>34</v>
       </c>
       <c r="L508" t="s">
-        <v>2509</v>
+        <v>2511</v>
       </c>
       <c r="M508" t="s">
         <v>645</v>
       </c>
       <c r="N508" t="s">
         <v>27</v>
       </c>
       <c r="O508" t="s">
-        <v>2510</v>
+        <v>2512</v>
       </c>
       <c r="P508" t="s">
-        <v>2511</v>
+        <v>2513</v>
       </c>
     </row>
     <row r="509" spans="1:16">
       <c r="A509" t="s">
-        <v>2512</v>
+        <v>2514</v>
       </c>
       <c r="B509" t="s">
-        <v>2513</v>
+        <v>2515</v>
       </c>
       <c r="C509" t="s">
         <v>642</v>
       </c>
       <c r="D509" t="s">
         <v>94</v>
       </c>
       <c r="E509" t="s">
         <v>20</v>
       </c>
       <c r="F509" t="s">
         <v>21</v>
       </c>
       <c r="G509" t="s">
-        <v>476</v>
+        <v>22</v>
       </c>
       <c r="H509">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I509"/>
+        <v>2007</v>
+      </c>
+      <c r="I509">
+        <v>2020</v>
+      </c>
       <c r="J509" t="s">
         <v>659</v>
       </c>
       <c r="K509" t="s">
         <v>34</v>
       </c>
-      <c r="L509"/>
+      <c r="L509" t="s">
+        <v>2516</v>
+      </c>
       <c r="M509" t="s">
         <v>645</v>
       </c>
       <c r="N509" t="s">
         <v>27</v>
       </c>
       <c r="O509" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="P509" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
     </row>
     <row r="510" spans="1:16">
       <c r="A510" t="s">
-        <v>2516</v>
+        <v>2519</v>
       </c>
       <c r="B510" t="s">
-        <v>2517</v>
+        <v>2520</v>
       </c>
       <c r="C510" t="s">
         <v>642</v>
       </c>
       <c r="D510" t="s">
-        <v>175</v>
+        <v>94</v>
       </c>
       <c r="E510" t="s">
         <v>20</v>
       </c>
       <c r="F510" t="s">
         <v>21</v>
       </c>
       <c r="G510" t="s">
-        <v>22</v>
+        <v>476</v>
       </c>
       <c r="H510">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I510"/>
       <c r="J510" t="s">
         <v>659</v>
       </c>
       <c r="K510" t="s">
         <v>34</v>
       </c>
       <c r="L510"/>
       <c r="M510" t="s">
         <v>645</v>
       </c>
       <c r="N510" t="s">
         <v>27</v>
       </c>
       <c r="O510" t="s">
-        <v>2518</v>
+        <v>2521</v>
       </c>
       <c r="P510" t="s">
-        <v>2519</v>
+        <v>2522</v>
       </c>
     </row>
     <row r="511" spans="1:16">
       <c r="A511" t="s">
-        <v>2520</v>
+        <v>2523</v>
       </c>
       <c r="B511" t="s">
-        <v>2521</v>
+        <v>2524</v>
       </c>
       <c r="C511" t="s">
         <v>642</v>
       </c>
       <c r="D511" t="s">
         <v>175</v>
       </c>
       <c r="E511" t="s">
         <v>20</v>
       </c>
       <c r="F511" t="s">
         <v>21</v>
       </c>
       <c r="G511" t="s">
         <v>22</v>
       </c>
       <c r="H511">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="I511">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="J511" t="s">
         <v>659</v>
       </c>
       <c r="K511" t="s">
         <v>34</v>
       </c>
       <c r="L511"/>
       <c r="M511" t="s">
         <v>645</v>
       </c>
       <c r="N511" t="s">
         <v>27</v>
       </c>
       <c r="O511" t="s">
-        <v>2522</v>
+        <v>2525</v>
       </c>
       <c r="P511" t="s">
-        <v>2523</v>
+        <v>2526</v>
       </c>
     </row>
     <row r="512" spans="1:16">
       <c r="A512" t="s">
-        <v>2524</v>
+        <v>2527</v>
       </c>
       <c r="B512" t="s">
-        <v>2525</v>
+        <v>2528</v>
       </c>
       <c r="C512" t="s">
         <v>642</v>
       </c>
       <c r="D512" t="s">
-        <v>329</v>
+        <v>175</v>
       </c>
       <c r="E512" t="s">
         <v>20</v>
       </c>
       <c r="F512" t="s">
         <v>21</v>
       </c>
       <c r="G512" t="s">
-        <v>1338</v>
+        <v>22</v>
       </c>
       <c r="H512">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="I512">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="J512" t="s">
         <v>659</v>
       </c>
       <c r="K512" t="s">
-        <v>958</v>
+        <v>34</v>
       </c>
       <c r="L512"/>
       <c r="M512" t="s">
         <v>645</v>
       </c>
       <c r="N512" t="s">
         <v>27</v>
       </c>
       <c r="O512" t="s">
-        <v>2526</v>
+        <v>2529</v>
       </c>
       <c r="P512" t="s">
-        <v>2527</v>
+        <v>2530</v>
       </c>
     </row>
     <row r="513" spans="1:16">
       <c r="A513" t="s">
-        <v>2528</v>
+        <v>2531</v>
       </c>
       <c r="B513" t="s">
-        <v>2529</v>
+        <v>2532</v>
       </c>
       <c r="C513" t="s">
         <v>642</v>
       </c>
       <c r="D513" t="s">
         <v>329</v>
       </c>
       <c r="E513" t="s">
         <v>20</v>
       </c>
       <c r="F513" t="s">
         <v>21</v>
       </c>
       <c r="G513" t="s">
-        <v>22</v>
+        <v>1338</v>
       </c>
       <c r="H513">
         <v>2010</v>
       </c>
       <c r="I513">
         <v>2019</v>
       </c>
       <c r="J513" t="s">
-        <v>1042</v>
+        <v>659</v>
       </c>
       <c r="K513" t="s">
         <v>958</v>
       </c>
       <c r="L513"/>
       <c r="M513" t="s">
         <v>645</v>
       </c>
       <c r="N513" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O513" t="s">
-        <v>2530</v>
+        <v>2533</v>
       </c>
       <c r="P513" t="s">
-        <v>2527</v>
+        <v>2534</v>
       </c>
     </row>
     <row r="514" spans="1:16">
       <c r="A514" t="s">
-        <v>2531</v>
+        <v>2535</v>
       </c>
       <c r="B514" t="s">
-        <v>2532</v>
+        <v>2536</v>
       </c>
       <c r="C514" t="s">
         <v>642</v>
       </c>
       <c r="D514" t="s">
-        <v>874</v>
+        <v>329</v>
       </c>
       <c r="E514" t="s">
         <v>20</v>
       </c>
       <c r="F514" t="s">
         <v>21</v>
       </c>
       <c r="G514" t="s">
-        <v>476</v>
+        <v>22</v>
       </c>
       <c r="H514">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I514"/>
+        <v>2010</v>
+      </c>
+      <c r="I514">
+        <v>2019</v>
+      </c>
       <c r="J514" t="s">
-        <v>659</v>
+        <v>1042</v>
       </c>
       <c r="K514" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>958</v>
+      </c>
+      <c r="L514"/>
       <c r="M514" t="s">
         <v>645</v>
       </c>
       <c r="N514" t="s">
         <v>36</v>
       </c>
       <c r="O514" t="s">
+        <v>2537</v>
+      </c>
+      <c r="P514" t="s">
         <v>2534</v>
-      </c>
-[...1 lines deleted...]
-        <v>2535</v>
       </c>
     </row>
     <row r="515" spans="1:16">
       <c r="A515" t="s">
-        <v>2536</v>
+        <v>2538</v>
       </c>
       <c r="B515" t="s">
-        <v>2177</v>
+        <v>2539</v>
       </c>
       <c r="C515" t="s">
-        <v>2160</v>
+        <v>642</v>
       </c>
       <c r="D515" t="s">
-        <v>2537</v>
+        <v>874</v>
       </c>
       <c r="E515" t="s">
         <v>20</v>
       </c>
       <c r="F515" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G515" t="s">
-        <v>22</v>
+        <v>476</v>
       </c>
       <c r="H515">
-        <v>2009</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I515"/>
       <c r="J515" t="s">
-        <v>33</v>
+        <v>659</v>
       </c>
       <c r="K515" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L515"/>
+        <v>34</v>
+      </c>
+      <c r="L515" t="s">
+        <v>2540</v>
+      </c>
       <c r="M515" t="s">
-        <v>1357</v>
+        <v>645</v>
       </c>
       <c r="N515" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O515" t="s">
-        <v>2538</v>
+        <v>2541</v>
       </c>
       <c r="P515" t="s">
-        <v>2539</v>
+        <v>2542</v>
       </c>
     </row>
     <row r="516" spans="1:16">
       <c r="A516" t="s">
-        <v>2540</v>
+        <v>2543</v>
       </c>
       <c r="B516" t="s">
-        <v>1330</v>
+        <v>2184</v>
       </c>
       <c r="C516" t="s">
-        <v>2236</v>
+        <v>2160</v>
       </c>
       <c r="D516" t="s">
-        <v>118</v>
+        <v>2544</v>
       </c>
       <c r="E516" t="s">
         <v>20</v>
       </c>
       <c r="F516" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="G516" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H516">
-        <v>2010</v>
-[...1 lines deleted...]
-      <c r="I516"/>
+        <v>2009</v>
+      </c>
+      <c r="I516">
+        <v>2016</v>
+      </c>
       <c r="J516" t="s">
-        <v>138</v>
+        <v>33</v>
       </c>
       <c r="K516" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="L516"/>
       <c r="M516" t="s">
-        <v>2237</v>
+        <v>1357</v>
       </c>
       <c r="N516" t="s">
         <v>27</v>
       </c>
       <c r="O516" t="s">
-        <v>2541</v>
+        <v>2545</v>
       </c>
       <c r="P516" t="s">
-        <v>2241</v>
+        <v>2546</v>
       </c>
     </row>
     <row r="517" spans="1:16">
       <c r="A517" t="s">
-        <v>2542</v>
+        <v>2547</v>
       </c>
       <c r="B517" t="s">
-        <v>2543</v>
+        <v>1330</v>
       </c>
       <c r="C517" t="s">
-        <v>846</v>
+        <v>2243</v>
       </c>
       <c r="D517" t="s">
-        <v>2544</v>
+        <v>118</v>
       </c>
       <c r="E517" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F517" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
       <c r="G517" t="s">
         <v>71</v>
       </c>
       <c r="H517">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="I517"/>
       <c r="J517" t="s">
-        <v>1885</v>
+        <v>138</v>
       </c>
       <c r="K517" t="s">
         <v>34</v>
       </c>
-      <c r="L517" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L517"/>
       <c r="M517" t="s">
-        <v>2546</v>
+        <v>2244</v>
       </c>
       <c r="N517" t="s">
         <v>27</v>
       </c>
       <c r="O517" t="s">
-        <v>2547</v>
+        <v>2548</v>
       </c>
       <c r="P517" t="s">
-        <v>2548</v>
+        <v>2248</v>
       </c>
     </row>
     <row r="518" spans="1:16">
       <c r="A518" t="s">
         <v>2549</v>
       </c>
       <c r="B518" t="s">
         <v>2550</v>
       </c>
       <c r="C518" t="s">
         <v>846</v>
       </c>
       <c r="D518" t="s">
-        <v>175</v>
+        <v>2551</v>
       </c>
       <c r="E518" t="s">
         <v>61</v>
       </c>
       <c r="F518" t="s">
         <v>99</v>
       </c>
       <c r="G518" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="H518">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I518"/>
       <c r="J518" t="s">
         <v>1885</v>
       </c>
       <c r="K518" t="s">
         <v>34</v>
       </c>
       <c r="L518" t="s">
-        <v>2551</v>
+        <v>2552</v>
       </c>
       <c r="M518" t="s">
-        <v>2546</v>
+        <v>2553</v>
       </c>
       <c r="N518" t="s">
         <v>27</v>
       </c>
       <c r="O518" t="s">
-        <v>2552</v>
+        <v>2554</v>
       </c>
       <c r="P518" t="s">
-        <v>2553</v>
+        <v>2555</v>
       </c>
     </row>
     <row r="519" spans="1:16">
       <c r="A519" t="s">
-        <v>2554</v>
+        <v>2556</v>
       </c>
       <c r="B519" t="s">
-        <v>2555</v>
+        <v>2557</v>
       </c>
       <c r="C519" t="s">
         <v>846</v>
       </c>
       <c r="D519" t="s">
-        <v>1742</v>
+        <v>175</v>
       </c>
       <c r="E519" t="s">
         <v>61</v>
       </c>
       <c r="F519" t="s">
         <v>99</v>
       </c>
       <c r="G519" t="s">
         <v>22</v>
       </c>
       <c r="H519">
-        <v>2001</v>
-[...1 lines deleted...]
-      <c r="I519"/>
+        <v>2002</v>
+      </c>
+      <c r="I519">
+        <v>2015</v>
+      </c>
       <c r="J519" t="s">
         <v>1885</v>
       </c>
       <c r="K519" t="s">
         <v>34</v>
       </c>
       <c r="L519" t="s">
-        <v>2556</v>
+        <v>2558</v>
       </c>
       <c r="M519" t="s">
-        <v>2546</v>
+        <v>2553</v>
       </c>
       <c r="N519" t="s">
         <v>27</v>
       </c>
       <c r="O519" t="s">
-        <v>2557</v>
+        <v>2559</v>
       </c>
       <c r="P519" t="s">
-        <v>2558</v>
+        <v>2560</v>
       </c>
     </row>
     <row r="520" spans="1:16">
       <c r="A520" t="s">
-        <v>2559</v>
+        <v>2561</v>
       </c>
       <c r="B520" t="s">
-        <v>2560</v>
+        <v>2562</v>
       </c>
       <c r="C520" t="s">
         <v>846</v>
       </c>
       <c r="D520" t="s">
-        <v>118</v>
+        <v>1742</v>
       </c>
       <c r="E520" t="s">
         <v>61</v>
       </c>
       <c r="F520" t="s">
         <v>99</v>
       </c>
       <c r="G520" t="s">
         <v>22</v>
       </c>
       <c r="H520">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2001</v>
+      </c>
+      <c r="I520"/>
       <c r="J520" t="s">
         <v>1885</v>
       </c>
       <c r="K520" t="s">
         <v>34</v>
       </c>
       <c r="L520" t="s">
-        <v>2561</v>
+        <v>2563</v>
       </c>
       <c r="M520" t="s">
-        <v>2546</v>
+        <v>2553</v>
       </c>
       <c r="N520" t="s">
         <v>27</v>
       </c>
       <c r="O520" t="s">
-        <v>2562</v>
+        <v>2564</v>
       </c>
       <c r="P520" t="s">
-        <v>2563</v>
+        <v>2565</v>
       </c>
     </row>
     <row r="521" spans="1:16">
       <c r="A521" t="s">
-        <v>2564</v>
+        <v>2566</v>
       </c>
       <c r="B521" t="s">
-        <v>2565</v>
+        <v>2567</v>
       </c>
       <c r="C521" t="s">
         <v>846</v>
       </c>
       <c r="D521" t="s">
-        <v>94</v>
+        <v>118</v>
       </c>
       <c r="E521" t="s">
         <v>61</v>
       </c>
       <c r="F521" t="s">
         <v>99</v>
       </c>
       <c r="G521" t="s">
         <v>22</v>
       </c>
       <c r="H521">
-        <v>2003</v>
+        <v>2013</v>
       </c>
       <c r="I521">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="J521" t="s">
         <v>1885</v>
       </c>
       <c r="K521" t="s">
         <v>34</v>
       </c>
       <c r="L521" t="s">
-        <v>2566</v>
+        <v>2568</v>
       </c>
       <c r="M521" t="s">
-        <v>2546</v>
+        <v>2553</v>
       </c>
       <c r="N521" t="s">
         <v>27</v>
       </c>
       <c r="O521" t="s">
-        <v>2567</v>
+        <v>2569</v>
       </c>
       <c r="P521" t="s">
-        <v>2568</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="522" spans="1:16">
       <c r="A522" t="s">
-        <v>2569</v>
+        <v>2571</v>
       </c>
       <c r="B522" t="s">
-        <v>2570</v>
+        <v>2572</v>
       </c>
       <c r="C522" t="s">
-        <v>345</v>
+        <v>846</v>
       </c>
       <c r="D522" t="s">
-        <v>366</v>
+        <v>94</v>
       </c>
       <c r="E522" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="F522" t="s">
-        <v>52</v>
+        <v>99</v>
       </c>
       <c r="G522" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H522">
+        <v>2003</v>
+      </c>
+      <c r="I522">
         <v>2021</v>
       </c>
-      <c r="I522"/>
       <c r="J522" t="s">
-        <v>347</v>
+        <v>1885</v>
       </c>
       <c r="K522" t="s">
         <v>34</v>
       </c>
-      <c r="L522"/>
-      <c r="M522"/>
+      <c r="L522" t="s">
+        <v>2573</v>
+      </c>
+      <c r="M522" t="s">
+        <v>2553</v>
+      </c>
       <c r="N522" t="s">
         <v>27</v>
       </c>
       <c r="O522" t="s">
-        <v>2571</v>
+        <v>2574</v>
       </c>
       <c r="P522" t="s">
-        <v>2572</v>
+        <v>2575</v>
       </c>
     </row>
     <row r="523" spans="1:16">
       <c r="A523" t="s">
-        <v>2569</v>
+        <v>2576</v>
       </c>
       <c r="B523" t="s">
-        <v>2573</v>
+        <v>2577</v>
       </c>
       <c r="C523" t="s">
         <v>345</v>
       </c>
       <c r="D523" t="s">
         <v>366</v>
       </c>
       <c r="E523" t="s">
         <v>20</v>
       </c>
       <c r="F523" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="G523" t="s">
         <v>71</v>
       </c>
       <c r="H523">
         <v>2021</v>
       </c>
       <c r="I523"/>
       <c r="J523" t="s">
         <v>347</v>
       </c>
       <c r="K523" t="s">
         <v>34</v>
       </c>
       <c r="L523"/>
       <c r="M523"/>
       <c r="N523" t="s">
         <v>27</v>
       </c>
       <c r="O523" t="s">
-        <v>2574</v>
+        <v>2578</v>
       </c>
       <c r="P523" t="s">
-        <v>2575</v>
+        <v>2579</v>
       </c>
     </row>
     <row r="524" spans="1:16">
       <c r="A524" t="s">
         <v>2576</v>
       </c>
       <c r="B524" t="s">
-        <v>2577</v>
+        <v>2580</v>
       </c>
       <c r="C524" t="s">
-        <v>1574</v>
+        <v>345</v>
       </c>
       <c r="D524" t="s">
-        <v>2578</v>
+        <v>366</v>
       </c>
       <c r="E524" t="s">
         <v>20</v>
       </c>
       <c r="F524" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G524" t="s">
         <v>71</v>
       </c>
       <c r="H524">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="I524"/>
       <c r="J524" t="s">
-        <v>2579</v>
+        <v>347</v>
       </c>
       <c r="K524" t="s">
         <v>34</v>
       </c>
       <c r="L524"/>
-      <c r="M524" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M524"/>
       <c r="N524" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O524" t="s">
         <v>2581</v>
       </c>
       <c r="P524" t="s">
         <v>2582</v>
       </c>
     </row>
     <row r="525" spans="1:16">
       <c r="A525" t="s">
         <v>2583</v>
       </c>
       <c r="B525" t="s">
         <v>2584</v>
       </c>
       <c r="C525" t="s">
-        <v>846</v>
+        <v>1574</v>
       </c>
       <c r="D525" t="s">
-        <v>118</v>
+        <v>2585</v>
       </c>
       <c r="E525" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F525" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="G525" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="H525">
-        <v>2001</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I525"/>
       <c r="J525" t="s">
-        <v>1885</v>
+        <v>2586</v>
       </c>
       <c r="K525" t="s">
         <v>34</v>
       </c>
-      <c r="L525" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L525"/>
       <c r="M525" t="s">
-        <v>848</v>
+        <v>2587</v>
       </c>
       <c r="N525" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O525" t="s">
-        <v>2586</v>
+        <v>2588</v>
       </c>
       <c r="P525" t="s">
-        <v>2587</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="526" spans="1:16">
       <c r="A526" t="s">
-        <v>2588</v>
+        <v>2590</v>
       </c>
       <c r="B526" t="s">
-        <v>2589</v>
+        <v>2591</v>
       </c>
       <c r="C526" t="s">
         <v>846</v>
       </c>
       <c r="D526" t="s">
-        <v>94</v>
+        <v>118</v>
       </c>
       <c r="E526" t="s">
         <v>61</v>
       </c>
       <c r="F526" t="s">
         <v>52</v>
       </c>
       <c r="G526" t="s">
         <v>22</v>
       </c>
       <c r="H526">
-        <v>1995</v>
+        <v>2001</v>
       </c>
       <c r="I526">
         <v>2019</v>
       </c>
       <c r="J526" t="s">
-        <v>716</v>
+        <v>1885</v>
       </c>
       <c r="K526" t="s">
         <v>34</v>
       </c>
       <c r="L526" t="s">
-        <v>2590</v>
+        <v>2592</v>
       </c>
       <c r="M526" t="s">
         <v>848</v>
       </c>
       <c r="N526" t="s">
         <v>27</v>
       </c>
       <c r="O526" t="s">
-        <v>2591</v>
+        <v>2593</v>
       </c>
       <c r="P526" t="s">
-        <v>2592</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="527" spans="1:16">
       <c r="A527" t="s">
-        <v>2593</v>
+        <v>2595</v>
       </c>
       <c r="B527" t="s">
-        <v>2594</v>
+        <v>2596</v>
       </c>
       <c r="C527" t="s">
         <v>846</v>
       </c>
       <c r="D527" t="s">
-        <v>2544</v>
+        <v>94</v>
       </c>
       <c r="E527" t="s">
         <v>61</v>
       </c>
       <c r="F527" t="s">
         <v>52</v>
       </c>
       <c r="G527" t="s">
         <v>22</v>
       </c>
       <c r="H527">
-        <v>2001</v>
+        <v>1995</v>
       </c>
       <c r="I527">
         <v>2019</v>
       </c>
       <c r="J527" t="s">
         <v>716</v>
       </c>
       <c r="K527" t="s">
         <v>34</v>
       </c>
       <c r="L527" t="s">
-        <v>2595</v>
+        <v>2597</v>
       </c>
       <c r="M527" t="s">
         <v>848</v>
       </c>
       <c r="N527" t="s">
         <v>27</v>
       </c>
       <c r="O527" t="s">
-        <v>2596</v>
+        <v>2598</v>
       </c>
       <c r="P527" t="s">
-        <v>2597</v>
+        <v>2599</v>
       </c>
     </row>
     <row r="528" spans="1:16">
       <c r="A528" t="s">
-        <v>2598</v>
+        <v>2600</v>
       </c>
       <c r="B528" t="s">
-        <v>2599</v>
+        <v>2601</v>
       </c>
       <c r="C528" t="s">
-        <v>853</v>
+        <v>846</v>
       </c>
       <c r="D528" t="s">
-        <v>164</v>
+        <v>2551</v>
       </c>
       <c r="E528" t="s">
         <v>61</v>
       </c>
       <c r="F528" t="s">
-        <v>99</v>
+        <v>52</v>
       </c>
       <c r="G528" t="s">
         <v>22</v>
       </c>
       <c r="H528">
-        <v>2011</v>
+        <v>2001</v>
       </c>
       <c r="I528">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="J528" t="s">
-        <v>62</v>
+        <v>716</v>
       </c>
       <c r="K528" t="s">
         <v>34</v>
       </c>
       <c r="L528" t="s">
-        <v>2600</v>
+        <v>2602</v>
       </c>
       <c r="M528" t="s">
-        <v>2601</v>
+        <v>848</v>
       </c>
       <c r="N528" t="s">
         <v>27</v>
       </c>
       <c r="O528" t="s">
-        <v>2602</v>
+        <v>2603</v>
       </c>
       <c r="P528" t="s">
-        <v>2603</v>
+        <v>2604</v>
       </c>
     </row>
     <row r="529" spans="1:16">
       <c r="A529" t="s">
-        <v>2604</v>
+        <v>2605</v>
       </c>
       <c r="B529" t="s">
-        <v>2605</v>
+        <v>2606</v>
       </c>
       <c r="C529" t="s">
         <v>853</v>
       </c>
       <c r="D529" t="s">
         <v>164</v>
       </c>
       <c r="E529" t="s">
         <v>61</v>
       </c>
       <c r="F529" t="s">
         <v>99</v>
       </c>
       <c r="G529" t="s">
         <v>22</v>
       </c>
       <c r="H529">
-        <v>1998</v>
+        <v>2011</v>
       </c>
       <c r="I529">
         <v>2020</v>
       </c>
       <c r="J529" t="s">
         <v>62</v>
       </c>
       <c r="K529" t="s">
         <v>34</v>
       </c>
       <c r="L529" t="s">
-        <v>2606</v>
+        <v>2607</v>
       </c>
       <c r="M529" t="s">
-        <v>2601</v>
+        <v>2608</v>
       </c>
       <c r="N529" t="s">
         <v>27</v>
       </c>
       <c r="O529" t="s">
-        <v>2607</v>
+        <v>2609</v>
       </c>
       <c r="P529" t="s">
-        <v>2608</v>
+        <v>2610</v>
       </c>
     </row>
     <row r="530" spans="1:16">
       <c r="A530" t="s">
-        <v>2609</v>
+        <v>2611</v>
       </c>
       <c r="B530" t="s">
-        <v>2610</v>
+        <v>2612</v>
       </c>
       <c r="C530" t="s">
-        <v>846</v>
+        <v>853</v>
       </c>
       <c r="D530" t="s">
-        <v>94</v>
+        <v>164</v>
       </c>
       <c r="E530" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="F530" t="s">
-        <v>21</v>
+        <v>99</v>
       </c>
       <c r="G530" t="s">
         <v>22</v>
       </c>
       <c r="H530">
-        <v>2003</v>
+        <v>1998</v>
       </c>
       <c r="I530">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="J530" t="s">
-        <v>1885</v>
+        <v>62</v>
       </c>
       <c r="K530" t="s">
         <v>34</v>
       </c>
-      <c r="L530"/>
+      <c r="L530" t="s">
+        <v>2613</v>
+      </c>
       <c r="M530" t="s">
-        <v>2611</v>
+        <v>2608</v>
       </c>
       <c r="N530" t="s">
         <v>27</v>
       </c>
       <c r="O530" t="s">
-        <v>2612</v>
+        <v>2614</v>
       </c>
       <c r="P530" t="s">
-        <v>2613</v>
+        <v>2615</v>
       </c>
     </row>
     <row r="531" spans="1:16">
       <c r="A531" t="s">
-        <v>2614</v>
+        <v>2616</v>
       </c>
       <c r="B531" t="s">
-        <v>2615</v>
+        <v>2617</v>
       </c>
       <c r="C531" t="s">
         <v>846</v>
       </c>
       <c r="D531" t="s">
         <v>94</v>
       </c>
       <c r="E531" t="s">
         <v>20</v>
       </c>
       <c r="F531" t="s">
         <v>21</v>
       </c>
       <c r="G531" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H531">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="I531"/>
+        <v>2003</v>
+      </c>
+      <c r="I531">
+        <v>2013</v>
+      </c>
       <c r="J531" t="s">
-        <v>716</v>
+        <v>1885</v>
       </c>
       <c r="K531" t="s">
         <v>34</v>
       </c>
       <c r="L531"/>
       <c r="M531" t="s">
-        <v>2616</v>
+        <v>2618</v>
       </c>
       <c r="N531" t="s">
         <v>27</v>
       </c>
       <c r="O531" t="s">
-        <v>2617</v>
+        <v>2619</v>
       </c>
       <c r="P531" t="s">
-        <v>2618</v>
+        <v>2620</v>
       </c>
     </row>
     <row r="532" spans="1:16">
       <c r="A532" t="s">
-        <v>2619</v>
+        <v>2621</v>
       </c>
       <c r="B532" t="s">
-        <v>2620</v>
+        <v>2622</v>
       </c>
       <c r="C532" t="s">
         <v>846</v>
       </c>
       <c r="D532" t="s">
-        <v>2621</v>
+        <v>94</v>
       </c>
       <c r="E532" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F532" t="s">
         <v>21</v>
       </c>
       <c r="G532" t="s">
         <v>71</v>
       </c>
       <c r="H532">
-        <v>2013</v>
+        <v>2023</v>
       </c>
       <c r="I532"/>
       <c r="J532" t="s">
-        <v>1866</v>
+        <v>716</v>
       </c>
       <c r="K532" t="s">
         <v>34</v>
       </c>
       <c r="L532"/>
       <c r="M532" t="s">
-        <v>2611</v>
+        <v>2623</v>
       </c>
       <c r="N532" t="s">
         <v>27</v>
       </c>
       <c r="O532" t="s">
-        <v>2622</v>
+        <v>2624</v>
       </c>
       <c r="P532" t="s">
-        <v>2623</v>
+        <v>2625</v>
       </c>
     </row>
     <row r="533" spans="1:16">
       <c r="A533" t="s">
-        <v>2624</v>
+        <v>2626</v>
       </c>
       <c r="B533" t="s">
-        <v>2625</v>
+        <v>2627</v>
       </c>
       <c r="C533" t="s">
         <v>846</v>
       </c>
       <c r="D533" t="s">
-        <v>708</v>
+        <v>2628</v>
       </c>
       <c r="E533" t="s">
         <v>61</v>
       </c>
       <c r="F533" t="s">
         <v>21</v>
       </c>
       <c r="G533" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="H533">
-        <v>2007</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I533"/>
       <c r="J533" t="s">
         <v>1866</v>
       </c>
       <c r="K533" t="s">
         <v>34</v>
       </c>
       <c r="L533"/>
       <c r="M533" t="s">
-        <v>2611</v>
+        <v>2618</v>
       </c>
       <c r="N533" t="s">
         <v>27</v>
       </c>
       <c r="O533" t="s">
-        <v>2626</v>
+        <v>2629</v>
       </c>
       <c r="P533" t="s">
-        <v>2627</v>
+        <v>2630</v>
       </c>
     </row>
     <row r="534" spans="1:16">
       <c r="A534" t="s">
-        <v>2628</v>
+        <v>2631</v>
       </c>
       <c r="B534" t="s">
-        <v>2629</v>
+        <v>2632</v>
       </c>
       <c r="C534" t="s">
-        <v>2630</v>
+        <v>846</v>
       </c>
       <c r="D534" t="s">
-        <v>380</v>
+        <v>708</v>
       </c>
       <c r="E534" t="s">
         <v>61</v>
       </c>
       <c r="F534" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G534" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H534">
-        <v>2006</v>
-[...1 lines deleted...]
-      <c r="I534"/>
+        <v>2007</v>
+      </c>
+      <c r="I534">
+        <v>2014</v>
+      </c>
       <c r="J534" t="s">
-        <v>1038</v>
+        <v>1866</v>
       </c>
       <c r="K534" t="s">
         <v>34</v>
       </c>
-      <c r="L534" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L534"/>
       <c r="M534" t="s">
-        <v>2632</v>
+        <v>2618</v>
       </c>
       <c r="N534" t="s">
         <v>27</v>
       </c>
       <c r="O534" t="s">
         <v>2633</v>
       </c>
       <c r="P534" t="s">
         <v>2634</v>
       </c>
     </row>
     <row r="535" spans="1:16">
       <c r="A535" t="s">
         <v>2635</v>
       </c>
       <c r="B535" t="s">
         <v>2636</v>
       </c>
       <c r="C535" t="s">
-        <v>2630</v>
+        <v>2637</v>
       </c>
       <c r="D535" t="s">
-        <v>118</v>
+        <v>380</v>
       </c>
       <c r="E535" t="s">
         <v>61</v>
       </c>
       <c r="F535" t="s">
         <v>52</v>
       </c>
       <c r="G535" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="H535">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2006</v>
+      </c>
+      <c r="I535"/>
       <c r="J535" t="s">
-        <v>716</v>
+        <v>1038</v>
       </c>
       <c r="K535" t="s">
         <v>34</v>
       </c>
       <c r="L535" t="s">
-        <v>2637</v>
+        <v>2638</v>
       </c>
       <c r="M535" t="s">
-        <v>2632</v>
+        <v>2639</v>
       </c>
       <c r="N535" t="s">
         <v>27</v>
       </c>
       <c r="O535" t="s">
-        <v>2638</v>
+        <v>2640</v>
       </c>
       <c r="P535" t="s">
-        <v>2639</v>
+        <v>2641</v>
       </c>
     </row>
     <row r="536" spans="1:16">
       <c r="A536" t="s">
-        <v>2640</v>
+        <v>2642</v>
       </c>
       <c r="B536" t="s">
-        <v>2641</v>
+        <v>2643</v>
       </c>
       <c r="C536" t="s">
-        <v>2630</v>
+        <v>2637</v>
       </c>
       <c r="D536" t="s">
-        <v>2642</v>
+        <v>118</v>
       </c>
       <c r="E536" t="s">
         <v>61</v>
       </c>
       <c r="F536" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="G536" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H536">
+        <v>2002</v>
+      </c>
+      <c r="I536">
         <v>2021</v>
       </c>
-      <c r="I536"/>
       <c r="J536" t="s">
         <v>716</v>
       </c>
       <c r="K536" t="s">
         <v>34</v>
       </c>
       <c r="L536" t="s">
-        <v>2643</v>
+        <v>2644</v>
       </c>
       <c r="M536" t="s">
-        <v>2632</v>
+        <v>2639</v>
       </c>
       <c r="N536" t="s">
         <v>27</v>
       </c>
       <c r="O536" t="s">
-        <v>2644</v>
-[...1 lines deleted...]
-      <c r="P536"/>
+        <v>2645</v>
+      </c>
+      <c r="P536" t="s">
+        <v>2646</v>
+      </c>
     </row>
     <row r="537" spans="1:16">
       <c r="A537" t="s">
-        <v>2640</v>
+        <v>2647</v>
       </c>
       <c r="B537" t="s">
-        <v>2641</v>
+        <v>2648</v>
       </c>
       <c r="C537" t="s">
-        <v>2630</v>
+        <v>2637</v>
       </c>
       <c r="D537" t="s">
-        <v>2642</v>
+        <v>2649</v>
       </c>
       <c r="E537" t="s">
         <v>61</v>
       </c>
       <c r="F537" t="s">
         <v>21</v>
       </c>
       <c r="G537" t="s">
         <v>71</v>
       </c>
       <c r="H537">
         <v>2021</v>
       </c>
       <c r="I537"/>
       <c r="J537" t="s">
         <v>716</v>
       </c>
       <c r="K537" t="s">
         <v>34</v>
       </c>
       <c r="L537" t="s">
-        <v>2643</v>
+        <v>2650</v>
       </c>
       <c r="M537" t="s">
-        <v>2632</v>
+        <v>2639</v>
       </c>
       <c r="N537" t="s">
         <v>27</v>
       </c>
       <c r="O537" t="s">
-        <v>2645</v>
+        <v>2651</v>
       </c>
       <c r="P537"/>
     </row>
     <row r="538" spans="1:16">
       <c r="A538" t="s">
-        <v>2646</v>
+        <v>2647</v>
       </c>
       <c r="B538" t="s">
-        <v>2647</v>
+        <v>2648</v>
       </c>
       <c r="C538" t="s">
-        <v>2630</v>
+        <v>2637</v>
       </c>
       <c r="D538" t="s">
-        <v>329</v>
+        <v>2649</v>
       </c>
       <c r="E538" t="s">
         <v>61</v>
       </c>
       <c r="F538" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G538" t="s">
         <v>71</v>
       </c>
       <c r="H538">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="I538"/>
       <c r="J538" t="s">
         <v>716</v>
       </c>
       <c r="K538" t="s">
-        <v>2648</v>
+        <v>34</v>
       </c>
       <c r="L538" t="s">
-        <v>2649</v>
+        <v>2650</v>
       </c>
       <c r="M538" t="s">
-        <v>2632</v>
+        <v>2639</v>
       </c>
       <c r="N538" t="s">
         <v>27</v>
       </c>
       <c r="O538" t="s">
-        <v>2650</v>
-[...3 lines deleted...]
-      </c>
+        <v>2652</v>
+      </c>
+      <c r="P538"/>
     </row>
     <row r="539" spans="1:16">
       <c r="A539" t="s">
-        <v>2652</v>
+        <v>2653</v>
       </c>
       <c r="B539" t="s">
-        <v>2653</v>
+        <v>2654</v>
       </c>
       <c r="C539" t="s">
-        <v>2630</v>
+        <v>2637</v>
       </c>
       <c r="D539" t="s">
-        <v>208</v>
+        <v>329</v>
       </c>
       <c r="E539" t="s">
         <v>61</v>
       </c>
       <c r="F539" t="s">
         <v>52</v>
       </c>
       <c r="G539" t="s">
         <v>71</v>
       </c>
       <c r="H539">
         <v>2022</v>
       </c>
       <c r="I539"/>
       <c r="J539" t="s">
         <v>716</v>
       </c>
       <c r="K539" t="s">
-        <v>2654</v>
-[...1 lines deleted...]
-      <c r="L539"/>
+        <v>2655</v>
+      </c>
+      <c r="L539" t="s">
+        <v>2656</v>
+      </c>
       <c r="M539" t="s">
-        <v>2632</v>
+        <v>2639</v>
       </c>
       <c r="N539" t="s">
         <v>27</v>
       </c>
       <c r="O539" t="s">
-        <v>2655</v>
+        <v>2657</v>
       </c>
       <c r="P539" t="s">
-        <v>2656</v>
+        <v>2658</v>
       </c>
     </row>
     <row r="540" spans="1:16">
       <c r="A540" t="s">
-        <v>2657</v>
+        <v>2659</v>
       </c>
       <c r="B540" t="s">
-        <v>2658</v>
+        <v>2660</v>
       </c>
       <c r="C540" t="s">
-        <v>2630</v>
+        <v>2637</v>
       </c>
       <c r="D540" t="s">
-        <v>329</v>
+        <v>208</v>
       </c>
       <c r="E540" t="s">
         <v>61</v>
       </c>
       <c r="F540" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="G540" t="s">
         <v>71</v>
       </c>
       <c r="H540">
         <v>2022</v>
       </c>
       <c r="I540"/>
       <c r="J540" t="s">
         <v>716</v>
       </c>
       <c r="K540" t="s">
-        <v>348</v>
-[...3 lines deleted...]
-      </c>
+        <v>2661</v>
+      </c>
+      <c r="L540"/>
       <c r="M540" t="s">
-        <v>2632</v>
+        <v>2639</v>
       </c>
       <c r="N540" t="s">
         <v>27</v>
       </c>
       <c r="O540" t="s">
-        <v>2660</v>
+        <v>2662</v>
       </c>
       <c r="P540" t="s">
-        <v>2661</v>
+        <v>2663</v>
       </c>
     </row>
     <row r="541" spans="1:16">
       <c r="A541" t="s">
-        <v>2662</v>
+        <v>2664</v>
       </c>
       <c r="B541" t="s">
-        <v>2663</v>
+        <v>2665</v>
       </c>
       <c r="C541" t="s">
-        <v>2630</v>
+        <v>2637</v>
       </c>
       <c r="D541" t="s">
-        <v>208</v>
+        <v>329</v>
       </c>
       <c r="E541" t="s">
         <v>61</v>
       </c>
       <c r="F541" t="s">
         <v>21</v>
       </c>
       <c r="G541" t="s">
         <v>71</v>
       </c>
       <c r="H541">
         <v>2022</v>
       </c>
       <c r="I541"/>
       <c r="J541" t="s">
         <v>716</v>
       </c>
       <c r="K541" t="s">
-        <v>2664</v>
+        <v>348</v>
       </c>
       <c r="L541" t="s">
-        <v>2665</v>
+        <v>2666</v>
       </c>
       <c r="M541" t="s">
-        <v>2632</v>
+        <v>2639</v>
       </c>
       <c r="N541" t="s">
         <v>27</v>
       </c>
       <c r="O541" t="s">
-        <v>2666</v>
+        <v>2667</v>
       </c>
       <c r="P541" t="s">
-        <v>2667</v>
+        <v>2668</v>
       </c>
     </row>
     <row r="542" spans="1:16">
       <c r="A542" t="s">
-        <v>2668</v>
+        <v>2669</v>
       </c>
       <c r="B542" t="s">
-        <v>2669</v>
+        <v>2670</v>
       </c>
       <c r="C542" t="s">
-        <v>2630</v>
+        <v>2637</v>
       </c>
       <c r="D542" t="s">
         <v>208</v>
       </c>
       <c r="E542" t="s">
         <v>61</v>
       </c>
       <c r="F542" t="s">
         <v>21</v>
       </c>
       <c r="G542" t="s">
         <v>71</v>
       </c>
       <c r="H542">
         <v>2022</v>
       </c>
       <c r="I542"/>
       <c r="J542" t="s">
         <v>716</v>
       </c>
       <c r="K542" t="s">
-        <v>34</v>
+        <v>2671</v>
       </c>
       <c r="L542" t="s">
-        <v>2670</v>
+        <v>2672</v>
       </c>
       <c r="M542" t="s">
-        <v>2632</v>
+        <v>2639</v>
       </c>
       <c r="N542" t="s">
         <v>27</v>
       </c>
       <c r="O542" t="s">
-        <v>2671</v>
+        <v>2673</v>
       </c>
       <c r="P542" t="s">
-        <v>2672</v>
+        <v>2674</v>
       </c>
     </row>
     <row r="543" spans="1:16">
       <c r="A543" t="s">
-        <v>2673</v>
+        <v>2675</v>
       </c>
       <c r="B543" t="s">
-        <v>2674</v>
+        <v>2676</v>
       </c>
       <c r="C543" t="s">
-        <v>2675</v>
+        <v>2637</v>
       </c>
       <c r="D543" t="s">
-        <v>484</v>
+        <v>208</v>
       </c>
       <c r="E543" t="s">
         <v>61</v>
       </c>
       <c r="F543" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G543" t="s">
         <v>71</v>
       </c>
       <c r="H543">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="I543"/>
       <c r="J543" t="s">
-        <v>643</v>
+        <v>716</v>
       </c>
       <c r="K543" t="s">
         <v>34</v>
       </c>
       <c r="L543" t="s">
-        <v>485</v>
+        <v>2677</v>
       </c>
       <c r="M543" t="s">
-        <v>2676</v>
+        <v>2639</v>
       </c>
       <c r="N543" t="s">
         <v>27</v>
       </c>
       <c r="O543" t="s">
-        <v>2677</v>
+        <v>2678</v>
       </c>
       <c r="P543" t="s">
-        <v>2678</v>
+        <v>2679</v>
       </c>
     </row>
     <row r="544" spans="1:16">
       <c r="A544" t="s">
-        <v>2679</v>
+        <v>2680</v>
       </c>
       <c r="B544" t="s">
-        <v>2680</v>
+        <v>2681</v>
       </c>
       <c r="C544" t="s">
-        <v>2681</v>
+        <v>2682</v>
       </c>
       <c r="D544" t="s">
-        <v>94</v>
+        <v>484</v>
       </c>
       <c r="E544" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="F544" t="s">
         <v>43</v>
       </c>
       <c r="G544" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="H544">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I544"/>
       <c r="J544" t="s">
-        <v>236</v>
+        <v>643</v>
       </c>
       <c r="K544" t="s">
         <v>34</v>
       </c>
       <c r="L544" t="s">
-        <v>2682</v>
+        <v>485</v>
       </c>
       <c r="M544" t="s">
         <v>2683</v>
       </c>
       <c r="N544" t="s">
         <v>27</v>
       </c>
       <c r="O544" t="s">
         <v>2684</v>
       </c>
       <c r="P544" t="s">
         <v>2685</v>
       </c>
     </row>
     <row r="545" spans="1:16">
       <c r="A545" t="s">
         <v>2686</v>
       </c>
       <c r="B545" t="s">
         <v>2687</v>
       </c>
       <c r="C545" t="s">
-        <v>2681</v>
+        <v>2688</v>
       </c>
       <c r="D545" t="s">
-        <v>229</v>
+        <v>94</v>
       </c>
       <c r="E545" t="s">
         <v>20</v>
       </c>
       <c r="F545" t="s">
         <v>43</v>
       </c>
       <c r="G545" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H545">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="I545">
         <v>2019</v>
       </c>
       <c r="J545" t="s">
         <v>236</v>
       </c>
       <c r="K545" t="s">
         <v>34</v>
       </c>
-      <c r="L545"/>
+      <c r="L545" t="s">
+        <v>2689</v>
+      </c>
       <c r="M545" t="s">
-        <v>2683</v>
+        <v>2690</v>
       </c>
       <c r="N545" t="s">
         <v>27</v>
       </c>
       <c r="O545" t="s">
-        <v>2688</v>
+        <v>2691</v>
       </c>
       <c r="P545" t="s">
-        <v>2689</v>
+        <v>2692</v>
       </c>
     </row>
     <row r="546" spans="1:16">
       <c r="A546" t="s">
-        <v>2690</v>
+        <v>2693</v>
       </c>
       <c r="B546" t="s">
-        <v>2691</v>
+        <v>2694</v>
       </c>
       <c r="C546" t="s">
-        <v>2692</v>
+        <v>2688</v>
       </c>
       <c r="D546" t="s">
-        <v>254</v>
+        <v>229</v>
       </c>
       <c r="E546" t="s">
         <v>20</v>
       </c>
       <c r="F546" t="s">
         <v>43</v>
       </c>
       <c r="G546" t="s">
         <v>71</v>
       </c>
       <c r="H546">
-        <v>2007</v>
-[...1 lines deleted...]
-      <c r="I546"/>
+        <v>2014</v>
+      </c>
+      <c r="I546">
+        <v>2019</v>
+      </c>
       <c r="J546" t="s">
-        <v>138</v>
+        <v>236</v>
       </c>
       <c r="K546" t="s">
         <v>34</v>
       </c>
-      <c r="L546" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L546"/>
       <c r="M546" t="s">
-        <v>2694</v>
+        <v>2690</v>
       </c>
       <c r="N546" t="s">
         <v>27</v>
       </c>
       <c r="O546" t="s">
         <v>2695</v>
       </c>
       <c r="P546" t="s">
         <v>2696</v>
       </c>
     </row>
     <row r="547" spans="1:16">
       <c r="A547" t="s">
         <v>2697</v>
       </c>
       <c r="B547" t="s">
         <v>2698</v>
       </c>
       <c r="C547" t="s">
-        <v>2692</v>
+        <v>2699</v>
       </c>
       <c r="D547" t="s">
-        <v>118</v>
+        <v>254</v>
       </c>
       <c r="E547" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F547" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="G547" t="s">
         <v>71</v>
       </c>
       <c r="H547">
         <v>2007</v>
       </c>
       <c r="I547"/>
       <c r="J547" t="s">
-        <v>82</v>
+        <v>138</v>
       </c>
       <c r="K547" t="s">
         <v>34</v>
       </c>
       <c r="L547" t="s">
-        <v>2699</v>
+        <v>2700</v>
       </c>
       <c r="M547" t="s">
-        <v>2694</v>
+        <v>2701</v>
       </c>
       <c r="N547" t="s">
         <v>27</v>
       </c>
       <c r="O547" t="s">
-        <v>2700</v>
+        <v>2702</v>
       </c>
       <c r="P547" t="s">
-        <v>2701</v>
+        <v>2703</v>
       </c>
     </row>
     <row r="548" spans="1:16">
       <c r="A548" t="s">
-        <v>2702</v>
+        <v>2704</v>
       </c>
       <c r="B548" t="s">
-        <v>2703</v>
+        <v>2705</v>
       </c>
       <c r="C548" t="s">
-        <v>2692</v>
+        <v>2699</v>
       </c>
       <c r="D548" t="s">
-        <v>1249</v>
+        <v>118</v>
       </c>
       <c r="E548" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="F548" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="G548" t="s">
         <v>71</v>
       </c>
       <c r="H548">
         <v>2007</v>
       </c>
       <c r="I548"/>
       <c r="J548" t="s">
-        <v>138</v>
+        <v>82</v>
       </c>
       <c r="K548" t="s">
         <v>34</v>
       </c>
       <c r="L548" t="s">
-        <v>2699</v>
+        <v>2706</v>
       </c>
       <c r="M548" t="s">
-        <v>2694</v>
+        <v>2701</v>
       </c>
       <c r="N548" t="s">
         <v>27</v>
       </c>
       <c r="O548" t="s">
-        <v>2704</v>
+        <v>2707</v>
       </c>
       <c r="P548" t="s">
-        <v>2701</v>
+        <v>2708</v>
       </c>
     </row>
     <row r="549" spans="1:16">
       <c r="A549" t="s">
-        <v>2705</v>
+        <v>2709</v>
       </c>
       <c r="B549" t="s">
-        <v>2706</v>
+        <v>2710</v>
       </c>
       <c r="C549" t="s">
-        <v>2692</v>
+        <v>2699</v>
       </c>
       <c r="D549" t="s">
-        <v>149</v>
+        <v>1249</v>
       </c>
       <c r="E549" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F549" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G549" t="s">
         <v>71</v>
       </c>
       <c r="H549">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="I549"/>
       <c r="J549" t="s">
-        <v>82</v>
+        <v>138</v>
       </c>
       <c r="K549" t="s">
         <v>34</v>
       </c>
       <c r="L549" t="s">
-        <v>2707</v>
+        <v>2706</v>
       </c>
       <c r="M549" t="s">
-        <v>2694</v>
+        <v>2701</v>
       </c>
       <c r="N549" t="s">
         <v>27</v>
       </c>
       <c r="O549" t="s">
+        <v>2711</v>
+      </c>
+      <c r="P549" t="s">
         <v>2708</v>
-      </c>
-[...1 lines deleted...]
-        <v>2709</v>
       </c>
     </row>
     <row r="550" spans="1:16">
       <c r="A550" t="s">
-        <v>2710</v>
+        <v>2712</v>
       </c>
       <c r="B550" t="s">
-        <v>2711</v>
+        <v>2713</v>
       </c>
       <c r="C550" t="s">
-        <v>2692</v>
+        <v>2699</v>
       </c>
       <c r="D550" t="s">
-        <v>94</v>
+        <v>149</v>
       </c>
       <c r="E550" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="F550" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="G550" t="s">
         <v>71</v>
       </c>
       <c r="H550">
         <v>2009</v>
       </c>
       <c r="I550"/>
       <c r="J550" t="s">
-        <v>138</v>
+        <v>82</v>
       </c>
       <c r="K550" t="s">
         <v>34</v>
       </c>
       <c r="L550" t="s">
-        <v>2707</v>
+        <v>2714</v>
       </c>
       <c r="M550" t="s">
-        <v>2694</v>
+        <v>2701</v>
       </c>
       <c r="N550" t="s">
         <v>27</v>
       </c>
       <c r="O550" t="s">
-        <v>2712</v>
+        <v>2715</v>
       </c>
       <c r="P550" t="s">
-        <v>2709</v>
+        <v>2716</v>
       </c>
     </row>
     <row r="551" spans="1:16">
       <c r="A551" t="s">
-        <v>2713</v>
+        <v>2717</v>
       </c>
       <c r="B551" t="s">
-        <v>2714</v>
+        <v>2718</v>
       </c>
       <c r="C551" t="s">
-        <v>2692</v>
+        <v>2699</v>
       </c>
       <c r="D551" t="s">
-        <v>254</v>
+        <v>94</v>
       </c>
       <c r="E551" t="s">
         <v>20</v>
       </c>
       <c r="F551" t="s">
         <v>21</v>
       </c>
       <c r="G551" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="H551">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I551"/>
       <c r="J551" t="s">
         <v>138</v>
       </c>
       <c r="K551" t="s">
         <v>34</v>
       </c>
       <c r="L551" t="s">
-        <v>2715</v>
+        <v>2714</v>
       </c>
       <c r="M551" t="s">
-        <v>2694</v>
+        <v>2701</v>
       </c>
       <c r="N551" t="s">
         <v>27</v>
       </c>
       <c r="O551" t="s">
+        <v>2719</v>
+      </c>
+      <c r="P551" t="s">
         <v>2716</v>
-      </c>
-[...1 lines deleted...]
-        <v>2717</v>
       </c>
     </row>
     <row r="552" spans="1:16">
       <c r="A552" t="s">
-        <v>2718</v>
+        <v>2720</v>
       </c>
       <c r="B552" t="s">
-        <v>2719</v>
+        <v>2721</v>
       </c>
       <c r="C552" t="s">
-        <v>2720</v>
+        <v>2699</v>
       </c>
       <c r="D552" t="s">
-        <v>94</v>
+        <v>254</v>
       </c>
       <c r="E552" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F552" t="s">
         <v>21</v>
       </c>
       <c r="G552" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H552">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I552"/>
+        <v>2014</v>
+      </c>
+      <c r="I552">
+        <v>2018</v>
+      </c>
       <c r="J552" t="s">
-        <v>158</v>
+        <v>138</v>
       </c>
       <c r="K552" t="s">
         <v>34</v>
       </c>
-      <c r="L552"/>
+      <c r="L552" t="s">
+        <v>2722</v>
+      </c>
       <c r="M552" t="s">
-        <v>2721</v>
+        <v>2701</v>
       </c>
       <c r="N552" t="s">
         <v>27</v>
       </c>
       <c r="O552" t="s">
-        <v>2722</v>
+        <v>2723</v>
       </c>
       <c r="P552" t="s">
-        <v>2723</v>
+        <v>2724</v>
       </c>
     </row>
     <row r="553" spans="1:16">
       <c r="A553" t="s">
-        <v>2724</v>
+        <v>2725</v>
       </c>
       <c r="B553" t="s">
-        <v>2725</v>
+        <v>2726</v>
       </c>
       <c r="C553" t="s">
-        <v>2720</v>
+        <v>2727</v>
       </c>
       <c r="D553" t="s">
-        <v>175</v>
+        <v>94</v>
       </c>
       <c r="E553" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="F553" t="s">
         <v>21</v>
       </c>
       <c r="G553" t="s">
         <v>71</v>
       </c>
       <c r="H553">
         <v>2011</v>
       </c>
       <c r="I553"/>
       <c r="J553" t="s">
         <v>158</v>
       </c>
       <c r="K553" t="s">
         <v>34</v>
       </c>
       <c r="L553"/>
       <c r="M553" t="s">
-        <v>2721</v>
+        <v>2728</v>
       </c>
       <c r="N553" t="s">
         <v>27</v>
       </c>
       <c r="O553" t="s">
-        <v>2726</v>
+        <v>2729</v>
       </c>
       <c r="P553" t="s">
-        <v>2727</v>
+        <v>2730</v>
       </c>
     </row>
     <row r="554" spans="1:16">
       <c r="A554" t="s">
-        <v>2728</v>
+        <v>2731</v>
       </c>
       <c r="B554" t="s">
-        <v>2729</v>
+        <v>2732</v>
       </c>
       <c r="C554" t="s">
-        <v>2720</v>
+        <v>2727</v>
       </c>
       <c r="D554" t="s">
         <v>175</v>
       </c>
       <c r="E554" t="s">
         <v>20</v>
       </c>
       <c r="F554" t="s">
         <v>21</v>
       </c>
       <c r="G554" t="s">
         <v>71</v>
       </c>
       <c r="H554">
         <v>2011</v>
       </c>
       <c r="I554"/>
       <c r="J554" t="s">
         <v>158</v>
       </c>
       <c r="K554" t="s">
         <v>34</v>
       </c>
       <c r="L554"/>
       <c r="M554" t="s">
-        <v>2721</v>
+        <v>2728</v>
       </c>
       <c r="N554" t="s">
         <v>27</v>
       </c>
       <c r="O554" t="s">
-        <v>2730</v>
+        <v>2733</v>
       </c>
       <c r="P554" t="s">
-        <v>2731</v>
+        <v>2734</v>
       </c>
     </row>
     <row r="555" spans="1:16">
       <c r="A555" t="s">
-        <v>2732</v>
+        <v>2735</v>
       </c>
       <c r="B555" t="s">
-        <v>2733</v>
+        <v>2736</v>
       </c>
       <c r="C555" t="s">
-        <v>474</v>
+        <v>2727</v>
       </c>
       <c r="D555" t="s">
-        <v>118</v>
+        <v>175</v>
       </c>
       <c r="E555" t="s">
         <v>20</v>
       </c>
       <c r="F555" t="s">
         <v>21</v>
       </c>
       <c r="G555" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="H555">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I555"/>
       <c r="J555" t="s">
-        <v>930</v>
+        <v>158</v>
       </c>
       <c r="K555" t="s">
         <v>34</v>
       </c>
-      <c r="L555" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L555"/>
       <c r="M555" t="s">
-        <v>478</v>
+        <v>2728</v>
       </c>
       <c r="N555" t="s">
         <v>27</v>
       </c>
       <c r="O555" t="s">
-        <v>2735</v>
+        <v>2737</v>
       </c>
       <c r="P555" t="s">
-        <v>2736</v>
+        <v>2738</v>
       </c>
     </row>
     <row r="556" spans="1:16">
       <c r="A556" t="s">
-        <v>2737</v>
+        <v>2739</v>
       </c>
       <c r="B556" t="s">
-        <v>2738</v>
+        <v>2740</v>
       </c>
       <c r="C556" t="s">
         <v>474</v>
       </c>
       <c r="D556" t="s">
-        <v>2739</v>
+        <v>118</v>
       </c>
       <c r="E556" t="s">
         <v>20</v>
       </c>
       <c r="F556" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G556" t="s">
         <v>22</v>
       </c>
       <c r="H556">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="I556">
         <v>2014</v>
       </c>
       <c r="J556" t="s">
         <v>930</v>
       </c>
       <c r="K556" t="s">
         <v>34</v>
       </c>
       <c r="L556" t="s">
-        <v>2740</v>
+        <v>2741</v>
       </c>
       <c r="M556" t="s">
         <v>478</v>
       </c>
       <c r="N556" t="s">
         <v>27</v>
       </c>
       <c r="O556" t="s">
-        <v>2741</v>
+        <v>2742</v>
       </c>
       <c r="P556" t="s">
-        <v>2742</v>
+        <v>2743</v>
       </c>
     </row>
     <row r="557" spans="1:16">
       <c r="A557" t="s">
-        <v>2743</v>
+        <v>2744</v>
       </c>
       <c r="B557" t="s">
-        <v>2744</v>
+        <v>2745</v>
       </c>
       <c r="C557" t="s">
         <v>474</v>
       </c>
       <c r="D557" t="s">
-        <v>175</v>
+        <v>2746</v>
       </c>
       <c r="E557" t="s">
         <v>20</v>
       </c>
       <c r="F557" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G557" t="s">
         <v>22</v>
       </c>
       <c r="H557">
         <v>2012</v>
       </c>
       <c r="I557">
         <v>2014</v>
       </c>
       <c r="J557" t="s">
         <v>930</v>
       </c>
       <c r="K557" t="s">
         <v>34</v>
       </c>
       <c r="L557" t="s">
-        <v>2745</v>
+        <v>2747</v>
       </c>
       <c r="M557" t="s">
         <v>478</v>
       </c>
       <c r="N557" t="s">
         <v>27</v>
       </c>
       <c r="O557" t="s">
-        <v>2746</v>
+        <v>2748</v>
       </c>
       <c r="P557" t="s">
-        <v>2747</v>
+        <v>2749</v>
       </c>
     </row>
     <row r="558" spans="1:16">
       <c r="A558" t="s">
-        <v>2748</v>
+        <v>2750</v>
       </c>
       <c r="B558" t="s">
-        <v>2749</v>
+        <v>2751</v>
       </c>
       <c r="C558" t="s">
-        <v>642</v>
+        <v>474</v>
       </c>
       <c r="D558" t="s">
-        <v>118</v>
+        <v>175</v>
       </c>
       <c r="E558" t="s">
         <v>20</v>
       </c>
       <c r="F558" t="s">
         <v>21</v>
       </c>
       <c r="G558" t="s">
         <v>22</v>
       </c>
       <c r="H558">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="I558">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="J558" t="s">
-        <v>643</v>
+        <v>930</v>
       </c>
       <c r="K558" t="s">
         <v>34</v>
       </c>
-      <c r="L558"/>
+      <c r="L558" t="s">
+        <v>2752</v>
+      </c>
       <c r="M558" t="s">
-        <v>645</v>
+        <v>478</v>
       </c>
       <c r="N558" t="s">
         <v>27</v>
       </c>
       <c r="O558" t="s">
-        <v>2750</v>
+        <v>2753</v>
       </c>
       <c r="P558" t="s">
-        <v>2751</v>
+        <v>2754</v>
       </c>
     </row>
     <row r="559" spans="1:16">
       <c r="A559" t="s">
-        <v>2752</v>
+        <v>2755</v>
       </c>
       <c r="B559" t="s">
-        <v>2753</v>
+        <v>2756</v>
       </c>
       <c r="C559" t="s">
-        <v>1930</v>
+        <v>642</v>
       </c>
       <c r="D559" t="s">
-        <v>2754</v>
+        <v>118</v>
       </c>
       <c r="E559" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F559" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G559" t="s">
         <v>22</v>
       </c>
       <c r="H559">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="I559">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="J559" t="s">
-        <v>236</v>
+        <v>643</v>
       </c>
       <c r="K559" t="s">
         <v>34</v>
       </c>
       <c r="L559"/>
       <c r="M559" t="s">
+        <v>645</v>
+      </c>
+      <c r="N559" t="s">
+        <v>27</v>
+      </c>
+      <c r="O559" t="s">
+        <v>2757</v>
+      </c>
+      <c r="P559" t="s">
+        <v>2758</v>
+      </c>
+    </row>
+    <row r="560" spans="1:16">
+      <c r="A560" t="s">
+        <v>2759</v>
+      </c>
+      <c r="B560" t="s">
+        <v>2760</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1930</v>
+      </c>
+      <c r="D560" t="s">
+        <v>2761</v>
+      </c>
+      <c r="E560" t="s">
+        <v>61</v>
+      </c>
+      <c r="F560" t="s">
+        <v>52</v>
+      </c>
+      <c r="G560" t="s">
+        <v>22</v>
+      </c>
+      <c r="H560">
+        <v>2014</v>
+      </c>
+      <c r="I560">
+        <v>2017</v>
+      </c>
+      <c r="J560" t="s">
+        <v>236</v>
+      </c>
+      <c r="K560" t="s">
+        <v>34</v>
+      </c>
+      <c r="L560"/>
+      <c r="M560" t="s">
         <v>1932</v>
       </c>
-      <c r="N559" t="s">
-[...6 lines deleted...]
-        <v>2756</v>
+      <c r="N560" t="s">
+        <v>27</v>
+      </c>
+      <c r="O560" t="s">
+        <v>2762</v>
+      </c>
+      <c r="P560" t="s">
+        <v>2763</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">