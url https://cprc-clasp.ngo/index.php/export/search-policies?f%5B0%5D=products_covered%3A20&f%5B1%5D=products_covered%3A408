--- v2 (2026-03-27)
+++ v3 (2026-06-10)
@@ -3096,102 +3096,102 @@
   <si>
     <t>GB 24848-2010 Minimum allowable values of energy efficiency and energy efficiency grades for heaters of petroleum industry</t>
   </si>
   <si>
     <t>This policy covers heaters of the petroleum industry.</t>
   </si>
   <si>
     <t>SY/T 0540; SY/T 6381</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-24848-2010-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7D36FD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 29540-2013 Minimum allowable values of the energy efficiency and energy efficiency grades for lithium bromide absorption chillers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-29540-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E7D9D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30721-2014 Minimum allowable values of energy efficiency and energy efficiency grades for water-source -ground-source- heat pumps</t>
   </si>
   <si>
     <t>Applies to water-source; ground-source; heat pumps with electrical and mechanical compression systems</t>
   </si>
   <si>
     <t>GB/T 19409-2003, GB/T 19409-2013</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30721-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7F003D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 32049-2015 Minimum allowable values of energy efficiency and energy efficiency grades for household and similar purposes A.C. electric ventilating fans</t>
   </si>
   <si>
     <t>This policy applies to AC motor-driven ventilating fans whose single-phase rated voltage is smaller than 250V rated input is smaller than 500V and impeller diameter is no larger than 500mm.</t>
   </si>
   <si>
     <t>GB-T1236 GB-T2828.1 GB-T2829 GB-T14806</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-32049-2015-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D80B41D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 37478-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED luminaires for road and tunnel lighting</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-37478-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CBB0E10E05397BE0A0A5BBB</t>
   </si>
   <si>
     <t>GB 37478-2025 Minimum Allowable Values of Energy Efficiency and Energy Efficiency Grades of LED Luminaires for Road and Tunnel Lighting</t>
   </si>
   <si>
     <t>This revised MEPS raises the minimum energy efficiency requirements by about 25% for LED road and tunnel lighting luminaires, setting a benchmark of 130 lm/W for LED road lighting luminaires with Correlated Color Temperature (CCT) between 3500K to 5000K, and 150 lm/W for LED road lighting luminaires with CCT over 5000K. The minimum energy efficiency requirements for LED tunnel lighting luminaires are 10 lm/W lower than the requirements for LED road lighting luminaires. The standard scope is expanded from AC products to AC and DC LED Road and tunnel lighting luminaires.</t>
   </si>
   <si>
     <t>June 2025</t>
   </si>
   <si>
     <t>GB/T39018</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-37478-2025-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=36A29D07E29FD444E06397BE0A0ACC4C</t>
   </si>
@@ -3325,51 +3325,51 @@
     <t>This guide outlines the minimum energy performance standard (MEPS) and energy efficiency label for air conditioners with the following criteria:
 (a) single-phase;
 (b) non-ducted;
 (c) single-split wall mounted;
 (d) vapor compression air conditioners; and
 (e) with a cooling capacity of up to 7.1 kW</t>
   </si>
   <si>
     <t>Asia and Pacific, Malaysia</t>
   </si>
   <si>
     <t>March 2025</t>
   </si>
   <si>
     <t>MS ISO 5151:2012
 ,   
                     ISO 5151:2010</t>
   </si>
   <si>
     <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gpstno502024-guidelines-energy-using-product-air-conditioner</t>
   </si>
   <si>
-    <t>https://www.st.gov.my/contents/2025/EECA/07-20250415%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
+    <t>https://united4efficiency.org/wp-content/uploads/2024/03/20240107-GUIDELINES-ON-ENERGY-USING-PRODUCT.pdf</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Domestic Fans</t>
   </si>
   <si>
     <t>This guideline specifies minimum energy performance standards and star rating for domestic fan that are used in household that is connected to main power supply, including—(a) the ceiling fan with size from 48 inch up to 60 inch (1200mm up to 1500mm);
 (b) the pedestal fan with size from 10 inch up to 16 inch (250mm up to 400mm); 
 (c) the wall fan with size from 10 inch up to16 inch (250mm up to 400mm);
 (d) the desk fan with size from 10 inch up to16 inch (250mm up to 400mm); and
 (e) the box/mist/moving louver fan (250mm/10inch-350mm/14 inch).</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>MS 1220:2010</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gpstno502024-guidelines-energy-using-product-domestic-fans</t>
   </si>
   <si>
     <t>https://www.st.gov.my/contents/2025/EECA/20250505%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
   </si>
   <si>
     <t>Green Building Reach Codes for Home Renovation</t>
@@ -15341,245 +15341,245 @@
       </c>
       <c r="P176" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
         <v>994</v>
       </c>
       <c r="B177" t="s">
         <v>995</v>
       </c>
       <c r="C177" t="s">
         <v>186</v>
       </c>
       <c r="D177" t="s">
         <v>257</v>
       </c>
       <c r="E177" t="s">
         <v>20</v>
       </c>
       <c r="F177" t="s">
         <v>21</v>
       </c>
       <c r="G177" t="s">
-        <v>71</v>
+        <v>996</v>
       </c>
       <c r="H177">
         <v>2012</v>
       </c>
       <c r="I177"/>
       <c r="J177" t="s">
         <v>180</v>
       </c>
       <c r="K177" t="s">
         <v>34</v>
       </c>
       <c r="L177" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="M177" t="s">
         <v>991</v>
       </c>
       <c r="N177" t="s">
         <v>36</v>
       </c>
       <c r="O177" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="P177" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="B178" t="s">
         <v>199</v>
       </c>
       <c r="C178" t="s">
         <v>186</v>
       </c>
       <c r="D178" t="s">
         <v>138</v>
       </c>
       <c r="E178" t="s">
         <v>20</v>
       </c>
       <c r="F178" t="s">
         <v>21</v>
       </c>
       <c r="G178" t="s">
         <v>71</v>
       </c>
       <c r="H178">
         <v>2013</v>
       </c>
       <c r="I178"/>
       <c r="J178" t="s">
         <v>180</v>
       </c>
       <c r="K178" t="s">
         <v>34</v>
       </c>
       <c r="L178" t="s">
         <v>201</v>
       </c>
       <c r="M178" t="s">
         <v>991</v>
       </c>
       <c r="N178" t="s">
         <v>27</v>
       </c>
       <c r="O178" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="P178" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="B179" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="C179" t="s">
         <v>186</v>
       </c>
       <c r="D179" t="s">
         <v>235</v>
       </c>
       <c r="E179" t="s">
         <v>20</v>
       </c>
       <c r="F179" t="s">
         <v>21</v>
       </c>
       <c r="G179" t="s">
         <v>22</v>
       </c>
       <c r="H179">
         <v>2008</v>
       </c>
       <c r="I179">
         <v>2015</v>
       </c>
       <c r="J179" t="s">
         <v>200</v>
       </c>
       <c r="K179" t="s">
         <v>34</v>
       </c>
       <c r="L179" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="M179" t="s">
         <v>189</v>
       </c>
       <c r="N179" t="s">
         <v>27</v>
       </c>
       <c r="O179" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="P179" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="B180" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="C180" t="s">
         <v>186</v>
       </c>
       <c r="D180" t="s">
         <v>218</v>
       </c>
       <c r="E180" t="s">
         <v>20</v>
       </c>
       <c r="F180" t="s">
         <v>21</v>
       </c>
       <c r="G180" t="s">
         <v>71</v>
       </c>
       <c r="H180">
         <v>2016</v>
       </c>
       <c r="I180"/>
       <c r="J180" t="s">
         <v>200</v>
       </c>
       <c r="K180" t="s">
         <v>34</v>
       </c>
       <c r="L180" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="M180" t="s">
         <v>991</v>
       </c>
       <c r="N180" t="s">
         <v>27</v>
       </c>
       <c r="O180" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="P180" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="B181" t="s">
         <v>223</v>
       </c>
       <c r="C181" t="s">
         <v>186</v>
       </c>
       <c r="D181" t="s">
         <v>194</v>
       </c>
       <c r="E181" t="s">
         <v>20</v>
       </c>
       <c r="F181" t="s">
         <v>21</v>
       </c>
       <c r="G181" t="s">
-        <v>1013</v>
+        <v>996</v>
       </c>
       <c r="H181">
         <v>2020</v>
       </c>
       <c r="I181"/>
       <c r="J181" t="s">
         <v>180</v>
       </c>
       <c r="K181" t="s">
         <v>34</v>
       </c>
       <c r="L181" t="s">
         <v>224</v>
       </c>
       <c r="M181" t="s">
         <v>991</v>
       </c>
       <c r="N181" t="s">
         <v>27</v>
       </c>
       <c r="O181" t="s">
         <v>1014</v>
       </c>
       <c r="P181" t="s">
         <v>1015</v>