--- v1 (2026-03-28)
+++ v2 (2026-06-12)
@@ -2886,50 +2886,53 @@
   <si>
     <t>GB 24848-2010 Minimum allowable values of energy efficiency and energy efficiency grades for heaters of petroleum industry</t>
   </si>
   <si>
     <t>This policy covers heaters of the petroleum industry.</t>
   </si>
   <si>
     <t>SY/T 0540; SY/T 6381</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-24848-2010-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7D36FD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 29540-2013 Minimum allowable values of the energy efficiency and energy efficiency grades for lithium bromide absorption chillers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-29540-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E7D9D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30721-2014 Minimum allowable values of energy efficiency and energy efficiency grades for water-source -ground-source- heat pumps</t>
   </si>
   <si>
     <t>Applies to water-source; ground-source; heat pumps with electrical and mechanical compression systems</t>
   </si>
   <si>
     <t>GB/T 19409-2003, GB/T 19409-2013</t>
@@ -2956,53 +2959,50 @@
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D80B41D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 37479-2019 Minimum allowable values of energy efficiency and energy efficiency grades for ducted air conditioners</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-37479-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CBA0E10E05397BE0A0A5BBB</t>
   </si>
   <si>
     <t>GB 37480-2019 Minimum allowable values of energy efficiency and energy efficiency grades for low ambient temperature air source heat pumps (water chiller) packages</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-37480-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-low</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CB80E10E05397BE0A0A5BBB</t>
   </si>
   <si>
     <t>GB 38383-2019 The minimum allowable values of the energy, water consumption, and grades for dishwashers</t>
   </si>
   <si>
     <t>This policy covers dishwashers.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>Electricity, Water</t>
   </si>
   <si>
     <t>GB/T 20290-2016; QB/T 1520-2013</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-38383-2019-minimum-allowable-values-energy-water-consumption-and-grades-dishwashers</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9A0A4FA998CCD4A5E05397BE0A0AD02D</t>
   </si>
   <si>
     <t>GB 38383-2025 Minimum Allowable Values and Grades of the Energy Efficiency and Water Efficiency for Dishwashers</t>
   </si>
   <si>
     <t>This standard raises energy efficiency and water efficiency for electric dishwashers used at home. It will replace GB38383—2019 and will be effective starting April 2027.</t>
   </si>
   <si>
     <t>GB/T20290—2024
 ,   
                     GB/T23119</t>
   </si>
   <si>
@@ -3150,51 +3150,51 @@
     <t>This guide outlines the minimum energy performance standard (MEPS) and energy efficiency label for air conditioners with the following criteria:
 (a) single-phase;
 (b) non-ducted;
 (c) single-split wall mounted;
 (d) vapor compression air conditioners; and
 (e) with a cooling capacity of up to 7.1 kW</t>
   </si>
   <si>
     <t>Asia and Pacific, Malaysia</t>
   </si>
   <si>
     <t>March 2025</t>
   </si>
   <si>
     <t>MS ISO 5151:2012
 ,   
                     ISO 5151:2010</t>
   </si>
   <si>
     <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gpstno502024-guidelines-energy-using-product-air-conditioner</t>
   </si>
   <si>
-    <t>https://www.st.gov.my/contents/2025/EECA/07-20250415%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
+    <t>https://united4efficiency.org/wp-content/uploads/2024/03/20240107-GUIDELINES-ON-ENERGY-USING-PRODUCT.pdf</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Domestic Fans</t>
   </si>
   <si>
     <t>This guideline specifies minimum energy performance standards and star rating for domestic fan that are used in household that is connected to main power supply, including—(a) the ceiling fan with size from 48 inch up to 60 inch (1200mm up to 1500mm);
 (b) the pedestal fan with size from 10 inch up to 16 inch (250mm up to 400mm); 
 (c) the wall fan with size from 10 inch up to16 inch (250mm up to 400mm);
 (d) the desk fan with size from 10 inch up to16 inch (250mm up to 400mm); and
 (e) the box/mist/moving louver fan (250mm/10inch-350mm/14 inch).</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>MS 1220:2010</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gpstno502024-guidelines-energy-using-product-domestic-fans</t>
   </si>
   <si>
     <t>https://www.st.gov.my/contents/2025/EECA/20250505%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
   </si>
   <si>
     <t>Green Building Reach Codes for Home Renovation</t>
@@ -14555,341 +14555,341 @@
       </c>
       <c r="P163" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>927</v>
       </c>
       <c r="B164" t="s">
         <v>928</v>
       </c>
       <c r="C164" t="s">
         <v>171</v>
       </c>
       <c r="D164" t="s">
         <v>225</v>
       </c>
       <c r="E164" t="s">
         <v>20</v>
       </c>
       <c r="F164" t="s">
         <v>21</v>
       </c>
       <c r="G164" t="s">
-        <v>55</v>
+        <v>929</v>
       </c>
       <c r="H164">
         <v>2012</v>
       </c>
       <c r="I164"/>
       <c r="J164" t="s">
         <v>165</v>
       </c>
       <c r="K164" t="s">
         <v>34</v>
       </c>
       <c r="L164" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="M164" t="s">
         <v>924</v>
       </c>
       <c r="N164" t="s">
         <v>36</v>
       </c>
       <c r="O164" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="P164" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="B165" t="s">
         <v>178</v>
       </c>
       <c r="C165" t="s">
         <v>171</v>
       </c>
       <c r="D165" t="s">
         <v>123</v>
       </c>
       <c r="E165" t="s">
         <v>20</v>
       </c>
       <c r="F165" t="s">
         <v>21</v>
       </c>
       <c r="G165" t="s">
         <v>55</v>
       </c>
       <c r="H165">
         <v>2013</v>
       </c>
       <c r="I165"/>
       <c r="J165" t="s">
         <v>165</v>
       </c>
       <c r="K165" t="s">
         <v>34</v>
       </c>
       <c r="L165" t="s">
         <v>180</v>
       </c>
       <c r="M165" t="s">
         <v>924</v>
       </c>
       <c r="N165" t="s">
         <v>27</v>
       </c>
       <c r="O165" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="P165" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="B166" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="C166" t="s">
         <v>171</v>
       </c>
       <c r="D166" t="s">
         <v>203</v>
       </c>
       <c r="E166" t="s">
         <v>20</v>
       </c>
       <c r="F166" t="s">
         <v>21</v>
       </c>
       <c r="G166" t="s">
         <v>22</v>
       </c>
       <c r="H166">
         <v>2008</v>
       </c>
       <c r="I166">
         <v>2015</v>
       </c>
       <c r="J166" t="s">
         <v>179</v>
       </c>
       <c r="K166" t="s">
         <v>34</v>
       </c>
       <c r="L166" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="M166" t="s">
         <v>174</v>
       </c>
       <c r="N166" t="s">
         <v>27</v>
       </c>
       <c r="O166" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="P166" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="B167" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="C167" t="s">
         <v>171</v>
       </c>
       <c r="D167" t="s">
         <v>197</v>
       </c>
       <c r="E167" t="s">
         <v>20</v>
       </c>
       <c r="F167" t="s">
         <v>21</v>
       </c>
       <c r="G167" t="s">
         <v>55</v>
       </c>
       <c r="H167">
         <v>2016</v>
       </c>
       <c r="I167"/>
       <c r="J167" t="s">
         <v>179</v>
       </c>
       <c r="K167" t="s">
         <v>34</v>
       </c>
       <c r="L167" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="M167" t="s">
         <v>924</v>
       </c>
       <c r="N167" t="s">
         <v>27</v>
       </c>
       <c r="O167" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="P167" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="B168" t="s">
         <v>170</v>
       </c>
       <c r="C168" t="s">
         <v>171</v>
       </c>
       <c r="D168" t="s">
         <v>172</v>
       </c>
       <c r="E168" t="s">
         <v>20</v>
       </c>
       <c r="F168" t="s">
         <v>21</v>
       </c>
       <c r="G168" t="s">
         <v>55</v>
       </c>
       <c r="H168">
         <v>2020</v>
       </c>
       <c r="I168"/>
       <c r="J168" t="s">
         <v>165</v>
       </c>
       <c r="K168" t="s">
         <v>34</v>
       </c>
       <c r="L168" t="s">
         <v>173</v>
       </c>
       <c r="M168" t="s">
         <v>924</v>
       </c>
       <c r="N168" t="s">
         <v>27</v>
       </c>
       <c r="O168" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="P168" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="B169" t="s">
         <v>202</v>
       </c>
       <c r="C169" t="s">
         <v>171</v>
       </c>
       <c r="D169" t="s">
         <v>203</v>
       </c>
       <c r="E169" t="s">
         <v>20</v>
       </c>
       <c r="F169" t="s">
         <v>21</v>
       </c>
       <c r="G169" t="s">
         <v>55</v>
       </c>
       <c r="H169">
         <v>2020</v>
       </c>
       <c r="I169"/>
       <c r="J169" t="s">
         <v>165</v>
       </c>
       <c r="K169" t="s">
         <v>34</v>
       </c>
       <c r="L169" t="s">
         <v>204</v>
       </c>
       <c r="M169" t="s">
         <v>924</v>
       </c>
       <c r="N169" t="s">
         <v>27</v>
       </c>
       <c r="O169" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="P169" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="B170" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="C170" t="s">
         <v>171</v>
       </c>
       <c r="D170" t="s">
         <v>286</v>
       </c>
       <c r="E170" t="s">
         <v>20</v>
       </c>
       <c r="F170" t="s">
         <v>21</v>
       </c>
       <c r="G170" t="s">
-        <v>953</v>
+        <v>929</v>
       </c>
       <c r="H170">
         <v>2021</v>
       </c>
       <c r="I170"/>
       <c r="J170" t="s">
         <v>165</v>
       </c>
       <c r="K170" t="s">
         <v>954</v>
       </c>
       <c r="L170" t="s">
         <v>955</v>
       </c>
       <c r="M170" t="s">
         <v>924</v>
       </c>
       <c r="N170" t="s">
         <v>287</v>
       </c>
       <c r="O170" t="s">
         <v>956</v>
       </c>
       <c r="P170" t="s">
         <v>957</v>