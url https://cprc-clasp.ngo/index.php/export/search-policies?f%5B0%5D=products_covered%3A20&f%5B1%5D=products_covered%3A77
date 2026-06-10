--- v2 (2026-03-27)
+++ v3 (2026-06-10)
@@ -2894,75 +2894,75 @@
   <si>
     <t>GB 24848-2010 Minimum allowable values of energy efficiency and energy efficiency grades for heaters of petroleum industry</t>
   </si>
   <si>
     <t>This policy covers heaters of the petroleum industry.</t>
   </si>
   <si>
     <t>SY/T 0540; SY/T 6381</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-24848-2010-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7D36FD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 29540-2013 Minimum allowable values of the energy efficiency and energy efficiency grades for lithium bromide absorption chillers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-29540-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E7D9D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30721-2014 Minimum allowable values of energy efficiency and energy efficiency grades for water-source -ground-source- heat pumps</t>
   </si>
   <si>
     <t>Applies to water-source; ground-source; heat pumps with electrical and mechanical compression systems</t>
   </si>
   <si>
     <t>GB/T 19409-2003, GB/T 19409-2013</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30721-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7F003D3A7E05397BE0A0AB82A</t>
   </si>
@@ -3126,51 +3126,51 @@
     <t>This guide outlines the minimum energy performance standard (MEPS) and energy efficiency label for air conditioners with the following criteria:
 (a) single-phase;
 (b) non-ducted;
 (c) single-split wall mounted;
 (d) vapor compression air conditioners; and
 (e) with a cooling capacity of up to 7.1 kW</t>
   </si>
   <si>
     <t>Asia and Pacific, Malaysia</t>
   </si>
   <si>
     <t>March 2025</t>
   </si>
   <si>
     <t>MS ISO 5151:2012
 ,   
                     ISO 5151:2010</t>
   </si>
   <si>
     <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gpstno502024-guidelines-energy-using-product-air-conditioner</t>
   </si>
   <si>
-    <t>https://www.st.gov.my/contents/2025/EECA/07-20250415%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
+    <t>https://united4efficiency.org/wp-content/uploads/2024/03/20240107-GUIDELINES-ON-ENERGY-USING-PRODUCT.pdf</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Domestic Fans</t>
   </si>
   <si>
     <t>This guideline specifies minimum energy performance standards and star rating for domestic fan that are used in household that is connected to main power supply, including—(a) the ceiling fan with size from 48 inch up to 60 inch (1200mm up to 1500mm);
 (b) the pedestal fan with size from 10 inch up to 16 inch (250mm up to 400mm); 
 (c) the wall fan with size from 10 inch up to16 inch (250mm up to 400mm);
 (d) the desk fan with size from 10 inch up to16 inch (250mm up to 400mm); and
 (e) the box/mist/moving louver fan (250mm/10inch-350mm/14 inch).</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>MS 1220:2010</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gpstno502024-guidelines-energy-using-product-domestic-fans</t>
   </si>
   <si>
     <t>https://www.st.gov.my/contents/2025/EECA/20250505%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Electric Oven</t>
@@ -14551,147 +14551,147 @@
       </c>
       <c r="P164" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
         <v>928</v>
       </c>
       <c r="B165" t="s">
         <v>929</v>
       </c>
       <c r="C165" t="s">
         <v>171</v>
       </c>
       <c r="D165" t="s">
         <v>225</v>
       </c>
       <c r="E165" t="s">
         <v>20</v>
       </c>
       <c r="F165" t="s">
         <v>21</v>
       </c>
       <c r="G165" t="s">
-        <v>55</v>
+        <v>930</v>
       </c>
       <c r="H165">
         <v>2012</v>
       </c>
       <c r="I165"/>
       <c r="J165" t="s">
         <v>165</v>
       </c>
       <c r="K165" t="s">
         <v>34</v>
       </c>
       <c r="L165" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="M165" t="s">
         <v>925</v>
       </c>
       <c r="N165" t="s">
         <v>36</v>
       </c>
       <c r="O165" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="P165" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="B166" t="s">
         <v>178</v>
       </c>
       <c r="C166" t="s">
         <v>171</v>
       </c>
       <c r="D166" t="s">
         <v>123</v>
       </c>
       <c r="E166" t="s">
         <v>20</v>
       </c>
       <c r="F166" t="s">
         <v>21</v>
       </c>
       <c r="G166" t="s">
         <v>55</v>
       </c>
       <c r="H166">
         <v>2013</v>
       </c>
       <c r="I166"/>
       <c r="J166" t="s">
         <v>165</v>
       </c>
       <c r="K166" t="s">
         <v>34</v>
       </c>
       <c r="L166" t="s">
         <v>180</v>
       </c>
       <c r="M166" t="s">
         <v>925</v>
       </c>
       <c r="N166" t="s">
         <v>27</v>
       </c>
       <c r="O166" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="P166" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="B167" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="C167" t="s">
         <v>171</v>
       </c>
       <c r="D167" t="s">
         <v>242</v>
       </c>
       <c r="E167" t="s">
         <v>20</v>
       </c>
       <c r="F167" t="s">
         <v>21</v>
       </c>
       <c r="G167" t="s">
-        <v>938</v>
+        <v>930</v>
       </c>
       <c r="H167">
         <v>2014</v>
       </c>
       <c r="I167">
         <v>2015</v>
       </c>
       <c r="J167" t="s">
         <v>179</v>
       </c>
       <c r="K167" t="s">
         <v>243</v>
       </c>
       <c r="L167" t="s">
         <v>939</v>
       </c>
       <c r="M167" t="s">
         <v>174</v>
       </c>
       <c r="N167" t="s">
         <v>27</v>
       </c>
       <c r="O167" t="s">
         <v>940</v>
       </c>